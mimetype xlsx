--- v6 (2026-03-28)
+++ v7 (2026-04-18)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raadb643e920a43b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c716a9544276425b8e2450049f5f5e89.psmdcp" Id="Rb5e567ac32224735" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcef6086b0e654e81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f9652d0fec2544b5914a4a1e6c29a8c7.psmdcp" Id="Rfc1e87770bc749d6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Results-2016 Wyoming County ..." sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="10" uniqueCount="10">
   <x:si>
     <x:t>Hierarchy Path</x:t>
   </x:si>
   <x:si>
     <x:t>Exhibitor Number</x:t>
   </x:si>
   <x:si>