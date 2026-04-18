--- v7 (2026-04-18)
+++ v8 (2026-04-18)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcef6086b0e654e81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f9652d0fec2544b5914a4a1e6c29a8c7.psmdcp" Id="Rfc1e87770bc749d6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7ee50a65ce945ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/88f9741c0c8a496699eeb18ccd9174fd.psmdcp" Id="R04bf292f448849c1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Results-2016 Wyoming County ..." sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="10" uniqueCount="10">
   <x:si>
     <x:t>Hierarchy Path</x:t>
   </x:si>
   <x:si>
     <x:t>Exhibitor Number</x:t>
   </x:si>
   <x:si>