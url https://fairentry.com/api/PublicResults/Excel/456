--- v8 (2026-04-18)
+++ v9 (2026-05-09)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7ee50a65ce945ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/88f9741c0c8a496699eeb18ccd9174fd.psmdcp" Id="R04bf292f448849c1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re32ba1e24c2249ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/32b0718579f34f7691af667ee799ccf1.psmdcp" Id="R3524393a1da54f58" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Results-2016 Wyoming County ..." sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="10" uniqueCount="10">
   <x:si>
     <x:t>Hierarchy Path</x:t>
   </x:si>
   <x:si>
     <x:t>Exhibitor Number</x:t>
   </x:si>
   <x:si>