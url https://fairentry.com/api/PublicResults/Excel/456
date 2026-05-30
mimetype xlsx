--- v9 (2026-05-09)
+++ v10 (2026-05-30)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re32ba1e24c2249ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/32b0718579f34f7691af667ee799ccf1.psmdcp" Id="R3524393a1da54f58" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32330fb717254884" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/257f20513e3d43718b17c258f4665605.psmdcp" Id="Red5128c134474ad8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Results-2016 Wyoming County ..." sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="10" uniqueCount="10">
   <x:si>
     <x:t>Hierarchy Path</x:t>
   </x:si>
   <x:si>
     <x:t>Exhibitor Number</x:t>
   </x:si>
   <x:si>