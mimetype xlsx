--- v10 (2026-05-30)
+++ v11 (2026-06-19)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32330fb717254884" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/257f20513e3d43718b17c258f4665605.psmdcp" Id="Red5128c134474ad8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5a29dac7b9b407b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bacb16a0a4da4e7ebece1a663427509e.psmdcp" Id="R758b7e3fdaf4490b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Results-2016 Wyoming County ..." sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="10" uniqueCount="10">
   <x:si>
     <x:t>Hierarchy Path</x:t>
   </x:si>
   <x:si>
     <x:t>Exhibitor Number</x:t>
   </x:si>
   <x:si>