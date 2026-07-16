--- v11 (2026-06-19)
+++ v12 (2026-07-16)
@@ -1,59 +1,59 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5a29dac7b9b407b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bacb16a0a4da4e7ebece1a663427509e.psmdcp" Id="R758b7e3fdaf4490b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09fc77400d9248f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9352f9a1831f417c9dfab45e234e34bc.psmdcp" Id="Rf1d978198bb94583" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="Results-2016 Wyoming County ..." sheetId="2" r:id="rId2"/>
+    <x:sheet name="Results-2016 Wyoming County ..." sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="10" uniqueCount="10">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Hierarchy Path</x:t>
   </x:si>
   <x:si>
     <x:t>Exhibitor Number</x:t>
   </x:si>
   <x:si>
     <x:t>Exhibitor Name</x:t>
   </x:si>
   <x:si>
     <x:t>Entry Number</x:t>
   </x:si>
   <x:si>
     <x:t>Entry Description</x:t>
   </x:si>
   <x:si>
     <x:t>Ribbon</x:t>
   </x:si>
   <x:si>
     <x:t>Placing</x:t>
   </x:si>
   <x:si>
     <x:t>Awards</x:t>
   </x:si>
   <x:si>
@@ -105,51 +105,51 @@
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
   </x:borders>
   <x:cellStyleXfs count="1">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellStyleXfs>
   <x:cellXfs count="1">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId7" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Results2016WyomingCounty..." displayName="Results2016WyomingCounty..." ref="A1:J2" totalsRowShown="0">
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:J2" totalsRowShown="0">
   <x:autoFilter ref="A1:J2"/>
   <x:tableColumns count="10">
     <x:tableColumn id="1" name="Hierarchy Path"/>
     <x:tableColumn id="2" name="Exhibitor Number"/>
     <x:tableColumn id="3" name="Exhibitor Name"/>
     <x:tableColumn id="4" name="Entry Number"/>
     <x:tableColumn id="5" name="Entry Description"/>
     <x:tableColumn id="6" name="Ribbon"/>
     <x:tableColumn id="7" name="Placing"/>
     <x:tableColumn id="8" name="Awards"/>
     <x:tableColumn id="9" name="County"/>
     <x:tableColumn id="10" name="Club"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
@@ -410,55 +410,55 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:J3"/>
+  <x:dimension ref="A1:J2"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:10">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="G1" s="0" t="s">