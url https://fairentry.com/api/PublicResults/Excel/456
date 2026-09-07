--- v12 (2026-07-16)
+++ v13 (2026-09-07)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09fc77400d9248f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9352f9a1831f417c9dfab45e234e34bc.psmdcp" Id="Rf1d978198bb94583" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d0f372cfcce44d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3760824c039f4bde95aef77d34c064a9.psmdcp" Id="R9b0b2703c8454e24" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Results-2016 Wyoming County ..." sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Hierarchy Path</x:t>
   </x:si>
   <x:si>
     <x:t>Exhibitor Number</x:t>
   </x:si>
   <x:si>