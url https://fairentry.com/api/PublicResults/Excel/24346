--- v1 (2026-08-21)
+++ v2 (2026-09-11)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82552a0558864c02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9ddf7f99d581454dbf199858681a51ca.psmdcp" Id="R1cc08407de204940" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7347a203e6354fb6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4370c286548e46cb9d1758a0174edcf4.psmdcp" Id="Rbc0712e479f54bf0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Results-2026 McPherson Count..." sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Hierarchy Path</x:t>
   </x:si>
   <x:si>
     <x:t>Exhibitor Number</x:t>
   </x:si>
   <x:si>
@@ -27672,51 +27672,51 @@
       </x:c>
       <x:c r="J696" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="697" spans="1:10">
       <x:c r="A697" s="0" t="s">
         <x:v>1456</x:v>
       </x:c>
       <x:c r="B697" s="0" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="C697" s="0" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="D697" s="0" t="s">
         <x:v>1466</x:v>
       </x:c>
       <x:c r="E697" s="0" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="F697" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="G697" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>881</x:v>
       </x:c>
       <x:c r="H697" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I697" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J697" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="698" spans="1:10">
       <x:c r="A698" s="0" t="s">
         <x:v>1456</x:v>
       </x:c>
       <x:c r="B698" s="0" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="C698" s="0" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="D698" s="0" t="s">
         <x:v>1467</x:v>
       </x:c>
       <x:c r="E698" s="0" t="s">