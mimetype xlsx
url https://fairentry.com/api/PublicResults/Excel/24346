--- v2 (2026-09-11)
+++ v3 (2026-10-02)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7347a203e6354fb6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4370c286548e46cb9d1758a0174edcf4.psmdcp" Id="Rbc0712e479f54bf0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3b0b4cd899e4ce5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e9b1d311e0f74c4692a9cf193a4eb6b8.psmdcp" Id="R961e08f27085402a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Results-2026 McPherson Count..." sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Hierarchy Path</x:t>
   </x:si>
   <x:si>
     <x:t>Exhibitor Number</x:t>
   </x:si>
   <x:si>