--- v3 (2026-10-02)
+++ v4 (2026-10-22)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3b0b4cd899e4ce5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e9b1d311e0f74c4692a9cf193a4eb6b8.psmdcp" Id="R961e08f27085402a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07eadbacda474940" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/09695be1a35b4dd0966cc28de51369c3.psmdcp" Id="Rdf01d2652073464a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Results-2026 McPherson Count..." sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Hierarchy Path</x:t>
   </x:si>
   <x:si>
     <x:t>Exhibitor Number</x:t>
   </x:si>
   <x:si>