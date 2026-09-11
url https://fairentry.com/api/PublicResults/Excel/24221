--- v0 (2026-08-22)
+++ v1 (2026-09-11)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80788cbdbed24792" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4759b8889c0d4ce2919de19db9604c54.psmdcp" Id="R1ad1b26f02dc48c4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12e719a4d7b649ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/77f30a4e30f74ded8bec0725dfb91bd5.psmdcp" Id="Rd9969108e82e4854" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Results-2026 Greene County F..." sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Hierarchy Path</x:t>
   </x:si>
   <x:si>
     <x:t>Exhibitor Number</x:t>
   </x:si>
   <x:si>
@@ -3755,128 +3755,260 @@
   <x:si>
     <x:t>1247</x:t>
   </x:si>
   <x:si>
     <x:t>1262</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> Sheep  /  Sheep skill-a-thon  /  3 Senior (14-18)</x:t>
   </x:si>
   <x:si>
     <x:t>1086</x:t>
   </x:si>
   <x:si>
     <x:t>1810</x:t>
   </x:si>
   <x:si>
     <x:t>2082</x:t>
   </x:si>
   <x:si>
     <x:t>2623</x:t>
   </x:si>
   <x:si>
     <x:t>2624</x:t>
   </x:si>
   <x:si>
+    <x:t xml:space="preserve"> Swine  /  Breeding Swine  /  02: Berkshire Gilt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>141</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Thiel, Madison</x:t>
+  </x:si>
+  <x:si>
+    <x:t>670</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1579</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1593</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2380</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> Swine  /  Breeding Swine  /  04: Cross Bred Gilt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Liming, Lilly</x:t>
+  </x:si>
+  <x:si>
+    <x:t>678</x:t>
+  </x:si>
+  <x:si>
+    <x:t>679</x:t>
+  </x:si>
+  <x:si>
+    <x:t>741</x:t>
+  </x:si>
+  <x:si>
+    <x:t>937</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1455</x:t>
+  </x:si>
+  <x:si>
+    <x:t>284</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ryan, Derrick</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1503</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1504</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1595</x:t>
+  </x:si>
+  <x:si>
+    <x:t>285</x:t>
+  </x:si>
+  <x:si>
+    <x:t>McDonald, Owen</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2542</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> Swine  /  Breeding Swine  /  05: Duroc Gilt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>740</x:t>
+  </x:si>
+  <x:si>
+    <x:t>935</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1066</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1594</x:t>
+  </x:si>
+  <x:si>
+    <x:t>359</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cooper, Bailee</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2158</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> Swine  /  Breeding Swine  /  06: Hampshire Gilt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>324</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pike, Kaden</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1842</x:t>
+  </x:si>
+  <x:si>
+    <x:t>325</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pike, Cordelia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1849</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2327</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> Swine  /  Breeding Swine  /  08: Poland China Gilt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2628</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> Swine  /  Breeding Swine  /  09: Spot Gilt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>156</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Atley, Madelyn </x:t>
+  </x:si>
+  <x:si>
+    <x:t>743</x:t>
+  </x:si>
+  <x:si>
+    <x:t>936</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Honnold, Kaylea</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1711</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> Swine  /  Breeding Swine  /  10: Tamworth Gilt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1574</x:t>
+  </x:si>
+  <x:si>
     <x:t xml:space="preserve"> Swine  /  Market Swine  /  Crossbred Market Barrow</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Grigsby , Paisley </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Ault , Chance </x:t>
   </x:si>
   <x:si>
     <x:t>39</x:t>
   </x:si>
   <x:si>
     <x:t>Hart, Dane</x:t>
   </x:si>
   <x:si>
     <x:t>Fleck, Lauren</x:t>
   </x:si>
   <x:si>
     <x:t>231</x:t>
   </x:si>
   <x:si>
     <x:t>234</x:t>
   </x:si>
   <x:si>
     <x:t>Neal, Paisley</x:t>
   </x:si>
   <x:si>
     <x:t>90</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Fleming, Colton </x:t>
   </x:si>
   <x:si>
     <x:t>99</x:t>
   </x:si>
   <x:si>
     <x:t>Lide, Emeline (Emme)</x:t>
   </x:si>
   <x:si>
     <x:t>419</x:t>
   </x:si>
   <x:si>
     <x:t>427</x:t>
   </x:si>
   <x:si>
-    <x:t>141</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>668</x:t>
   </x:si>
   <x:si>
-    <x:t>Liming, Lilly</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>680</x:t>
   </x:si>
   <x:si>
     <x:t>681</x:t>
   </x:si>
   <x:si>
     <x:t>151</x:t>
   </x:si>
   <x:si>
     <x:t>Witt, Hagan</x:t>
   </x:si>
   <x:si>
     <x:t>726</x:t>
   </x:si>
   <x:si>
-    <x:t>156</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>744</x:t>
   </x:si>
   <x:si>
     <x:t>Leslie, Madison</x:t>
   </x:si>
   <x:si>
     <x:t>762</x:t>
   </x:si>
   <x:si>
     <x:t>163</x:t>
   </x:si>
   <x:si>
     <x:t>Trimbach, Brayden</x:t>
   </x:si>
   <x:si>
     <x:t>772</x:t>
   </x:si>
   <x:si>
     <x:t>155</x:t>
   </x:si>
   <x:si>
     <x:t>Boyette, Henry</x:t>
   </x:si>
   <x:si>
     <x:t>956</x:t>
@@ -3893,122 +4025,98 @@
   <x:si>
     <x:t>1064</x:t>
   </x:si>
   <x:si>
     <x:t>1145</x:t>
   </x:si>
   <x:si>
     <x:t>Campbell, Rhett</x:t>
   </x:si>
   <x:si>
     <x:t>1202</x:t>
   </x:si>
   <x:si>
     <x:t>1219</x:t>
   </x:si>
   <x:si>
     <x:t>1358</x:t>
   </x:si>
   <x:si>
     <x:t>1444</x:t>
   </x:si>
   <x:si>
     <x:t>1449</x:t>
   </x:si>
   <x:si>
-    <x:t>284</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>1493</x:t>
   </x:si>
   <x:si>
     <x:t>1499</x:t>
   </x:si>
   <x:si>
     <x:t>1580</x:t>
   </x:si>
   <x:si>
     <x:t>1581</x:t>
   </x:si>
   <x:si>
     <x:t>1587</x:t>
   </x:si>
   <x:si>
     <x:t>1597</x:t>
   </x:si>
   <x:si>
     <x:t>1598</x:t>
   </x:si>
   <x:si>
     <x:t>1642</x:t>
   </x:si>
   <x:si>
     <x:t>Overall Grand Champion Market Hog</x:t>
   </x:si>
   <x:si>
-    <x:t>324</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>1846</x:t>
   </x:si>
   <x:si>
-    <x:t>325</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>1863</x:t>
   </x:si>
   <x:si>
     <x:t>1905</x:t>
   </x:si>
   <x:si>
     <x:t>Guess, Kenley</x:t>
   </x:si>
   <x:si>
     <x:t>1914</x:t>
   </x:si>
   <x:si>
     <x:t>2110</x:t>
   </x:si>
   <x:si>
     <x:t>2111</x:t>
   </x:si>
   <x:si>
-    <x:t>359</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>2177</x:t>
   </x:si>
   <x:si>
     <x:t>2345</x:t>
   </x:si>
   <x:si>
     <x:t>2388</x:t>
   </x:si>
   <x:si>
     <x:t>2443</x:t>
   </x:si>
   <x:si>
     <x:t>2552</x:t>
   </x:si>
   <x:si>
     <x:t>Kidd, Audra</x:t>
   </x:si>
   <x:si>
     <x:t>2555</x:t>
   </x:si>
   <x:si>
     <x:t>2607</x:t>
   </x:si>
   <x:si>
     <x:t>2609</x:t>
@@ -4238,59 +4346,125 @@
   <x:si>
     <x:t>944</x:t>
   </x:si>
   <x:si>
     <x:t>Honnold, William</x:t>
   </x:si>
   <x:si>
     <x:t>1677</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> Swine  /  Market Swine  /  Purebred Spot- Gilt</x:t>
   </x:si>
   <x:si>
     <x:t>273</x:t>
   </x:si>
   <x:si>
     <x:t>Shoemaker, Riah</x:t>
   </x:si>
   <x:si>
     <x:t>1386</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> Swine  /  Market Swine  /  Purebred Yorkshire- Gilt</x:t>
   </x:si>
   <x:si>
-    <x:t>285</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>1507</x:t>
   </x:si>
   <x:si>
+    <x:t xml:space="preserve"> Swine  /  Swine Showmanship  /  01: Junior Breeding Showmanship (4-H Age: 8-10)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>745</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1062</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1457</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1599</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> Swine  /  Swine Showmanship  /  02: Intermediate Breeding Showmanship (4-H Age 11-13)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>671</x:t>
+  </x:si>
+  <x:si>
+    <x:t>739</x:t>
+  </x:si>
+  <x:si>
+    <x:t>157</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Atley, Tate</x:t>
+  </x:si>
+  <x:si>
+    <x:t>750</x:t>
+  </x:si>
+  <x:si>
+    <x:t>920</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1583</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1590</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1713</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1853</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2184</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2324</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> Swine  /  Swine Showmanship  /  03: Breeding  Senior Showmanship (4-H Age 14-18)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>682</x:t>
+  </x:si>
+  <x:si>
+    <x:t>931</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1572</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1839</x:t>
+  </x:si>
+  <x:si>
     <x:t xml:space="preserve"> Swine  /  Swine Showmanship  /  04: Junior Market Showmanship (4-H Age: 8-10)</x:t>
   </x:si>
   <x:si>
     <x:t>19</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Grigsby , Maverick </x:t>
   </x:si>
   <x:si>
     <x:t>75</x:t>
   </x:si>
   <x:si>
     <x:t>941</x:t>
   </x:si>
   <x:si>
     <x:t>1061</x:t>
   </x:si>
   <x:si>
     <x:t>1205</x:t>
   </x:si>
   <x:si>
     <x:t>1456</x:t>
   </x:si>
   <x:si>
     <x:t>1600</x:t>
@@ -4305,56 +4479,50 @@
     <x:t>2108</x:t>
   </x:si>
   <x:si>
     <x:t>Beam, Caleb</x:t>
   </x:si>
   <x:si>
     <x:t>2469</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> Swine  /  Swine Showmanship  /  05: Intermediate Market Showmanship (4-H Age: 11-13)</x:t>
   </x:si>
   <x:si>
     <x:t>302</x:t>
   </x:si>
   <x:si>
     <x:t>Cox, Aria</x:t>
   </x:si>
   <x:si>
     <x:t>602</x:t>
   </x:si>
   <x:si>
     <x:t>675</x:t>
   </x:si>
   <x:si>
     <x:t>738</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>Atley, Tate</x:t>
   </x:si>
   <x:si>
     <x:t>751</x:t>
   </x:si>
   <x:si>
     <x:t>1045</x:t>
   </x:si>
   <x:si>
     <x:t>1167</x:t>
   </x:si>
   <x:si>
     <x:t>1584</x:t>
   </x:si>
   <x:si>
     <x:t>1591</x:t>
   </x:si>
   <x:si>
     <x:t>1644</x:t>
   </x:si>
   <x:si>
     <x:t>1860</x:t>
   </x:si>
   <x:si>
     <x:t>1908</x:t>
   </x:si>
@@ -4539,52 +4707,52 @@
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
   </x:borders>
   <x:cellStyleXfs count="1">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellStyleXfs>
   <x:cellXfs count="1">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId7" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:J869" totalsRowShown="0">
-  <x:autoFilter ref="A1:J869"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:J915" totalsRowShown="0">
+  <x:autoFilter ref="A1:J915"/>
   <x:tableColumns count="10">
     <x:tableColumn id="1" name="Hierarchy Path"/>
     <x:tableColumn id="2" name="Exhibitor Number"/>
     <x:tableColumn id="3" name="Exhibitor Name"/>
     <x:tableColumn id="4" name="Entry Number"/>
     <x:tableColumn id="5" name="Entry Description"/>
     <x:tableColumn id="6" name="Ribbon"/>
     <x:tableColumn id="7" name="Placing"/>
     <x:tableColumn id="8" name="Awards"/>
     <x:tableColumn id="9" name="County"/>
     <x:tableColumn id="10" name="Club"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -4848,51 +5016,51 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:J869"/>
+  <x:dimension ref="A1:J915"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:10">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="G1" s="0" t="s">
@@ -27195,5514 +27363,6986 @@
       </x:c>
       <x:c r="E698" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F698" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G698" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="H698" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I698" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J698" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="699" spans="1:10">
       <x:c r="A699" s="0" t="s">
         <x:v>1248</x:v>
       </x:c>
       <x:c r="B699" s="0" t="s">
-        <x:v>372</x:v>
+        <x:v>1249</x:v>
       </x:c>
       <x:c r="C699" s="0" t="s">
-        <x:v>1249</x:v>
+        <x:v>1250</x:v>
       </x:c>
       <x:c r="D699" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>1251</x:v>
       </x:c>
       <x:c r="E699" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F699" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G699" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="H699" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I699" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J699" s="0" t="s">
         <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="700" spans="1:10">
       <x:c r="A700" s="0" t="s">
         <x:v>1248</x:v>
       </x:c>
       <x:c r="B700" s="0" t="s">
-        <x:v>595</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="C700" s="0" t="s">
-        <x:v>1250</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="D700" s="0" t="s">
-        <x:v>1251</x:v>
+        <x:v>1252</x:v>
       </x:c>
       <x:c r="E700" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F700" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G700" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="H700" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I700" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J700" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="701" spans="1:10">
       <x:c r="A701" s="0" t="s">
         <x:v>1248</x:v>
       </x:c>
       <x:c r="B701" s="0" t="s">
-        <x:v>1051</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="C701" s="0" t="s">
-        <x:v>1252</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="D701" s="0" t="s">
-        <x:v>508</x:v>
+        <x:v>1253</x:v>
       </x:c>
       <x:c r="E701" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F701" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G701" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="H701" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I701" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J701" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="702" spans="1:10">
       <x:c r="A702" s="0" t="s">
         <x:v>1248</x:v>
       </x:c>
       <x:c r="B702" s="0" t="s">
-        <x:v>1052</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="C702" s="0" t="s">
-        <x:v>1253</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="D702" s="0" t="s">
         <x:v>1254</x:v>
       </x:c>
       <x:c r="E702" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F702" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G702" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="H702" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I702" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J702" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="703" spans="1:10">
       <x:c r="A703" s="0" t="s">
-        <x:v>1248</x:v>
+        <x:v>1255</x:v>
       </x:c>
       <x:c r="B703" s="0" t="s">
-        <x:v>1052</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="C703" s="0" t="s">
-        <x:v>1253</x:v>
+        <x:v>1256</x:v>
       </x:c>
       <x:c r="D703" s="0" t="s">
-        <x:v>1255</x:v>
+        <x:v>1257</x:v>
       </x:c>
       <x:c r="E703" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F703" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G703" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="H703" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I703" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J703" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="704" spans="1:10">
       <x:c r="A704" s="0" t="s">
-        <x:v>1248</x:v>
+        <x:v>1255</x:v>
       </x:c>
       <x:c r="B704" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="C704" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>1256</x:v>
       </x:c>
       <x:c r="D704" s="0" t="s">
-        <x:v>708</x:v>
+        <x:v>1258</x:v>
       </x:c>
       <x:c r="E704" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F704" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G704" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="H704" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I704" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J704" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="705" spans="1:10">
       <x:c r="A705" s="0" t="s">
-        <x:v>1248</x:v>
+        <x:v>1255</x:v>
       </x:c>
       <x:c r="B705" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="C705" s="0" t="s">
-        <x:v>1256</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="D705" s="0" t="s">
-        <x:v>870</x:v>
+        <x:v>1259</x:v>
       </x:c>
       <x:c r="E705" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F705" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G705" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="H705" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I705" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J705" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="706" spans="1:10">
       <x:c r="A706" s="0" t="s">
-        <x:v>1248</x:v>
+        <x:v>1255</x:v>
       </x:c>
       <x:c r="B706" s="0" t="s">
-        <x:v>1257</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="C706" s="0" t="s">
-        <x:v>1258</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="D706" s="0" t="s">
-        <x:v>1011</x:v>
+        <x:v>1260</x:v>
       </x:c>
       <x:c r="E706" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F706" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G706" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="H706" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I706" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J706" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="707" spans="1:10">
       <x:c r="A707" s="0" t="s">
-        <x:v>1248</x:v>
+        <x:v>1255</x:v>
       </x:c>
       <x:c r="B707" s="0" t="s">
-        <x:v>1259</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="C707" s="0" t="s">
-        <x:v>1260</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="D707" s="0" t="s">
         <x:v>1261</x:v>
       </x:c>
       <x:c r="E707" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F707" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G707" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="H707" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I707" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J707" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="708" spans="1:10">
       <x:c r="A708" s="0" t="s">
-        <x:v>1248</x:v>
+        <x:v>1255</x:v>
       </x:c>
       <x:c r="B708" s="0" t="s">
-        <x:v>846</x:v>
+        <x:v>1262</x:v>
       </x:c>
       <x:c r="C708" s="0" t="s">
-        <x:v>847</x:v>
+        <x:v>1263</x:v>
       </x:c>
       <x:c r="D708" s="0" t="s">
-        <x:v>1262</x:v>
+        <x:v>1264</x:v>
       </x:c>
       <x:c r="E708" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F708" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G708" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="H708" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I708" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J708" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="709" spans="1:10">
       <x:c r="A709" s="0" t="s">
-        <x:v>1248</x:v>
+        <x:v>1255</x:v>
       </x:c>
       <x:c r="B709" s="0" t="s">
+        <x:v>1262</x:v>
+      </x:c>
+      <x:c r="C709" s="0" t="s">
         <x:v>1263</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1264</x:v>
       </x:c>
       <x:c r="D709" s="0" t="s">
         <x:v>1265</x:v>
       </x:c>
       <x:c r="E709" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F709" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G709" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="H709" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I709" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J709" s="0" t="s">
-        <x:v>331</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="710" spans="1:10">
       <x:c r="A710" s="0" t="s">
-        <x:v>1248</x:v>
+        <x:v>1255</x:v>
       </x:c>
       <x:c r="B710" s="0" t="s">
-        <x:v>647</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="C710" s="0" t="s">
+        <x:v>274</x:v>
+      </x:c>
+      <x:c r="D710" s="0" t="s">
         <x:v>1266</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1267</x:v>
       </x:c>
       <x:c r="E710" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F710" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G710" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="H710" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I710" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J710" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="711" spans="1:10">
       <x:c r="A711" s="0" t="s">
-        <x:v>1248</x:v>
+        <x:v>1255</x:v>
       </x:c>
       <x:c r="B711" s="0" t="s">
-        <x:v>647</x:v>
+        <x:v>1267</x:v>
       </x:c>
       <x:c r="C711" s="0" t="s">
-        <x:v>1266</x:v>
+        <x:v>1268</x:v>
       </x:c>
       <x:c r="D711" s="0" t="s">
-        <x:v>1268</x:v>
+        <x:v>1269</x:v>
       </x:c>
       <x:c r="E711" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F711" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G711" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="H711" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I711" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J711" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="712" spans="1:10">
       <x:c r="A712" s="0" t="s">
-        <x:v>1248</x:v>
+        <x:v>1270</x:v>
       </x:c>
       <x:c r="B712" s="0" t="s">
-        <x:v>1269</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="C712" s="0" t="s">
-        <x:v>1270</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="D712" s="0" t="s">
         <x:v>1271</x:v>
       </x:c>
       <x:c r="E712" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F712" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G712" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="H712" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I712" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J712" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="713" spans="1:10">
       <x:c r="A713" s="0" t="s">
-        <x:v>1248</x:v>
+        <x:v>1270</x:v>
       </x:c>
       <x:c r="B713" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="C713" s="0" t="s">
+        <x:v>284</x:v>
+      </x:c>
+      <x:c r="D713" s="0" t="s">
         <x:v>1272</x:v>
       </x:c>
-      <x:c r="C713" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="E713" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F713" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G713" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="H713" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I713" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J713" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="714" spans="1:10">
       <x:c r="A714" s="0" t="s">
-        <x:v>1248</x:v>
+        <x:v>1270</x:v>
       </x:c>
       <x:c r="B714" s="0" t="s">
-        <x:v>1174</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="C714" s="0" t="s">
-        <x:v>1275</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="D714" s="0" t="s">
-        <x:v>1276</x:v>
+        <x:v>1273</x:v>
       </x:c>
       <x:c r="E714" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F714" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G714" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="H714" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I714" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J714" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="715" spans="1:10">
       <x:c r="A715" s="0" t="s">
-        <x:v>1248</x:v>
+        <x:v>1270</x:v>
       </x:c>
       <x:c r="B715" s="0" t="s">
-        <x:v>1277</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="C715" s="0" t="s">
-        <x:v>1278</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="D715" s="0" t="s">
-        <x:v>1279</x:v>
+        <x:v>1274</x:v>
       </x:c>
       <x:c r="E715" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F715" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G715" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="H715" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I715" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J715" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="716" spans="1:10">
       <x:c r="A716" s="0" t="s">
-        <x:v>1248</x:v>
+        <x:v>1270</x:v>
       </x:c>
       <x:c r="B716" s="0" t="s">
-        <x:v>1280</x:v>
+        <x:v>1275</x:v>
       </x:c>
       <x:c r="C716" s="0" t="s">
-        <x:v>1281</x:v>
+        <x:v>1276</x:v>
       </x:c>
       <x:c r="D716" s="0" t="s">
-        <x:v>1282</x:v>
+        <x:v>1277</x:v>
       </x:c>
       <x:c r="E716" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F716" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G716" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="H716" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I716" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J716" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="717" spans="1:10">
       <x:c r="A717" s="0" t="s">
-        <x:v>1248</x:v>
+        <x:v>1278</x:v>
       </x:c>
       <x:c r="B717" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>1279</x:v>
       </x:c>
       <x:c r="C717" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>1280</x:v>
       </x:c>
       <x:c r="D717" s="0" t="s">
-        <x:v>1283</x:v>
+        <x:v>1281</x:v>
       </x:c>
       <x:c r="E717" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F717" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G717" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="H717" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I717" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J717" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="718" spans="1:10">
       <x:c r="A718" s="0" t="s">
-        <x:v>1248</x:v>
+        <x:v>1278</x:v>
       </x:c>
       <x:c r="B718" s="0" t="s">
-        <x:v>324</x:v>
+        <x:v>1282</x:v>
       </x:c>
       <x:c r="C718" s="0" t="s">
-        <x:v>325</x:v>
+        <x:v>1283</x:v>
       </x:c>
       <x:c r="D718" s="0" t="s">
         <x:v>1284</x:v>
       </x:c>
       <x:c r="E718" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F718" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G718" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="H718" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I718" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J718" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="719" spans="1:10">
       <x:c r="A719" s="0" t="s">
-        <x:v>1248</x:v>
+        <x:v>1278</x:v>
       </x:c>
       <x:c r="B719" s="0" t="s">
-        <x:v>324</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="C719" s="0" t="s">
-        <x:v>325</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="D719" s="0" t="s">
         <x:v>1285</x:v>
       </x:c>
       <x:c r="E719" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F719" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G719" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="H719" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I719" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J719" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="720" spans="1:10">
       <x:c r="A720" s="0" t="s">
-        <x:v>1248</x:v>
+        <x:v>1286</x:v>
       </x:c>
       <x:c r="B720" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="C720" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="D720" s="0" t="s">
-        <x:v>1286</x:v>
+        <x:v>1287</x:v>
       </x:c>
       <x:c r="E720" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F720" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G720" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="H720" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I720" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J720" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="721" spans="1:10">
       <x:c r="A721" s="0" t="s">
-        <x:v>1248</x:v>
+        <x:v>1288</x:v>
       </x:c>
       <x:c r="B721" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>1289</x:v>
       </x:c>
       <x:c r="C721" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>1290</x:v>
       </x:c>
       <x:c r="D721" s="0" t="s">
-        <x:v>1287</x:v>
+        <x:v>1291</x:v>
       </x:c>
       <x:c r="E721" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F721" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G721" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="H721" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I721" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J721" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="722" spans="1:10">
       <x:c r="A722" s="0" t="s">
-        <x:v>1248</x:v>
+        <x:v>1288</x:v>
       </x:c>
       <x:c r="B722" s="0" t="s">
-        <x:v>764</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="C722" s="0" t="s">
-        <x:v>1288</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="D722" s="0" t="s">
-        <x:v>1289</x:v>
+        <x:v>1292</x:v>
       </x:c>
       <x:c r="E722" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F722" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G722" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="H722" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I722" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J722" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="723" spans="1:10">
       <x:c r="A723" s="0" t="s">
-        <x:v>1248</x:v>
+        <x:v>1288</x:v>
       </x:c>
       <x:c r="B723" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>1055</x:v>
       </x:c>
       <x:c r="C723" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>1293</x:v>
       </x:c>
       <x:c r="D723" s="0" t="s">
-        <x:v>1290</x:v>
+        <x:v>1294</x:v>
       </x:c>
       <x:c r="E723" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F723" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G723" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="H723" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I723" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J723" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="724" spans="1:10">
       <x:c r="A724" s="0" t="s">
-        <x:v>1248</x:v>
+        <x:v>1295</x:v>
       </x:c>
       <x:c r="B724" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="C724" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="D724" s="0" t="s">
-        <x:v>1291</x:v>
+        <x:v>1296</x:v>
       </x:c>
       <x:c r="E724" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F724" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G724" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="H724" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I724" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J724" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="725" spans="1:10">
       <x:c r="A725" s="0" t="s">
-        <x:v>1248</x:v>
+        <x:v>1297</x:v>
       </x:c>
       <x:c r="B725" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="C725" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>1298</x:v>
       </x:c>
       <x:c r="D725" s="0" t="s">
-        <x:v>1292</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="E725" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F725" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G725" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="H725" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I725" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J725" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="726" spans="1:10">
       <x:c r="A726" s="0" t="s">
-        <x:v>1248</x:v>
+        <x:v>1297</x:v>
       </x:c>
       <x:c r="B726" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="C726" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>1299</x:v>
       </x:c>
       <x:c r="D726" s="0" t="s">
-        <x:v>1293</x:v>
+        <x:v>1300</x:v>
       </x:c>
       <x:c r="E726" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F726" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G726" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="H726" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I726" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J726" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="727" spans="1:10">
       <x:c r="A727" s="0" t="s">
-        <x:v>1248</x:v>
+        <x:v>1297</x:v>
       </x:c>
       <x:c r="B727" s="0" t="s">
-        <x:v>1294</x:v>
+        <x:v>1051</x:v>
       </x:c>
       <x:c r="C727" s="0" t="s">
-        <x:v>1295</x:v>
+        <x:v>1301</x:v>
       </x:c>
       <x:c r="D727" s="0" t="s">
-        <x:v>1296</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="E727" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F727" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G727" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="H727" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I727" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J727" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="728" spans="1:10">
       <x:c r="A728" s="0" t="s">
-        <x:v>1248</x:v>
+        <x:v>1297</x:v>
       </x:c>
       <x:c r="B728" s="0" t="s">
-        <x:v>1294</x:v>
+        <x:v>1052</x:v>
       </x:c>
       <x:c r="C728" s="0" t="s">
-        <x:v>1295</x:v>
+        <x:v>1302</x:v>
       </x:c>
       <x:c r="D728" s="0" t="s">
-        <x:v>1297</x:v>
+        <x:v>1303</x:v>
       </x:c>
       <x:c r="E728" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F728" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G728" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="H728" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I728" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J728" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="729" spans="1:10">
       <x:c r="A729" s="0" t="s">
-        <x:v>1248</x:v>
+        <x:v>1297</x:v>
       </x:c>
       <x:c r="B729" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>1052</x:v>
       </x:c>
       <x:c r="C729" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>1302</x:v>
       </x:c>
       <x:c r="D729" s="0" t="s">
-        <x:v>1298</x:v>
+        <x:v>1304</x:v>
       </x:c>
       <x:c r="E729" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F729" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G729" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="H729" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I729" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J729" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="730" spans="1:10">
       <x:c r="A730" s="0" t="s">
-        <x:v>1248</x:v>
+        <x:v>1297</x:v>
       </x:c>
       <x:c r="B730" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C730" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D730" s="0" t="s">
-        <x:v>1299</x:v>
+        <x:v>708</x:v>
       </x:c>
       <x:c r="E730" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F730" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G730" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="H730" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I730" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J730" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="731" spans="1:10">
       <x:c r="A731" s="0" t="s">
-        <x:v>1248</x:v>
+        <x:v>1297</x:v>
       </x:c>
       <x:c r="B731" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="C731" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>1305</x:v>
       </x:c>
       <x:c r="D731" s="0" t="s">
-        <x:v>1300</x:v>
+        <x:v>870</x:v>
       </x:c>
       <x:c r="E731" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F731" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G731" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="H731" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I731" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J731" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="732" spans="1:10">
       <x:c r="A732" s="0" t="s">
-        <x:v>1248</x:v>
+        <x:v>1297</x:v>
       </x:c>
       <x:c r="B732" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>1306</x:v>
       </x:c>
       <x:c r="C732" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>1307</x:v>
       </x:c>
       <x:c r="D732" s="0" t="s">
-        <x:v>1301</x:v>
+        <x:v>1011</x:v>
       </x:c>
       <x:c r="E732" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F732" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G732" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="H732" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I732" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J732" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="733" spans="1:10">
       <x:c r="A733" s="0" t="s">
-        <x:v>1248</x:v>
+        <x:v>1297</x:v>
       </x:c>
       <x:c r="B733" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>1308</x:v>
       </x:c>
       <x:c r="C733" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>1309</x:v>
       </x:c>
       <x:c r="D733" s="0" t="s">
-        <x:v>1302</x:v>
+        <x:v>1310</x:v>
       </x:c>
       <x:c r="E733" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F733" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G733" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="H733" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I733" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J733" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="734" spans="1:10">
       <x:c r="A734" s="0" t="s">
-        <x:v>1248</x:v>
+        <x:v>1297</x:v>
       </x:c>
       <x:c r="B734" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>846</x:v>
       </x:c>
       <x:c r="C734" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>847</x:v>
       </x:c>
       <x:c r="D734" s="0" t="s">
-        <x:v>1303</x:v>
+        <x:v>1311</x:v>
       </x:c>
       <x:c r="E734" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F734" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G734" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="H734" s="0" t="s">
-        <x:v>1304</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I734" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J734" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="735" spans="1:10">
       <x:c r="A735" s="0" t="s">
-        <x:v>1248</x:v>
+        <x:v>1297</x:v>
       </x:c>
       <x:c r="B735" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>1249</x:v>
       </x:c>
       <x:c r="C735" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>1250</x:v>
       </x:c>
       <x:c r="D735" s="0" t="s">
-        <x:v>1303</x:v>
+        <x:v>1312</x:v>
       </x:c>
       <x:c r="E735" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F735" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G735" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="H735" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I735" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J735" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="736" spans="1:10">
       <x:c r="A736" s="0" t="s">
-        <x:v>1248</x:v>
+        <x:v>1297</x:v>
       </x:c>
       <x:c r="B736" s="0" t="s">
-        <x:v>1305</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="C736" s="0" t="s">
-        <x:v>1306</x:v>
+        <x:v>1256</x:v>
       </x:c>
       <x:c r="D736" s="0" t="s">
-        <x:v>1307</x:v>
+        <x:v>1313</x:v>
       </x:c>
       <x:c r="E736" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F736" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G736" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="H736" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I736" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J736" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="737" spans="1:10">
       <x:c r="A737" s="0" t="s">
-        <x:v>1248</x:v>
+        <x:v>1297</x:v>
       </x:c>
       <x:c r="B737" s="0" t="s">
-        <x:v>1308</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="C737" s="0" t="s">
-        <x:v>1309</x:v>
+        <x:v>1256</x:v>
       </x:c>
       <x:c r="D737" s="0" t="s">
-        <x:v>1310</x:v>
+        <x:v>1314</x:v>
       </x:c>
       <x:c r="E737" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F737" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G737" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="H737" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I737" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J737" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="738" spans="1:10">
       <x:c r="A738" s="0" t="s">
-        <x:v>1248</x:v>
+        <x:v>1297</x:v>
       </x:c>
       <x:c r="B738" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>1315</x:v>
       </x:c>
       <x:c r="C738" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>1316</x:v>
       </x:c>
       <x:c r="D738" s="0" t="s">
-        <x:v>1311</x:v>
+        <x:v>1317</x:v>
       </x:c>
       <x:c r="E738" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F738" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G738" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="H738" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I738" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J738" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="739" spans="1:10">
       <x:c r="A739" s="0" t="s">
-        <x:v>1248</x:v>
+        <x:v>1297</x:v>
       </x:c>
       <x:c r="B739" s="0" t="s">
-        <x:v>1255</x:v>
+        <x:v>1289</x:v>
       </x:c>
       <x:c r="C739" s="0" t="s">
-        <x:v>1312</x:v>
+        <x:v>1290</x:v>
       </x:c>
       <x:c r="D739" s="0" t="s">
-        <x:v>1313</x:v>
+        <x:v>1318</x:v>
       </x:c>
       <x:c r="E739" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F739" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G739" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="H739" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I739" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J739" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="740" spans="1:10">
       <x:c r="A740" s="0" t="s">
-        <x:v>1248</x:v>
+        <x:v>1297</x:v>
       </x:c>
       <x:c r="B740" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>1174</x:v>
       </x:c>
       <x:c r="C740" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>1319</x:v>
       </x:c>
       <x:c r="D740" s="0" t="s">
-        <x:v>1314</x:v>
+        <x:v>1320</x:v>
       </x:c>
       <x:c r="E740" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F740" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G740" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="H740" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I740" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J740" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="741" spans="1:10">
       <x:c r="A741" s="0" t="s">
-        <x:v>1248</x:v>
+        <x:v>1297</x:v>
       </x:c>
       <x:c r="B741" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>1321</x:v>
       </x:c>
       <x:c r="C741" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>1322</x:v>
       </x:c>
       <x:c r="D741" s="0" t="s">
-        <x:v>1315</x:v>
+        <x:v>1323</x:v>
       </x:c>
       <x:c r="E741" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F741" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G741" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="H741" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I741" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J741" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="742" spans="1:10">
       <x:c r="A742" s="0" t="s">
-        <x:v>1248</x:v>
+        <x:v>1297</x:v>
       </x:c>
       <x:c r="B742" s="0" t="s">
-        <x:v>1316</x:v>
+        <x:v>1324</x:v>
       </x:c>
       <x:c r="C742" s="0" t="s">
-        <x:v>1317</x:v>
+        <x:v>1325</x:v>
       </x:c>
       <x:c r="D742" s="0" t="s">
-        <x:v>1318</x:v>
+        <x:v>1326</x:v>
       </x:c>
       <x:c r="E742" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F742" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G742" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="H742" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I742" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J742" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="743" spans="1:10">
       <x:c r="A743" s="0" t="s">
-        <x:v>1248</x:v>
+        <x:v>1297</x:v>
       </x:c>
       <x:c r="B743" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C743" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="D743" s="0" t="s">
-        <x:v>1319</x:v>
+        <x:v>1327</x:v>
       </x:c>
       <x:c r="E743" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F743" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G743" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="H743" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I743" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J743" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="744" spans="1:10">
       <x:c r="A744" s="0" t="s">
-        <x:v>1248</x:v>
+        <x:v>1297</x:v>
       </x:c>
       <x:c r="B744" s="0" t="s">
-        <x:v>380</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="C744" s="0" t="s">
-        <x:v>381</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="D744" s="0" t="s">
-        <x:v>1320</x:v>
+        <x:v>1328</x:v>
       </x:c>
       <x:c r="E744" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F744" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G744" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="H744" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I744" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J744" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="745" spans="1:10">
       <x:c r="A745" s="0" t="s">
-        <x:v>1248</x:v>
+        <x:v>1297</x:v>
       </x:c>
       <x:c r="B745" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="C745" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="D745" s="0" t="s">
-        <x:v>1321</x:v>
+        <x:v>1329</x:v>
       </x:c>
       <x:c r="E745" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F745" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G745" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="H745" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I745" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J745" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="746" spans="1:10">
       <x:c r="A746" s="0" t="s">
-        <x:v>1248</x:v>
+        <x:v>1297</x:v>
       </x:c>
       <x:c r="B746" s="0" t="s">
-        <x:v>1052</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="C746" s="0" t="s">
-        <x:v>1253</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="D746" s="0" t="s">
-        <x:v>1322</x:v>
+        <x:v>1330</x:v>
       </x:c>
       <x:c r="E746" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F746" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G746" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="H746" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I746" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J746" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="747" spans="1:10">
       <x:c r="A747" s="0" t="s">
-        <x:v>1248</x:v>
+        <x:v>1297</x:v>
       </x:c>
       <x:c r="B747" s="0" t="s">
-        <x:v>716</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="C747" s="0" t="s">
-        <x:v>1323</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="D747" s="0" t="s">
-        <x:v>1324</x:v>
+        <x:v>1331</x:v>
       </x:c>
       <x:c r="E747" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F747" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G747" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="H747" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I747" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J747" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="748" spans="1:10">
       <x:c r="A748" s="0" t="s">
-        <x:v>1248</x:v>
+        <x:v>1297</x:v>
       </x:c>
       <x:c r="B748" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>764</x:v>
       </x:c>
       <x:c r="C748" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>1332</x:v>
       </x:c>
       <x:c r="D748" s="0" t="s">
-        <x:v>1325</x:v>
+        <x:v>1333</x:v>
       </x:c>
       <x:c r="E748" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F748" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G748" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="H748" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I748" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J748" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="749" spans="1:10">
       <x:c r="A749" s="0" t="s">
-        <x:v>1248</x:v>
+        <x:v>1297</x:v>
       </x:c>
       <x:c r="B749" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="C749" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="D749" s="0" t="s">
-        <x:v>1326</x:v>
+        <x:v>1334</x:v>
       </x:c>
       <x:c r="E749" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F749" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G749" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="H749" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I749" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J749" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="750" spans="1:10">
       <x:c r="A750" s="0" t="s">
-        <x:v>1327</x:v>
+        <x:v>1297</x:v>
       </x:c>
       <x:c r="B750" s="0" t="s">
-        <x:v>372</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="C750" s="0" t="s">
-        <x:v>1249</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="D750" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>1335</x:v>
       </x:c>
       <x:c r="E750" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F750" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G750" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="H750" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I750" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J750" s="0" t="s">
-        <x:v>331</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="751" spans="1:10">
       <x:c r="A751" s="0" t="s">
-        <x:v>1327</x:v>
+        <x:v>1297</x:v>
       </x:c>
       <x:c r="B751" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="C751" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="D751" s="0" t="s">
-        <x:v>1093</x:v>
+        <x:v>1336</x:v>
       </x:c>
       <x:c r="E751" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F751" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G751" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="H751" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I751" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J751" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="752" spans="1:10">
       <x:c r="A752" s="0" t="s">
-        <x:v>1327</x:v>
+        <x:v>1297</x:v>
       </x:c>
       <x:c r="B752" s="0" t="s">
-        <x:v>1328</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="C752" s="0" t="s">
-        <x:v>1329</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="D752" s="0" t="s">
-        <x:v>1330</x:v>
+        <x:v>1337</x:v>
       </x:c>
       <x:c r="E752" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F752" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G752" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="H752" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I752" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J752" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="753" spans="1:10">
       <x:c r="A753" s="0" t="s">
-        <x:v>1327</x:v>
+        <x:v>1297</x:v>
       </x:c>
       <x:c r="B753" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>1262</x:v>
       </x:c>
       <x:c r="C753" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>1263</x:v>
       </x:c>
       <x:c r="D753" s="0" t="s">
-        <x:v>1331</x:v>
+        <x:v>1338</x:v>
       </x:c>
       <x:c r="E753" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F753" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G753" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="H753" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I753" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J753" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="754" spans="1:10">
       <x:c r="A754" s="0" t="s">
-        <x:v>1327</x:v>
+        <x:v>1297</x:v>
       </x:c>
       <x:c r="B754" s="0" t="s">
-        <x:v>536</x:v>
+        <x:v>1262</x:v>
       </x:c>
       <x:c r="C754" s="0" t="s">
-        <x:v>1332</x:v>
+        <x:v>1263</x:v>
       </x:c>
       <x:c r="D754" s="0" t="s">
-        <x:v>1333</x:v>
+        <x:v>1339</x:v>
       </x:c>
       <x:c r="E754" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F754" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G754" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="H754" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I754" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J754" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="755" spans="1:10">
       <x:c r="A755" s="0" t="s">
-        <x:v>1327</x:v>
+        <x:v>1297</x:v>
       </x:c>
       <x:c r="B755" s="0" t="s">
-        <x:v>1251</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="C755" s="0" t="s">
-        <x:v>1334</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="D755" s="0" t="s">
-        <x:v>1142</x:v>
+        <x:v>1340</x:v>
       </x:c>
       <x:c r="E755" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F755" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G755" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="H755" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I755" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J755" s="0" t="s">
-        <x:v>791</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="756" spans="1:10">
       <x:c r="A756" s="0" t="s">
-        <x:v>1327</x:v>
+        <x:v>1297</x:v>
       </x:c>
       <x:c r="B756" s="0" t="s">
-        <x:v>1257</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="C756" s="0" t="s">
-        <x:v>1258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="D756" s="0" t="s">
-        <x:v>1162</x:v>
+        <x:v>1341</x:v>
       </x:c>
       <x:c r="E756" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F756" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G756" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="H756" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I756" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J756" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="757" spans="1:10">
       <x:c r="A757" s="0" t="s">
-        <x:v>1327</x:v>
+        <x:v>1297</x:v>
       </x:c>
       <x:c r="B757" s="0" t="s">
-        <x:v>1335</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="C757" s="0" t="s">
-        <x:v>1336</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="D757" s="0" t="s">
-        <x:v>1337</x:v>
+        <x:v>1342</x:v>
       </x:c>
       <x:c r="E757" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F757" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G757" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="H757" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I757" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J757" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="758" spans="1:10">
       <x:c r="A758" s="0" t="s">
-        <x:v>1327</x:v>
+        <x:v>1297</x:v>
       </x:c>
       <x:c r="B758" s="0" t="s">
-        <x:v>1335</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="C758" s="0" t="s">
-        <x:v>1336</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="D758" s="0" t="s">
-        <x:v>1338</x:v>
+        <x:v>1343</x:v>
       </x:c>
       <x:c r="E758" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F758" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G758" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="H758" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I758" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J758" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="759" spans="1:10">
       <x:c r="A759" s="0" t="s">
-        <x:v>1327</x:v>
+        <x:v>1297</x:v>
       </x:c>
       <x:c r="B759" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="C759" s="0" t="s">
-        <x:v>1339</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="D759" s="0" t="s">
-        <x:v>1340</x:v>
+        <x:v>1344</x:v>
       </x:c>
       <x:c r="E759" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F759" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G759" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="H759" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I759" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J759" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="760" spans="1:10">
       <x:c r="A760" s="0" t="s">
-        <x:v>1327</x:v>
+        <x:v>1297</x:v>
       </x:c>
       <x:c r="B760" s="0" t="s">
-        <x:v>1053</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="C760" s="0" t="s">
-        <x:v>1341</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="D760" s="0" t="s">
-        <x:v>1342</x:v>
+        <x:v>1345</x:v>
       </x:c>
       <x:c r="E760" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F760" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G760" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H760" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>1346</x:v>
       </x:c>
       <x:c r="I760" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J760" s="0" t="s">
-        <x:v>754</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="761" spans="1:10">
       <x:c r="A761" s="0" t="s">
-        <x:v>1327</x:v>
+        <x:v>1297</x:v>
       </x:c>
       <x:c r="B761" s="0" t="s">
-        <x:v>1343</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="C761" s="0" t="s">
-        <x:v>1344</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="D761" s="0" t="s">
         <x:v>1345</x:v>
       </x:c>
       <x:c r="E761" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F761" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G761" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="H761" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I761" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J761" s="0" t="s">
-        <x:v>754</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="762" spans="1:10">
       <x:c r="A762" s="0" t="s">
-        <x:v>1327</x:v>
+        <x:v>1297</x:v>
       </x:c>
       <x:c r="B762" s="0" t="s">
-        <x:v>1263</x:v>
+        <x:v>1279</x:v>
       </x:c>
       <x:c r="C762" s="0" t="s">
-        <x:v>1264</x:v>
+        <x:v>1280</x:v>
       </x:c>
       <x:c r="D762" s="0" t="s">
-        <x:v>1346</x:v>
+        <x:v>1347</x:v>
       </x:c>
       <x:c r="E762" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F762" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G762" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="H762" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I762" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J762" s="0" t="s">
-        <x:v>331</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="763" spans="1:10">
       <x:c r="A763" s="0" t="s">
-        <x:v>1327</x:v>
+        <x:v>1297</x:v>
       </x:c>
       <x:c r="B763" s="0" t="s">
-        <x:v>1238</x:v>
+        <x:v>1282</x:v>
       </x:c>
       <x:c r="C763" s="0" t="s">
-        <x:v>1347</x:v>
+        <x:v>1283</x:v>
       </x:c>
       <x:c r="D763" s="0" t="s">
         <x:v>1348</x:v>
       </x:c>
       <x:c r="E763" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F763" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G763" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="H763" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I763" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J763" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="764" spans="1:10">
       <x:c r="A764" s="0" t="s">
-        <x:v>1327</x:v>
+        <x:v>1297</x:v>
       </x:c>
       <x:c r="B764" s="0" t="s">
-        <x:v>1174</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="C764" s="0" t="s">
-        <x:v>1275</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="D764" s="0" t="s">
         <x:v>1349</x:v>
       </x:c>
       <x:c r="E764" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F764" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G764" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="H764" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I764" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J764" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="765" spans="1:10">
       <x:c r="A765" s="0" t="s">
-        <x:v>1327</x:v>
+        <x:v>1297</x:v>
       </x:c>
       <x:c r="B765" s="0" t="s">
-        <x:v>1277</x:v>
+        <x:v>1304</x:v>
       </x:c>
       <x:c r="C765" s="0" t="s">
-        <x:v>1278</x:v>
+        <x:v>1350</x:v>
       </x:c>
       <x:c r="D765" s="0" t="s">
-        <x:v>1350</x:v>
+        <x:v>1351</x:v>
       </x:c>
       <x:c r="E765" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F765" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G765" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="H765" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I765" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J765" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="766" spans="1:10">
       <x:c r="A766" s="0" t="s">
-        <x:v>1327</x:v>
+        <x:v>1297</x:v>
       </x:c>
       <x:c r="B766" s="0" t="s">
-        <x:v>367</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="C766" s="0" t="s">
-        <x:v>1038</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="D766" s="0" t="s">
-        <x:v>1351</x:v>
+        <x:v>1352</x:v>
       </x:c>
       <x:c r="E766" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F766" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G766" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="H766" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I766" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J766" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="767" spans="1:10">
       <x:c r="A767" s="0" t="s">
-        <x:v>1327</x:v>
+        <x:v>1297</x:v>
       </x:c>
       <x:c r="B767" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="C767" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="D767" s="0" t="s">
-        <x:v>1352</x:v>
+        <x:v>1353</x:v>
       </x:c>
       <x:c r="E767" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F767" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G767" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="H767" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I767" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J767" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="768" spans="1:10">
       <x:c r="A768" s="0" t="s">
-        <x:v>1327</x:v>
+        <x:v>1297</x:v>
       </x:c>
       <x:c r="B768" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>1275</x:v>
       </x:c>
       <x:c r="C768" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>1276</x:v>
       </x:c>
       <x:c r="D768" s="0" t="s">
-        <x:v>1353</x:v>
+        <x:v>1354</x:v>
       </x:c>
       <x:c r="E768" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F768" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G768" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="H768" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I768" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J768" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="769" spans="1:10">
       <x:c r="A769" s="0" t="s">
-        <x:v>1327</x:v>
+        <x:v>1297</x:v>
       </x:c>
       <x:c r="B769" s="0" t="s">
-        <x:v>1255</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="C769" s="0" t="s">
-        <x:v>1312</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="D769" s="0" t="s">
-        <x:v>1354</x:v>
+        <x:v>1355</x:v>
       </x:c>
       <x:c r="E769" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F769" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G769" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="H769" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I769" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J769" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="770" spans="1:10">
       <x:c r="A770" s="0" t="s">
-        <x:v>1327</x:v>
+        <x:v>1297</x:v>
       </x:c>
       <x:c r="B770" s="0" t="s">
-        <x:v>764</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="C770" s="0" t="s">
-        <x:v>1288</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="D770" s="0" t="s">
-        <x:v>1355</x:v>
+        <x:v>1356</x:v>
       </x:c>
       <x:c r="E770" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F770" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G770" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="H770" s="0" t="s">
-        <x:v>1356</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I770" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J770" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="771" spans="1:10">
       <x:c r="A771" s="0" t="s">
-        <x:v>1327</x:v>
+        <x:v>1297</x:v>
       </x:c>
       <x:c r="B771" s="0" t="s">
-        <x:v>764</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="C771" s="0" t="s">
-        <x:v>1288</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="D771" s="0" t="s">
-        <x:v>1355</x:v>
+        <x:v>1357</x:v>
       </x:c>
       <x:c r="E771" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F771" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G771" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="H771" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I771" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J771" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="772" spans="1:10">
       <x:c r="A772" s="0" t="s">
-        <x:v>1327</x:v>
+        <x:v>1297</x:v>
       </x:c>
       <x:c r="B772" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>1052</x:v>
       </x:c>
       <x:c r="C772" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>1302</x:v>
       </x:c>
       <x:c r="D772" s="0" t="s">
-        <x:v>1357</x:v>
+        <x:v>1358</x:v>
       </x:c>
       <x:c r="E772" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F772" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G772" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="H772" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I772" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J772" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="773" spans="1:10">
       <x:c r="A773" s="0" t="s">
-        <x:v>1327</x:v>
+        <x:v>1297</x:v>
       </x:c>
       <x:c r="B773" s="0" t="s">
-        <x:v>1358</x:v>
+        <x:v>716</x:v>
       </x:c>
       <x:c r="C773" s="0" t="s">
         <x:v>1359</x:v>
       </x:c>
       <x:c r="D773" s="0" t="s">
         <x:v>1360</x:v>
       </x:c>
       <x:c r="E773" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F773" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G773" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="H773" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I773" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J773" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="774" spans="1:10">
       <x:c r="A774" s="0" t="s">
-        <x:v>1327</x:v>
+        <x:v>1297</x:v>
       </x:c>
       <x:c r="B774" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="C774" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="D774" s="0" t="s">
         <x:v>1361</x:v>
       </x:c>
       <x:c r="E774" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F774" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G774" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="H774" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I774" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J774" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="775" spans="1:10">
       <x:c r="A775" s="0" t="s">
-        <x:v>1327</x:v>
+        <x:v>1297</x:v>
       </x:c>
       <x:c r="B775" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="C775" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="D775" s="0" t="s">
         <x:v>1362</x:v>
       </x:c>
       <x:c r="E775" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F775" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G775" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="H775" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I775" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J775" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="776" spans="1:10">
       <x:c r="A776" s="0" t="s">
-        <x:v>1327</x:v>
+        <x:v>1363</x:v>
       </x:c>
       <x:c r="B776" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="C776" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>1298</x:v>
       </x:c>
       <x:c r="D776" s="0" t="s">
-        <x:v>1363</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="E776" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F776" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G776" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="H776" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I776" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J776" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="777" spans="1:10">
       <x:c r="A777" s="0" t="s">
-        <x:v>1327</x:v>
+        <x:v>1363</x:v>
       </x:c>
       <x:c r="B777" s="0" t="s">
-        <x:v>1364</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="C777" s="0" t="s">
-        <x:v>1365</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="D777" s="0" t="s">
-        <x:v>1366</x:v>
+        <x:v>1093</x:v>
       </x:c>
       <x:c r="E777" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F777" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G777" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="H777" s="0" t="s">
-        <x:v>1367</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I777" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J777" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="778" spans="1:10">
       <x:c r="A778" s="0" t="s">
-        <x:v>1327</x:v>
+        <x:v>1363</x:v>
       </x:c>
       <x:c r="B778" s="0" t="s">
         <x:v>1364</x:v>
       </x:c>
       <x:c r="C778" s="0" t="s">
         <x:v>1365</x:v>
       </x:c>
       <x:c r="D778" s="0" t="s">
         <x:v>1366</x:v>
       </x:c>
       <x:c r="E778" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F778" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G778" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="H778" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I778" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J778" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="779" spans="1:10">
       <x:c r="A779" s="0" t="s">
-        <x:v>1327</x:v>
+        <x:v>1363</x:v>
       </x:c>
       <x:c r="B779" s="0" t="s">
-        <x:v>1364</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C779" s="0" t="s">
-        <x:v>1365</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D779" s="0" t="s">
-        <x:v>1368</x:v>
+        <x:v>1367</x:v>
       </x:c>
       <x:c r="E779" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F779" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G779" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="H779" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I779" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J779" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="780" spans="1:10">
       <x:c r="A780" s="0" t="s">
-        <x:v>1327</x:v>
+        <x:v>1363</x:v>
       </x:c>
       <x:c r="B780" s="0" t="s">
-        <x:v>1333</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="C780" s="0" t="s">
+        <x:v>1368</x:v>
+      </x:c>
+      <x:c r="D780" s="0" t="s">
         <x:v>1369</x:v>
       </x:c>
-      <x:c r="D780" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E780" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F780" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G780" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="H780" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I780" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J780" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="781" spans="1:10">
       <x:c r="A781" s="0" t="s">
-        <x:v>1327</x:v>
+        <x:v>1363</x:v>
       </x:c>
       <x:c r="B781" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>1300</x:v>
       </x:c>
       <x:c r="C781" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>1370</x:v>
       </x:c>
       <x:c r="D781" s="0" t="s">
-        <x:v>1371</x:v>
+        <x:v>1142</x:v>
       </x:c>
       <x:c r="E781" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F781" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G781" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="H781" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I781" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J781" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>791</x:v>
       </x:c>
     </x:row>
     <x:row r="782" spans="1:10">
       <x:c r="A782" s="0" t="s">
-        <x:v>1327</x:v>
+        <x:v>1363</x:v>
       </x:c>
       <x:c r="B782" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>1306</x:v>
       </x:c>
       <x:c r="C782" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>1307</x:v>
       </x:c>
       <x:c r="D782" s="0" t="s">
-        <x:v>1372</x:v>
+        <x:v>1162</x:v>
       </x:c>
       <x:c r="E782" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F782" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G782" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="H782" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I782" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J782" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="783" spans="1:10">
       <x:c r="A783" s="0" t="s">
-        <x:v>1327</x:v>
+        <x:v>1363</x:v>
       </x:c>
       <x:c r="B783" s="0" t="s">
-        <x:v>1316</x:v>
+        <x:v>1371</x:v>
       </x:c>
       <x:c r="C783" s="0" t="s">
-        <x:v>1317</x:v>
+        <x:v>1372</x:v>
       </x:c>
       <x:c r="D783" s="0" t="s">
         <x:v>1373</x:v>
       </x:c>
       <x:c r="E783" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F783" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G783" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="H783" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I783" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J783" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="784" spans="1:10">
       <x:c r="A784" s="0" t="s">
-        <x:v>1327</x:v>
+        <x:v>1363</x:v>
       </x:c>
       <x:c r="B784" s="0" t="s">
+        <x:v>1371</x:v>
+      </x:c>
+      <x:c r="C784" s="0" t="s">
+        <x:v>1372</x:v>
+      </x:c>
+      <x:c r="D784" s="0" t="s">
         <x:v>1374</x:v>
       </x:c>
-      <x:c r="C784" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="E784" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F784" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G784" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="H784" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I784" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J784" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="785" spans="1:10">
       <x:c r="A785" s="0" t="s">
-        <x:v>1327</x:v>
+        <x:v>1363</x:v>
       </x:c>
       <x:c r="B785" s="0" t="s">
-        <x:v>380</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="C785" s="0" t="s">
-        <x:v>381</x:v>
+        <x:v>1375</x:v>
       </x:c>
       <x:c r="D785" s="0" t="s">
-        <x:v>1377</x:v>
+        <x:v>1376</x:v>
       </x:c>
       <x:c r="E785" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F785" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G785" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="H785" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I785" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J785" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="786" spans="1:10">
       <x:c r="A786" s="0" t="s">
-        <x:v>1327</x:v>
+        <x:v>1363</x:v>
       </x:c>
       <x:c r="B786" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>1053</x:v>
       </x:c>
       <x:c r="C786" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>1377</x:v>
       </x:c>
       <x:c r="D786" s="0" t="s">
         <x:v>1378</x:v>
       </x:c>
       <x:c r="E786" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F786" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G786" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="H786" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I786" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J786" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>754</x:v>
       </x:c>
     </x:row>
     <x:row r="787" spans="1:10">
       <x:c r="A787" s="0" t="s">
+        <x:v>1363</x:v>
+      </x:c>
+      <x:c r="B787" s="0" t="s">
         <x:v>1379</x:v>
       </x:c>
-      <x:c r="B787" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="C787" s="0" t="s">
-        <x:v>1323</x:v>
+        <x:v>1380</x:v>
       </x:c>
       <x:c r="D787" s="0" t="s">
-        <x:v>1097</x:v>
+        <x:v>1381</x:v>
       </x:c>
       <x:c r="E787" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F787" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G787" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="H787" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I787" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J787" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>754</x:v>
       </x:c>
     </x:row>
     <x:row r="788" spans="1:10">
       <x:c r="A788" s="0" t="s">
-        <x:v>1379</x:v>
+        <x:v>1363</x:v>
       </x:c>
       <x:c r="B788" s="0" t="s">
-        <x:v>929</x:v>
+        <x:v>1249</x:v>
       </x:c>
       <x:c r="C788" s="0" t="s">
-        <x:v>930</x:v>
+        <x:v>1250</x:v>
       </x:c>
       <x:c r="D788" s="0" t="s">
-        <x:v>1380</x:v>
+        <x:v>1382</x:v>
       </x:c>
       <x:c r="E788" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F788" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G788" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="H788" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I788" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J788" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="789" spans="1:10">
       <x:c r="A789" s="0" t="s">
-        <x:v>1379</x:v>
+        <x:v>1363</x:v>
       </x:c>
       <x:c r="B789" s="0" t="s">
-        <x:v>1093</x:v>
+        <x:v>1238</x:v>
       </x:c>
       <x:c r="C789" s="0" t="s">
-        <x:v>1094</x:v>
+        <x:v>1383</x:v>
       </x:c>
       <x:c r="D789" s="0" t="s">
-        <x:v>1381</x:v>
+        <x:v>1384</x:v>
       </x:c>
       <x:c r="E789" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F789" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G789" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="H789" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I789" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J789" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="790" spans="1:10">
       <x:c r="A790" s="0" t="s">
-        <x:v>1379</x:v>
+        <x:v>1363</x:v>
       </x:c>
       <x:c r="B790" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>1174</x:v>
       </x:c>
       <x:c r="C790" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>1319</x:v>
       </x:c>
       <x:c r="D790" s="0" t="s">
-        <x:v>1382</x:v>
+        <x:v>1385</x:v>
       </x:c>
       <x:c r="E790" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F790" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G790" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="H790" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I790" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J790" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="791" spans="1:10">
       <x:c r="A791" s="0" t="s">
-        <x:v>1379</x:v>
+        <x:v>1363</x:v>
       </x:c>
       <x:c r="B791" s="0" t="s">
-        <x:v>1316</x:v>
+        <x:v>1321</x:v>
       </x:c>
       <x:c r="C791" s="0" t="s">
-        <x:v>1317</x:v>
+        <x:v>1322</x:v>
       </x:c>
       <x:c r="D791" s="0" t="s">
-        <x:v>1383</x:v>
+        <x:v>1386</x:v>
       </x:c>
       <x:c r="E791" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F791" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G791" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="H791" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I791" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J791" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="792" spans="1:10">
       <x:c r="A792" s="0" t="s">
-        <x:v>1384</x:v>
+        <x:v>1363</x:v>
       </x:c>
       <x:c r="B792" s="0" t="s">
-        <x:v>595</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="C792" s="0" t="s">
-        <x:v>1250</x:v>
+        <x:v>1038</x:v>
       </x:c>
       <x:c r="D792" s="0" t="s">
-        <x:v>929</x:v>
+        <x:v>1387</x:v>
       </x:c>
       <x:c r="E792" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F792" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G792" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="H792" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I792" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J792" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="793" spans="1:10">
       <x:c r="A793" s="0" t="s">
-        <x:v>1385</x:v>
+        <x:v>1363</x:v>
       </x:c>
       <x:c r="B793" s="0" t="s">
-        <x:v>372</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C793" s="0" t="s">
-        <x:v>1249</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="D793" s="0" t="s">
-        <x:v>897</x:v>
+        <x:v>1388</x:v>
       </x:c>
       <x:c r="E793" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F793" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G793" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="H793" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I793" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J793" s="0" t="s">
-        <x:v>331</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="794" spans="1:10">
       <x:c r="A794" s="0" t="s">
-        <x:v>1385</x:v>
+        <x:v>1363</x:v>
       </x:c>
       <x:c r="B794" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C794" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="D794" s="0" t="s">
-        <x:v>1386</x:v>
+        <x:v>1389</x:v>
       </x:c>
       <x:c r="E794" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F794" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G794" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="H794" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I794" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J794" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="795" spans="1:10">
       <x:c r="A795" s="0" t="s">
-        <x:v>1385</x:v>
+        <x:v>1363</x:v>
       </x:c>
       <x:c r="B795" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>1304</x:v>
       </x:c>
       <x:c r="C795" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>1350</x:v>
       </x:c>
       <x:c r="D795" s="0" t="s">
-        <x:v>1387</x:v>
+        <x:v>1390</x:v>
       </x:c>
       <x:c r="E795" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F795" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G795" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="H795" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I795" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J795" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="796" spans="1:10">
       <x:c r="A796" s="0" t="s">
-        <x:v>1385</x:v>
+        <x:v>1363</x:v>
       </x:c>
       <x:c r="B796" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>764</x:v>
       </x:c>
       <x:c r="C796" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>1332</x:v>
       </x:c>
       <x:c r="D796" s="0" t="s">
-        <x:v>1388</x:v>
+        <x:v>1391</x:v>
       </x:c>
       <x:c r="E796" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F796" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G796" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H796" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>1392</x:v>
       </x:c>
       <x:c r="I796" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J796" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="797" spans="1:10">
       <x:c r="A797" s="0" t="s">
-        <x:v>1385</x:v>
+        <x:v>1363</x:v>
       </x:c>
       <x:c r="B797" s="0" t="s">
         <x:v>764</x:v>
       </x:c>
       <x:c r="C797" s="0" t="s">
-        <x:v>1288</x:v>
+        <x:v>1332</x:v>
       </x:c>
       <x:c r="D797" s="0" t="s">
-        <x:v>1389</x:v>
+        <x:v>1391</x:v>
       </x:c>
       <x:c r="E797" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F797" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G797" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="H797" s="0" t="s">
-        <x:v>1390</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I797" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J797" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="798" spans="1:10">
       <x:c r="A798" s="0" t="s">
-        <x:v>1385</x:v>
+        <x:v>1363</x:v>
       </x:c>
       <x:c r="B798" s="0" t="s">
-        <x:v>764</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="C798" s="0" t="s">
-        <x:v>1288</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="D798" s="0" t="s">
-        <x:v>1389</x:v>
+        <x:v>1393</x:v>
       </x:c>
       <x:c r="E798" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F798" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G798" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="H798" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I798" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J798" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="799" spans="1:10">
       <x:c r="A799" s="0" t="s">
-        <x:v>1391</x:v>
+        <x:v>1363</x:v>
       </x:c>
       <x:c r="B799" s="0" t="s">
-        <x:v>508</x:v>
+        <x:v>1394</x:v>
       </x:c>
       <x:c r="C799" s="0" t="s">
-        <x:v>509</x:v>
+        <x:v>1395</x:v>
       </x:c>
       <x:c r="D799" s="0" t="s">
-        <x:v>1392</x:v>
+        <x:v>1396</x:v>
       </x:c>
       <x:c r="E799" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F799" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G799" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="H799" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I799" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J799" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="800" spans="1:10">
       <x:c r="A800" s="0" t="s">
-        <x:v>1391</x:v>
+        <x:v>1363</x:v>
       </x:c>
       <x:c r="B800" s="0" t="s">
-        <x:v>1305</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="C800" s="0" t="s">
-        <x:v>1306</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="D800" s="0" t="s">
-        <x:v>1393</x:v>
+        <x:v>1397</x:v>
       </x:c>
       <x:c r="E800" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F800" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G800" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="H800" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I800" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J800" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="801" spans="1:10">
       <x:c r="A801" s="0" t="s">
-        <x:v>1394</x:v>
+        <x:v>1363</x:v>
       </x:c>
       <x:c r="B801" s="0" t="s">
-        <x:v>788</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="C801" s="0" t="s">
-        <x:v>789</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="D801" s="0" t="s">
-        <x:v>1395</x:v>
+        <x:v>1398</x:v>
       </x:c>
       <x:c r="E801" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F801" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G801" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="H801" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I801" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J801" s="0" t="s">
-        <x:v>791</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="802" spans="1:10">
       <x:c r="A802" s="0" t="s">
-        <x:v>1396</x:v>
+        <x:v>1363</x:v>
       </x:c>
       <x:c r="B802" s="0" t="s">
-        <x:v>1397</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="C802" s="0" t="s">
-        <x:v>1398</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="D802" s="0" t="s">
         <x:v>1399</x:v>
       </x:c>
       <x:c r="E802" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F802" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G802" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="H802" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I802" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J802" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="803" spans="1:10">
       <x:c r="A803" s="0" t="s">
-        <x:v>1396</x:v>
+        <x:v>1363</x:v>
       </x:c>
       <x:c r="B803" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>1400</x:v>
       </x:c>
       <x:c r="C803" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>1401</x:v>
       </x:c>
       <x:c r="D803" s="0" t="s">
-        <x:v>1400</x:v>
+        <x:v>1402</x:v>
       </x:c>
       <x:c r="E803" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F803" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G803" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H803" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>1403</x:v>
       </x:c>
       <x:c r="I803" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J803" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="804" spans="1:10">
       <x:c r="A804" s="0" t="s">
-        <x:v>1396</x:v>
+        <x:v>1363</x:v>
       </x:c>
       <x:c r="B804" s="0" t="s">
-        <x:v>540</x:v>
+        <x:v>1400</x:v>
       </x:c>
       <x:c r="C804" s="0" t="s">
-        <x:v>541</x:v>
+        <x:v>1401</x:v>
       </x:c>
       <x:c r="D804" s="0" t="s">
-        <x:v>1401</x:v>
+        <x:v>1402</x:v>
       </x:c>
       <x:c r="E804" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F804" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G804" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="H804" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I804" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J804" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="805" spans="1:10">
       <x:c r="A805" s="0" t="s">
-        <x:v>1396</x:v>
+        <x:v>1363</x:v>
       </x:c>
       <x:c r="B805" s="0" t="s">
-        <x:v>1036</x:v>
+        <x:v>1400</x:v>
       </x:c>
       <x:c r="C805" s="0" t="s">
-        <x:v>1402</x:v>
+        <x:v>1401</x:v>
       </x:c>
       <x:c r="D805" s="0" t="s">
-        <x:v>1403</x:v>
+        <x:v>1404</x:v>
       </x:c>
       <x:c r="E805" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F805" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G805" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="H805" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I805" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J805" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="806" spans="1:10">
       <x:c r="A806" s="0" t="s">
-        <x:v>1404</x:v>
+        <x:v>1363</x:v>
       </x:c>
       <x:c r="B806" s="0" t="s">
+        <x:v>1369</x:v>
+      </x:c>
+      <x:c r="C806" s="0" t="s">
         <x:v>1405</x:v>
       </x:c>
-      <x:c r="C806" s="0" t="s">
+      <x:c r="D806" s="0" t="s">
         <x:v>1406</x:v>
       </x:c>
-      <x:c r="D806" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E806" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F806" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G806" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="H806" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I806" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J806" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="807" spans="1:10">
       <x:c r="A807" s="0" t="s">
-        <x:v>1408</x:v>
+        <x:v>1363</x:v>
       </x:c>
       <x:c r="B807" s="0" t="s">
-        <x:v>536</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="C807" s="0" t="s">
-        <x:v>1332</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="D807" s="0" t="s">
-        <x:v>354</x:v>
+        <x:v>1407</x:v>
       </x:c>
       <x:c r="E807" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F807" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G807" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="H807" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I807" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J807" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="808" spans="1:10">
       <x:c r="A808" s="0" t="s">
+        <x:v>1363</x:v>
+      </x:c>
+      <x:c r="B808" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C808" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="D808" s="0" t="s">
         <x:v>1408</x:v>
       </x:c>
-      <x:c r="B808" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="E808" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F808" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G808" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="H808" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I808" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J808" s="0" t="s">
-        <x:v>331</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="809" spans="1:10">
       <x:c r="A809" s="0" t="s">
-        <x:v>1412</x:v>
+        <x:v>1363</x:v>
       </x:c>
       <x:c r="B809" s="0" t="s">
-        <x:v>1413</x:v>
+        <x:v>1275</x:v>
       </x:c>
       <x:c r="C809" s="0" t="s">
-        <x:v>1414</x:v>
+        <x:v>1276</x:v>
       </x:c>
       <x:c r="D809" s="0" t="s">
-        <x:v>440</x:v>
+        <x:v>1409</x:v>
       </x:c>
       <x:c r="E809" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F809" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G809" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="H809" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I809" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J809" s="0" t="s">
-        <x:v>331</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="810" spans="1:10">
       <x:c r="A810" s="0" t="s">
+        <x:v>1363</x:v>
+      </x:c>
+      <x:c r="B810" s="0" t="s">
+        <x:v>1410</x:v>
+      </x:c>
+      <x:c r="C810" s="0" t="s">
+        <x:v>1411</x:v>
+      </x:c>
+      <x:c r="D810" s="0" t="s">
         <x:v>1412</x:v>
       </x:c>
-      <x:c r="B810" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="E810" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F810" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G810" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="H810" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I810" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J810" s="0" t="s">
-        <x:v>331</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="811" spans="1:10">
       <x:c r="A811" s="0" t="s">
-        <x:v>1412</x:v>
+        <x:v>1363</x:v>
       </x:c>
       <x:c r="B811" s="0" t="s">
-        <x:v>540</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="C811" s="0" t="s">
-        <x:v>541</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="D811" s="0" t="s">
-        <x:v>1416</x:v>
+        <x:v>1413</x:v>
       </x:c>
       <x:c r="E811" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F811" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G811" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="H811" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I811" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J811" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="812" spans="1:10">
       <x:c r="A812" s="0" t="s">
-        <x:v>1412</x:v>
+        <x:v>1363</x:v>
       </x:c>
       <x:c r="B812" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="C812" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="D812" s="0" t="s">
-        <x:v>1417</x:v>
+        <x:v>1414</x:v>
       </x:c>
       <x:c r="E812" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F812" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G812" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="H812" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I812" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J812" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="813" spans="1:10">
       <x:c r="A813" s="0" t="s">
-        <x:v>1412</x:v>
+        <x:v>1415</x:v>
       </x:c>
       <x:c r="B813" s="0" t="s">
-        <x:v>764</x:v>
+        <x:v>716</x:v>
       </x:c>
       <x:c r="C813" s="0" t="s">
-        <x:v>1288</x:v>
+        <x:v>1359</x:v>
       </x:c>
       <x:c r="D813" s="0" t="s">
-        <x:v>1418</x:v>
+        <x:v>1097</x:v>
       </x:c>
       <x:c r="E813" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F813" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G813" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="H813" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I813" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J813" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="814" spans="1:10">
       <x:c r="A814" s="0" t="s">
-        <x:v>1412</x:v>
+        <x:v>1415</x:v>
       </x:c>
       <x:c r="B814" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>929</x:v>
       </x:c>
       <x:c r="C814" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>930</x:v>
       </x:c>
       <x:c r="D814" s="0" t="s">
-        <x:v>1419</x:v>
+        <x:v>1416</x:v>
       </x:c>
       <x:c r="E814" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F814" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G814" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="H814" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I814" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J814" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="815" spans="1:10">
       <x:c r="A815" s="0" t="s">
-        <x:v>1412</x:v>
+        <x:v>1415</x:v>
       </x:c>
       <x:c r="B815" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>1093</x:v>
       </x:c>
       <x:c r="C815" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>1094</x:v>
       </x:c>
       <x:c r="D815" s="0" t="s">
-        <x:v>1420</x:v>
+        <x:v>1417</x:v>
       </x:c>
       <x:c r="E815" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F815" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G815" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="H815" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I815" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J815" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="816" spans="1:10">
       <x:c r="A816" s="0" t="s">
-        <x:v>1412</x:v>
+        <x:v>1415</x:v>
       </x:c>
       <x:c r="B816" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="C816" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="D816" s="0" t="s">
-        <x:v>1421</x:v>
+        <x:v>1418</x:v>
       </x:c>
       <x:c r="E816" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F816" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G816" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="H816" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I816" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J816" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="817" spans="1:10">
       <x:c r="A817" s="0" t="s">
-        <x:v>1412</x:v>
+        <x:v>1415</x:v>
       </x:c>
       <x:c r="B817" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>1275</x:v>
       </x:c>
       <x:c r="C817" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>1276</x:v>
       </x:c>
       <x:c r="D817" s="0" t="s">
-        <x:v>1422</x:v>
+        <x:v>1419</x:v>
       </x:c>
       <x:c r="E817" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F817" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G817" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="H817" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I817" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J817" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="818" spans="1:10">
       <x:c r="A818" s="0" t="s">
-        <x:v>1412</x:v>
+        <x:v>1420</x:v>
       </x:c>
       <x:c r="B818" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="C818" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>1299</x:v>
       </x:c>
       <x:c r="D818" s="0" t="s">
-        <x:v>1423</x:v>
+        <x:v>929</x:v>
       </x:c>
       <x:c r="E818" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F818" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G818" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="H818" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I818" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J818" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="819" spans="1:10">
       <x:c r="A819" s="0" t="s">
-        <x:v>1412</x:v>
+        <x:v>1421</x:v>
       </x:c>
       <x:c r="B819" s="0" t="s">
-        <x:v>567</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="C819" s="0" t="s">
-        <x:v>1424</x:v>
+        <x:v>1298</x:v>
       </x:c>
       <x:c r="D819" s="0" t="s">
-        <x:v>1425</x:v>
+        <x:v>897</x:v>
       </x:c>
       <x:c r="E819" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F819" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G819" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="H819" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I819" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J819" s="0" t="s">
         <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="820" spans="1:10">
       <x:c r="A820" s="0" t="s">
-        <x:v>1426</x:v>
+        <x:v>1421</x:v>
       </x:c>
       <x:c r="B820" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="C820" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="D820" s="0" t="s">
-        <x:v>1427</x:v>
+        <x:v>1422</x:v>
       </x:c>
       <x:c r="E820" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F820" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G820" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="H820" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I820" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J820" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="821" spans="1:10">
       <x:c r="A821" s="0" t="s">
-        <x:v>1426</x:v>
+        <x:v>1421</x:v>
       </x:c>
       <x:c r="B821" s="0" t="s">
-        <x:v>1415</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="C821" s="0" t="s">
-        <x:v>1428</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="D821" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>1423</x:v>
       </x:c>
       <x:c r="E821" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F821" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G821" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="H821" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I821" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J821" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="822" spans="1:10">
       <x:c r="A822" s="0" t="s">
-        <x:v>1426</x:v>
+        <x:v>1421</x:v>
       </x:c>
       <x:c r="B822" s="0" t="s">
-        <x:v>1335</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="C822" s="0" t="s">
-        <x:v>1336</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="D822" s="0" t="s">
-        <x:v>1429</x:v>
+        <x:v>1424</x:v>
       </x:c>
       <x:c r="E822" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F822" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G822" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="H822" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I822" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J822" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="823" spans="1:10">
       <x:c r="A823" s="0" t="s">
+        <x:v>1421</x:v>
+      </x:c>
+      <x:c r="B823" s="0" t="s">
+        <x:v>764</x:v>
+      </x:c>
+      <x:c r="C823" s="0" t="s">
+        <x:v>1332</x:v>
+      </x:c>
+      <x:c r="D823" s="0" t="s">
+        <x:v>1425</x:v>
+      </x:c>
+      <x:c r="E823" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F823" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="G823" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H823" s="0" t="s">
         <x:v>1426</x:v>
       </x:c>
-      <x:c r="B823" s="0" t="s">
-[...19 lines deleted...]
-      </x:c>
       <x:c r="I823" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J823" s="0" t="s">
-        <x:v>331</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="824" spans="1:10">
       <x:c r="A824" s="0" t="s">
-        <x:v>1426</x:v>
+        <x:v>1421</x:v>
       </x:c>
       <x:c r="B824" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>764</x:v>
       </x:c>
       <x:c r="C824" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>1332</x:v>
       </x:c>
       <x:c r="D824" s="0" t="s">
-        <x:v>1431</x:v>
+        <x:v>1425</x:v>
       </x:c>
       <x:c r="E824" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F824" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G824" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="H824" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I824" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J824" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="825" spans="1:10">
       <x:c r="A825" s="0" t="s">
-        <x:v>1426</x:v>
+        <x:v>1427</x:v>
       </x:c>
       <x:c r="B825" s="0" t="s">
-        <x:v>1432</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="C825" s="0" t="s">
-        <x:v>1433</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="D825" s="0" t="s">
-        <x:v>1434</x:v>
+        <x:v>1428</x:v>
       </x:c>
       <x:c r="E825" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F825" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G825" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="H825" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I825" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J825" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="826" spans="1:10">
       <x:c r="A826" s="0" t="s">
-        <x:v>1426</x:v>
+        <x:v>1427</x:v>
       </x:c>
       <x:c r="B826" s="0" t="s">
-        <x:v>324</x:v>
+        <x:v>1279</x:v>
       </x:c>
       <x:c r="C826" s="0" t="s">
-        <x:v>325</x:v>
+        <x:v>1280</x:v>
       </x:c>
       <x:c r="D826" s="0" t="s">
-        <x:v>1435</x:v>
+        <x:v>1429</x:v>
       </x:c>
       <x:c r="E826" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F826" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G826" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="H826" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I826" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J826" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="827" spans="1:10">
       <x:c r="A827" s="0" t="s">
-        <x:v>1426</x:v>
+        <x:v>1430</x:v>
       </x:c>
       <x:c r="B827" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>788</x:v>
       </x:c>
       <x:c r="C827" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>789</x:v>
       </x:c>
       <x:c r="D827" s="0" t="s">
-        <x:v>1436</x:v>
+        <x:v>1431</x:v>
       </x:c>
       <x:c r="E827" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F827" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G827" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="H827" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I827" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J827" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>791</x:v>
       </x:c>
     </x:row>
     <x:row r="828" spans="1:10">
       <x:c r="A828" s="0" t="s">
-        <x:v>1426</x:v>
+        <x:v>1432</x:v>
       </x:c>
       <x:c r="B828" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>1433</x:v>
       </x:c>
       <x:c r="C828" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>1434</x:v>
       </x:c>
       <x:c r="D828" s="0" t="s">
-        <x:v>1437</x:v>
+        <x:v>1435</x:v>
       </x:c>
       <x:c r="E828" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F828" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G828" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="H828" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I828" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J828" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="829" spans="1:10">
       <x:c r="A829" s="0" t="s">
-        <x:v>1426</x:v>
+        <x:v>1432</x:v>
       </x:c>
       <x:c r="B829" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="C829" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="D829" s="0" t="s">
-        <x:v>1438</x:v>
+        <x:v>1436</x:v>
       </x:c>
       <x:c r="E829" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F829" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G829" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="H829" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I829" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J829" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="830" spans="1:10">
       <x:c r="A830" s="0" t="s">
-        <x:v>1426</x:v>
+        <x:v>1432</x:v>
       </x:c>
       <x:c r="B830" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="C830" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="D830" s="0" t="s">
-        <x:v>1439</x:v>
+        <x:v>1437</x:v>
       </x:c>
       <x:c r="E830" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F830" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G830" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="H830" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I830" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J830" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="831" spans="1:10">
       <x:c r="A831" s="0" t="s">
-        <x:v>1426</x:v>
+        <x:v>1432</x:v>
       </x:c>
       <x:c r="B831" s="0" t="s">
-        <x:v>1308</x:v>
+        <x:v>1036</x:v>
       </x:c>
       <x:c r="C831" s="0" t="s">
-        <x:v>1309</x:v>
+        <x:v>1438</x:v>
       </x:c>
       <x:c r="D831" s="0" t="s">
-        <x:v>1440</x:v>
+        <x:v>1439</x:v>
       </x:c>
       <x:c r="E831" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F831" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G831" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="H831" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I831" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J831" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="832" spans="1:10">
       <x:c r="A832" s="0" t="s">
-        <x:v>1426</x:v>
+        <x:v>1440</x:v>
       </x:c>
       <x:c r="B832" s="0" t="s">
-        <x:v>1255</x:v>
+        <x:v>1441</x:v>
       </x:c>
       <x:c r="C832" s="0" t="s">
-        <x:v>1312</x:v>
+        <x:v>1442</x:v>
       </x:c>
       <x:c r="D832" s="0" t="s">
-        <x:v>1441</x:v>
+        <x:v>1443</x:v>
       </x:c>
       <x:c r="E832" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F832" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G832" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="H832" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I832" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J832" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="833" spans="1:10">
       <x:c r="A833" s="0" t="s">
-        <x:v>1426</x:v>
+        <x:v>1444</x:v>
       </x:c>
       <x:c r="B833" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="C833" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>1368</x:v>
       </x:c>
       <x:c r="D833" s="0" t="s">
-        <x:v>1442</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="E833" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F833" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G833" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="H833" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I833" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J833" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="834" spans="1:10">
       <x:c r="A834" s="0" t="s">
-        <x:v>1443</x:v>
+        <x:v>1444</x:v>
       </x:c>
       <x:c r="B834" s="0" t="s">
-        <x:v>1051</x:v>
+        <x:v>1267</x:v>
       </x:c>
       <x:c r="C834" s="0" t="s">
-        <x:v>1252</x:v>
+        <x:v>1268</x:v>
       </x:c>
       <x:c r="D834" s="0" t="s">
-        <x:v>1085</x:v>
+        <x:v>1445</x:v>
       </x:c>
       <x:c r="E834" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F834" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G834" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="H834" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I834" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J834" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="835" spans="1:10">
       <x:c r="A835" s="0" t="s">
-        <x:v>1443</x:v>
+        <x:v>1446</x:v>
       </x:c>
       <x:c r="B835" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>1289</x:v>
       </x:c>
       <x:c r="C835" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>1290</x:v>
       </x:c>
       <x:c r="D835" s="0" t="s">
-        <x:v>1444</x:v>
+        <x:v>1447</x:v>
       </x:c>
       <x:c r="E835" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F835" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G835" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="H835" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I835" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J835" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="836" spans="1:10">
       <x:c r="A836" s="0" t="s">
-        <x:v>1443</x:v>
+        <x:v>1446</x:v>
       </x:c>
       <x:c r="B836" s="0" t="s">
-        <x:v>1259</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="C836" s="0" t="s">
-        <x:v>1260</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="D836" s="0" t="s">
-        <x:v>1445</x:v>
+        <x:v>1448</x:v>
       </x:c>
       <x:c r="E836" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F836" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G836" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="H836" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I836" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J836" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="837" spans="1:10">
       <x:c r="A837" s="0" t="s">
-        <x:v>1443</x:v>
+        <x:v>1446</x:v>
       </x:c>
       <x:c r="B837" s="0" t="s">
-        <x:v>846</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="C837" s="0" t="s">
-        <x:v>847</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="D837" s="0" t="s">
-        <x:v>1446</x:v>
+        <x:v>1449</x:v>
       </x:c>
       <x:c r="E837" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F837" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G837" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="H837" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I837" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J837" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="838" spans="1:10">
       <x:c r="A838" s="0" t="s">
-        <x:v>1443</x:v>
+        <x:v>1446</x:v>
       </x:c>
       <x:c r="B838" s="0" t="s">
-        <x:v>595</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="C838" s="0" t="s">
-        <x:v>1250</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="D838" s="0" t="s">
-        <x:v>1447</x:v>
+        <x:v>1450</x:v>
       </x:c>
       <x:c r="E838" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F838" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G838" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="H838" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I838" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J838" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="839" spans="1:10">
       <x:c r="A839" s="0" t="s">
-        <x:v>1443</x:v>
+        <x:v>1451</x:v>
       </x:c>
       <x:c r="B839" s="0" t="s">
-        <x:v>647</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C839" s="0" t="s">
-        <x:v>1266</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D839" s="0" t="s">
-        <x:v>1448</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="E839" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F839" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G839" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="H839" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I839" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J839" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="840" spans="1:10">
       <x:c r="A840" s="0" t="s">
-        <x:v>1443</x:v>
+        <x:v>1451</x:v>
       </x:c>
       <x:c r="B840" s="0" t="s">
-        <x:v>1269</x:v>
+        <x:v>1249</x:v>
       </x:c>
       <x:c r="C840" s="0" t="s">
-        <x:v>1270</x:v>
+        <x:v>1250</x:v>
       </x:c>
       <x:c r="D840" s="0" t="s">
-        <x:v>1449</x:v>
+        <x:v>1452</x:v>
       </x:c>
       <x:c r="E840" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F840" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G840" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="H840" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I840" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J840" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="841" spans="1:10">
       <x:c r="A841" s="0" t="s">
-        <x:v>1443</x:v>
+        <x:v>1451</x:v>
       </x:c>
       <x:c r="B841" s="0" t="s">
-        <x:v>1238</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="C841" s="0" t="s">
-        <x:v>1347</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="D841" s="0" t="s">
-        <x:v>1450</x:v>
+        <x:v>1453</x:v>
       </x:c>
       <x:c r="E841" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F841" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G841" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="H841" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I841" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J841" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="842" spans="1:10">
       <x:c r="A842" s="0" t="s">
-        <x:v>1443</x:v>
+        <x:v>1451</x:v>
       </x:c>
       <x:c r="B842" s="0" t="s">
-        <x:v>1174</x:v>
+        <x:v>1454</x:v>
       </x:c>
       <x:c r="C842" s="0" t="s">
-        <x:v>1275</x:v>
+        <x:v>1455</x:v>
       </x:c>
       <x:c r="D842" s="0" t="s">
-        <x:v>1451</x:v>
+        <x:v>1456</x:v>
       </x:c>
       <x:c r="E842" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F842" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G842" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="H842" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I842" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J842" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="843" spans="1:10">
       <x:c r="A843" s="0" t="s">
-        <x:v>1443</x:v>
+        <x:v>1451</x:v>
       </x:c>
       <x:c r="B843" s="0" t="s">
-        <x:v>1174</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="C843" s="0" t="s">
-        <x:v>1275</x:v>
+        <x:v>1038</x:v>
       </x:c>
       <x:c r="D843" s="0" t="s">
-        <x:v>1451</x:v>
+        <x:v>1457</x:v>
       </x:c>
       <x:c r="E843" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F843" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G843" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="H843" s="0" t="s">
-        <x:v>1452</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I843" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J843" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="844" spans="1:10">
       <x:c r="A844" s="0" t="s">
-        <x:v>1443</x:v>
+        <x:v>1451</x:v>
       </x:c>
       <x:c r="B844" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C844" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="D844" s="0" t="s">
-        <x:v>1453</x:v>
+        <x:v>1458</x:v>
       </x:c>
       <x:c r="E844" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F844" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G844" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="H844" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I844" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J844" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="845" spans="1:10">
       <x:c r="A845" s="0" t="s">
-        <x:v>1443</x:v>
+        <x:v>1451</x:v>
       </x:c>
       <x:c r="B845" s="0" t="s">
-        <x:v>1294</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="C845" s="0" t="s">
-        <x:v>1295</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="D845" s="0" t="s">
-        <x:v>1454</x:v>
+        <x:v>1459</x:v>
       </x:c>
       <x:c r="E845" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F845" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G845" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="H845" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I845" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J845" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="846" spans="1:10">
       <x:c r="A846" s="0" t="s">
-        <x:v>1443</x:v>
+        <x:v>1451</x:v>
       </x:c>
       <x:c r="B846" s="0" t="s">
-        <x:v>1409</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="C846" s="0" t="s">
-        <x:v>1410</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="D846" s="0" t="s">
-        <x:v>1455</x:v>
+        <x:v>1460</x:v>
       </x:c>
       <x:c r="E846" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F846" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G846" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="H846" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I846" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J846" s="0" t="s">
-        <x:v>331</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="847" spans="1:10">
       <x:c r="A847" s="0" t="s">
-        <x:v>1443</x:v>
+        <x:v>1451</x:v>
       </x:c>
       <x:c r="B847" s="0" t="s">
-        <x:v>1036</x:v>
+        <x:v>1055</x:v>
       </x:c>
       <x:c r="C847" s="0" t="s">
-        <x:v>1402</x:v>
+        <x:v>1293</x:v>
       </x:c>
       <x:c r="D847" s="0" t="s">
-        <x:v>1456</x:v>
+        <x:v>1461</x:v>
       </x:c>
       <x:c r="E847" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F847" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G847" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="H847" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I847" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J847" s="0" t="s">
         <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="848" spans="1:10">
       <x:c r="A848" s="0" t="s">
-        <x:v>1443</x:v>
+        <x:v>1451</x:v>
       </x:c>
       <x:c r="B848" s="0" t="s">
-        <x:v>1305</x:v>
+        <x:v>1282</x:v>
       </x:c>
       <x:c r="C848" s="0" t="s">
-        <x:v>1306</x:v>
+        <x:v>1283</x:v>
       </x:c>
       <x:c r="D848" s="0" t="s">
-        <x:v>1457</x:v>
+        <x:v>1462</x:v>
       </x:c>
       <x:c r="E848" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F848" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G848" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="H848" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I848" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J848" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="849" spans="1:10">
       <x:c r="A849" s="0" t="s">
-        <x:v>1443</x:v>
+        <x:v>1451</x:v>
       </x:c>
       <x:c r="B849" s="0" t="s">
-        <x:v>1251</x:v>
+        <x:v>1275</x:v>
       </x:c>
       <x:c r="C849" s="0" t="s">
-        <x:v>1334</x:v>
+        <x:v>1276</x:v>
       </x:c>
       <x:c r="D849" s="0" t="s">
-        <x:v>1458</x:v>
+        <x:v>1463</x:v>
       </x:c>
       <x:c r="E849" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F849" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G849" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="H849" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I849" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J849" s="0" t="s">
-        <x:v>791</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="850" spans="1:10">
       <x:c r="A850" s="0" t="s">
-        <x:v>1443</x:v>
+        <x:v>1451</x:v>
       </x:c>
       <x:c r="B850" s="0" t="s">
-        <x:v>1459</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="C850" s="0" t="s">
-        <x:v>1460</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="D850" s="0" t="s">
-        <x:v>1461</x:v>
+        <x:v>1464</x:v>
       </x:c>
       <x:c r="E850" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F850" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G850" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="H850" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I850" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J850" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="851" spans="1:10">
       <x:c r="A851" s="0" t="s">
-        <x:v>1443</x:v>
+        <x:v>1465</x:v>
       </x:c>
       <x:c r="B851" s="0" t="s">
-        <x:v>1462</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="C851" s="0" t="s">
-        <x:v>1463</x:v>
+        <x:v>1256</x:v>
       </x:c>
       <x:c r="D851" s="0" t="s">
-        <x:v>1464</x:v>
+        <x:v>1466</x:v>
       </x:c>
       <x:c r="E851" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F851" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G851" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="H851" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I851" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J851" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="852" spans="1:10">
       <x:c r="A852" s="0" t="s">
-        <x:v>1443</x:v>
+        <x:v>1465</x:v>
       </x:c>
       <x:c r="B852" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="C852" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="D852" s="0" t="s">
-        <x:v>1465</x:v>
+        <x:v>1467</x:v>
       </x:c>
       <x:c r="E852" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F852" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G852" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="H852" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I852" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J852" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="853" spans="1:10">
       <x:c r="A853" s="0" t="s">
-        <x:v>1443</x:v>
+        <x:v>1465</x:v>
       </x:c>
       <x:c r="B853" s="0" t="s">
-        <x:v>1331</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="C853" s="0" t="s">
-        <x:v>1466</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="D853" s="0" t="s">
-        <x:v>1467</x:v>
+        <x:v>1468</x:v>
       </x:c>
       <x:c r="E853" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F853" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G853" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="H853" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I853" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J853" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="854" spans="1:10">
       <x:c r="A854" s="0" t="s">
-        <x:v>1443</x:v>
+        <x:v>1465</x:v>
       </x:c>
       <x:c r="B854" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>1279</x:v>
       </x:c>
       <x:c r="C854" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>1280</x:v>
       </x:c>
       <x:c r="D854" s="0" t="s">
-        <x:v>1468</x:v>
+        <x:v>1469</x:v>
       </x:c>
       <x:c r="E854" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F854" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G854" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="H854" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I854" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J854" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="855" spans="1:10">
       <x:c r="A855" s="0" t="s">
-        <x:v>1469</x:v>
+        <x:v>1470</x:v>
       </x:c>
       <x:c r="B855" s="0" t="s">
-        <x:v>716</x:v>
+        <x:v>1471</x:v>
       </x:c>
       <x:c r="C855" s="0" t="s">
-        <x:v>1323</x:v>
+        <x:v>1472</x:v>
       </x:c>
       <x:c r="D855" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="E855" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F855" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G855" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="H855" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I855" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J855" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="856" spans="1:10">
       <x:c r="A856" s="0" t="s">
-        <x:v>1469</x:v>
+        <x:v>1470</x:v>
       </x:c>
       <x:c r="B856" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="C856" s="0" t="s">
-        <x:v>1339</x:v>
+        <x:v>1298</x:v>
       </x:c>
       <x:c r="D856" s="0" t="s">
-        <x:v>1470</x:v>
+        <x:v>1473</x:v>
       </x:c>
       <x:c r="E856" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F856" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G856" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="H856" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I856" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J856" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="857" spans="1:10">
       <x:c r="A857" s="0" t="s">
-        <x:v>1469</x:v>
+        <x:v>1470</x:v>
       </x:c>
       <x:c r="B857" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="C857" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="D857" s="0" t="s">
-        <x:v>1471</x:v>
+        <x:v>1474</x:v>
       </x:c>
       <x:c r="E857" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F857" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G857" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="H857" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I857" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J857" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="858" spans="1:10">
       <x:c r="A858" s="0" t="s">
-        <x:v>1469</x:v>
+        <x:v>1470</x:v>
       </x:c>
       <x:c r="B858" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="C858" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="D858" s="0" t="s">
-        <x:v>1472</x:v>
+        <x:v>1475</x:v>
       </x:c>
       <x:c r="E858" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F858" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G858" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="H858" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I858" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J858" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="859" spans="1:10">
       <x:c r="A859" s="0" t="s">
-        <x:v>1469</x:v>
+        <x:v>1470</x:v>
       </x:c>
       <x:c r="B859" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>764</x:v>
       </x:c>
       <x:c r="C859" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>1332</x:v>
       </x:c>
       <x:c r="D859" s="0" t="s">
-        <x:v>1473</x:v>
+        <x:v>1476</x:v>
       </x:c>
       <x:c r="E859" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F859" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G859" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="H859" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I859" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J859" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="860" spans="1:10">
       <x:c r="A860" s="0" t="s">
-        <x:v>1474</x:v>
+        <x:v>1470</x:v>
       </x:c>
       <x:c r="B860" s="0" t="s">
-        <x:v>1263</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="C860" s="0" t="s">
-        <x:v>1264</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="D860" s="0" t="s">
-        <x:v>1475</x:v>
+        <x:v>1477</x:v>
       </x:c>
       <x:c r="E860" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F860" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G860" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="H860" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I860" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J860" s="0" t="s">
-        <x:v>331</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="861" spans="1:10">
       <x:c r="A861" s="0" t="s">
-        <x:v>1474</x:v>
+        <x:v>1470</x:v>
       </x:c>
       <x:c r="B861" s="0" t="s">
-        <x:v>324</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="C861" s="0" t="s">
-        <x:v>325</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="D861" s="0" t="s">
-        <x:v>1476</x:v>
+        <x:v>1478</x:v>
       </x:c>
       <x:c r="E861" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F861" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G861" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="H861" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I861" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J861" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="862" spans="1:10">
       <x:c r="A862" s="0" t="s">
-        <x:v>1474</x:v>
+        <x:v>1470</x:v>
       </x:c>
       <x:c r="B862" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="C862" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="D862" s="0" t="s">
-        <x:v>1477</x:v>
+        <x:v>1479</x:v>
       </x:c>
       <x:c r="E862" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F862" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G862" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="H862" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I862" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J862" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="863" spans="1:10">
       <x:c r="A863" s="0" t="s">
-        <x:v>1474</x:v>
+        <x:v>1470</x:v>
       </x:c>
       <x:c r="B863" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="C863" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="D863" s="0" t="s">
-        <x:v>1478</x:v>
+        <x:v>1480</x:v>
       </x:c>
       <x:c r="E863" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F863" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G863" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="H863" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I863" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J863" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="864" spans="1:10">
       <x:c r="A864" s="0" t="s">
-        <x:v>1474</x:v>
+        <x:v>1470</x:v>
       </x:c>
       <x:c r="B864" s="0" t="s">
-        <x:v>1255</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="C864" s="0" t="s">
-        <x:v>1312</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="D864" s="0" t="s">
-        <x:v>1479</x:v>
+        <x:v>1481</x:v>
       </x:c>
       <x:c r="E864" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F864" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G864" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="H864" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I864" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J864" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="865" spans="1:10">
       <x:c r="A865" s="0" t="s">
-        <x:v>1480</x:v>
+        <x:v>1470</x:v>
       </x:c>
       <x:c r="B865" s="0" t="s">
-        <x:v>846</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="C865" s="0" t="s">
-        <x:v>847</x:v>
+        <x:v>1482</x:v>
       </x:c>
       <x:c r="D865" s="0" t="s">
-        <x:v>1481</x:v>
+        <x:v>1483</x:v>
       </x:c>
       <x:c r="E865" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F865" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G865" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="H865" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I865" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J865" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="866" spans="1:10">
       <x:c r="A866" s="0" t="s">
-        <x:v>1480</x:v>
+        <x:v>1484</x:v>
       </x:c>
       <x:c r="B866" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C866" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D866" s="0" t="s">
-        <x:v>1482</x:v>
+        <x:v>1485</x:v>
       </x:c>
       <x:c r="E866" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F866" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G866" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="H866" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I866" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J866" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="867" spans="1:10">
       <x:c r="A867" s="0" t="s">
-        <x:v>1480</x:v>
+        <x:v>1484</x:v>
       </x:c>
       <x:c r="B867" s="0" t="s">
-        <x:v>1483</x:v>
+        <x:v>1473</x:v>
       </x:c>
       <x:c r="C867" s="0" t="s">
-        <x:v>1484</x:v>
+        <x:v>1486</x:v>
       </x:c>
       <x:c r="D867" s="0" t="s">
-        <x:v>1485</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="E867" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F867" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G867" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="H867" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I867" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J867" s="0" t="s">
-        <x:v>754</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="868" spans="1:10">
       <x:c r="A868" s="0" t="s">
-        <x:v>1480</x:v>
+        <x:v>1484</x:v>
       </x:c>
       <x:c r="B868" s="0" t="s">
-        <x:v>1305</x:v>
+        <x:v>1371</x:v>
       </x:c>
       <x:c r="C868" s="0" t="s">
-        <x:v>1306</x:v>
+        <x:v>1372</x:v>
       </x:c>
       <x:c r="D868" s="0" t="s">
-        <x:v>1486</x:v>
+        <x:v>1487</x:v>
       </x:c>
       <x:c r="E868" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F868" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G868" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="H868" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I868" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J868" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="869" spans="1:10">
       <x:c r="A869" s="0" t="s">
-        <x:v>1480</x:v>
+        <x:v>1484</x:v>
       </x:c>
       <x:c r="B869" s="0" t="s">
-        <x:v>1251</x:v>
+        <x:v>1249</x:v>
       </x:c>
       <x:c r="C869" s="0" t="s">
-        <x:v>1334</x:v>
+        <x:v>1250</x:v>
       </x:c>
       <x:c r="D869" s="0" t="s">
-        <x:v>1487</x:v>
+        <x:v>1488</x:v>
       </x:c>
       <x:c r="E869" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F869" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G869" s="0" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="H869" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I869" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J869" s="0" t="s">
+        <x:v>331</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="870" spans="1:10">
+      <x:c r="A870" s="0" t="s">
+        <x:v>1484</x:v>
+      </x:c>
+      <x:c r="B870" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="C870" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="D870" s="0" t="s">
+        <x:v>1489</x:v>
+      </x:c>
+      <x:c r="E870" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F870" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="G870" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="H870" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I870" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J870" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="871" spans="1:10">
+      <x:c r="A871" s="0" t="s">
+        <x:v>1484</x:v>
+      </x:c>
+      <x:c r="B871" s="0" t="s">
+        <x:v>1454</x:v>
+      </x:c>
+      <x:c r="C871" s="0" t="s">
+        <x:v>1455</x:v>
+      </x:c>
+      <x:c r="D871" s="0" t="s">
+        <x:v>1490</x:v>
+      </x:c>
+      <x:c r="E871" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F871" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="G871" s="0" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="H871" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I871" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J871" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="872" spans="1:10">
+      <x:c r="A872" s="0" t="s">
+        <x:v>1484</x:v>
+      </x:c>
+      <x:c r="B872" s="0" t="s">
+        <x:v>324</x:v>
+      </x:c>
+      <x:c r="C872" s="0" t="s">
+        <x:v>325</x:v>
+      </x:c>
+      <x:c r="D872" s="0" t="s">
+        <x:v>1491</x:v>
+      </x:c>
+      <x:c r="E872" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F872" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="G872" s="0" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="H872" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I872" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J872" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="873" spans="1:10">
+      <x:c r="A873" s="0" t="s">
+        <x:v>1484</x:v>
+      </x:c>
+      <x:c r="B873" s="0" t="s">
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="C873" s="0" t="s">
+        <x:v>253</x:v>
+      </x:c>
+      <x:c r="D873" s="0" t="s">
+        <x:v>1492</x:v>
+      </x:c>
+      <x:c r="E873" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F873" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="G873" s="0" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="H873" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I873" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J873" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="874" spans="1:10">
+      <x:c r="A874" s="0" t="s">
+        <x:v>1484</x:v>
+      </x:c>
+      <x:c r="B874" s="0" t="s">
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="C874" s="0" t="s">
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="D874" s="0" t="s">
+        <x:v>1493</x:v>
+      </x:c>
+      <x:c r="E874" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F874" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="G874" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="H874" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I874" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J874" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="875" spans="1:10">
+      <x:c r="A875" s="0" t="s">
+        <x:v>1484</x:v>
+      </x:c>
+      <x:c r="B875" s="0" t="s">
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="C875" s="0" t="s">
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="D875" s="0" t="s">
+        <x:v>1494</x:v>
+      </x:c>
+      <x:c r="E875" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F875" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="G875" s="0" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="H875" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I875" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J875" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="876" spans="1:10">
+      <x:c r="A876" s="0" t="s">
+        <x:v>1484</x:v>
+      </x:c>
+      <x:c r="B876" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="C876" s="0" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="D876" s="0" t="s">
+        <x:v>1495</x:v>
+      </x:c>
+      <x:c r="E876" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F876" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="G876" s="0" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="H876" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I876" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J876" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="877" spans="1:10">
+      <x:c r="A877" s="0" t="s">
+        <x:v>1484</x:v>
+      </x:c>
+      <x:c r="B877" s="0" t="s">
+        <x:v>1282</x:v>
+      </x:c>
+      <x:c r="C877" s="0" t="s">
+        <x:v>1283</x:v>
+      </x:c>
+      <x:c r="D877" s="0" t="s">
+        <x:v>1496</x:v>
+      </x:c>
+      <x:c r="E877" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F877" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="G877" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
-      <x:c r="H869" s="0" t="s">
-[...5 lines deleted...]
-      <x:c r="J869" s="0" t="s">
+      <x:c r="H877" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I877" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J877" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="878" spans="1:10">
+      <x:c r="A878" s="0" t="s">
+        <x:v>1484</x:v>
+      </x:c>
+      <x:c r="B878" s="0" t="s">
+        <x:v>1304</x:v>
+      </x:c>
+      <x:c r="C878" s="0" t="s">
+        <x:v>1350</x:v>
+      </x:c>
+      <x:c r="D878" s="0" t="s">
+        <x:v>1497</x:v>
+      </x:c>
+      <x:c r="E878" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F878" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="G878" s="0" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="H878" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I878" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J878" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="879" spans="1:10">
+      <x:c r="A879" s="0" t="s">
+        <x:v>1484</x:v>
+      </x:c>
+      <x:c r="B879" s="0" t="s">
+        <x:v>256</x:v>
+      </x:c>
+      <x:c r="C879" s="0" t="s">
+        <x:v>257</x:v>
+      </x:c>
+      <x:c r="D879" s="0" t="s">
+        <x:v>1498</x:v>
+      </x:c>
+      <x:c r="E879" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F879" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="G879" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="H879" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I879" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J879" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="880" spans="1:10">
+      <x:c r="A880" s="0" t="s">
+        <x:v>1499</x:v>
+      </x:c>
+      <x:c r="B880" s="0" t="s">
+        <x:v>1051</x:v>
+      </x:c>
+      <x:c r="C880" s="0" t="s">
+        <x:v>1301</x:v>
+      </x:c>
+      <x:c r="D880" s="0" t="s">
+        <x:v>1085</x:v>
+      </x:c>
+      <x:c r="E880" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F880" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="G880" s="0" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="H880" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I880" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J880" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="881" spans="1:10">
+      <x:c r="A881" s="0" t="s">
+        <x:v>1499</x:v>
+      </x:c>
+      <x:c r="B881" s="0" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="C881" s="0" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="D881" s="0" t="s">
+        <x:v>1500</x:v>
+      </x:c>
+      <x:c r="E881" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F881" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="G881" s="0" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="H881" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I881" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J881" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="882" spans="1:10">
+      <x:c r="A882" s="0" t="s">
+        <x:v>1499</x:v>
+      </x:c>
+      <x:c r="B882" s="0" t="s">
+        <x:v>1308</x:v>
+      </x:c>
+      <x:c r="C882" s="0" t="s">
+        <x:v>1309</x:v>
+      </x:c>
+      <x:c r="D882" s="0" t="s">
+        <x:v>1501</x:v>
+      </x:c>
+      <x:c r="E882" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F882" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="G882" s="0" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="H882" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I882" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J882" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="883" spans="1:10">
+      <x:c r="A883" s="0" t="s">
+        <x:v>1499</x:v>
+      </x:c>
+      <x:c r="B883" s="0" t="s">
+        <x:v>846</x:v>
+      </x:c>
+      <x:c r="C883" s="0" t="s">
+        <x:v>847</x:v>
+      </x:c>
+      <x:c r="D883" s="0" t="s">
+        <x:v>1502</x:v>
+      </x:c>
+      <x:c r="E883" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F883" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="G883" s="0" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="H883" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I883" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J883" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="884" spans="1:10">
+      <x:c r="A884" s="0" t="s">
+        <x:v>1499</x:v>
+      </x:c>
+      <x:c r="B884" s="0" t="s">
+        <x:v>595</x:v>
+      </x:c>
+      <x:c r="C884" s="0" t="s">
+        <x:v>1299</x:v>
+      </x:c>
+      <x:c r="D884" s="0" t="s">
+        <x:v>1503</x:v>
+      </x:c>
+      <x:c r="E884" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F884" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="G884" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="H884" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I884" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J884" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="885" spans="1:10">
+      <x:c r="A885" s="0" t="s">
+        <x:v>1499</x:v>
+      </x:c>
+      <x:c r="B885" s="0" t="s">
+        <x:v>647</x:v>
+      </x:c>
+      <x:c r="C885" s="0" t="s">
+        <x:v>1256</x:v>
+      </x:c>
+      <x:c r="D885" s="0" t="s">
+        <x:v>1504</x:v>
+      </x:c>
+      <x:c r="E885" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F885" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="G885" s="0" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="H885" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I885" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J885" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="886" spans="1:10">
+      <x:c r="A886" s="0" t="s">
+        <x:v>1499</x:v>
+      </x:c>
+      <x:c r="B886" s="0" t="s">
+        <x:v>1315</x:v>
+      </x:c>
+      <x:c r="C886" s="0" t="s">
+        <x:v>1316</x:v>
+      </x:c>
+      <x:c r="D886" s="0" t="s">
+        <x:v>1505</x:v>
+      </x:c>
+      <x:c r="E886" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F886" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="G886" s="0" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="H886" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I886" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J886" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="887" spans="1:10">
+      <x:c r="A887" s="0" t="s">
+        <x:v>1499</x:v>
+      </x:c>
+      <x:c r="B887" s="0" t="s">
+        <x:v>1238</x:v>
+      </x:c>
+      <x:c r="C887" s="0" t="s">
+        <x:v>1383</x:v>
+      </x:c>
+      <x:c r="D887" s="0" t="s">
+        <x:v>1506</x:v>
+      </x:c>
+      <x:c r="E887" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F887" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="G887" s="0" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="H887" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I887" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J887" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="888" spans="1:10">
+      <x:c r="A888" s="0" t="s">
+        <x:v>1499</x:v>
+      </x:c>
+      <x:c r="B888" s="0" t="s">
+        <x:v>1174</x:v>
+      </x:c>
+      <x:c r="C888" s="0" t="s">
+        <x:v>1319</x:v>
+      </x:c>
+      <x:c r="D888" s="0" t="s">
+        <x:v>1507</x:v>
+      </x:c>
+      <x:c r="E888" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F888" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="G888" s="0" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="H888" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I888" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J888" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="889" spans="1:10">
+      <x:c r="A889" s="0" t="s">
+        <x:v>1499</x:v>
+      </x:c>
+      <x:c r="B889" s="0" t="s">
+        <x:v>1174</x:v>
+      </x:c>
+      <x:c r="C889" s="0" t="s">
+        <x:v>1319</x:v>
+      </x:c>
+      <x:c r="D889" s="0" t="s">
+        <x:v>1507</x:v>
+      </x:c>
+      <x:c r="E889" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F889" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="G889" s="0" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="H889" s="0" t="s">
+        <x:v>1508</x:v>
+      </x:c>
+      <x:c r="I889" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J889" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="890" spans="1:10">
+      <x:c r="A890" s="0" t="s">
+        <x:v>1499</x:v>
+      </x:c>
+      <x:c r="B890" s="0" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="C890" s="0" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="D890" s="0" t="s">
+        <x:v>1509</x:v>
+      </x:c>
+      <x:c r="E890" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F890" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="G890" s="0" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="H890" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I890" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J890" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="891" spans="1:10">
+      <x:c r="A891" s="0" t="s">
+        <x:v>1499</x:v>
+      </x:c>
+      <x:c r="B891" s="0" t="s">
+        <x:v>1262</x:v>
+      </x:c>
+      <x:c r="C891" s="0" t="s">
+        <x:v>1263</x:v>
+      </x:c>
+      <x:c r="D891" s="0" t="s">
+        <x:v>1510</x:v>
+      </x:c>
+      <x:c r="E891" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F891" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="G891" s="0" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="H891" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I891" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J891" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="892" spans="1:10">
+      <x:c r="A892" s="0" t="s">
+        <x:v>1499</x:v>
+      </x:c>
+      <x:c r="B892" s="0" t="s">
+        <x:v>1267</x:v>
+      </x:c>
+      <x:c r="C892" s="0" t="s">
+        <x:v>1268</x:v>
+      </x:c>
+      <x:c r="D892" s="0" t="s">
+        <x:v>1511</x:v>
+      </x:c>
+      <x:c r="E892" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F892" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="G892" s="0" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="H892" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I892" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J892" s="0" t="s">
+        <x:v>331</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="893" spans="1:10">
+      <x:c r="A893" s="0" t="s">
+        <x:v>1499</x:v>
+      </x:c>
+      <x:c r="B893" s="0" t="s">
+        <x:v>1036</x:v>
+      </x:c>
+      <x:c r="C893" s="0" t="s">
+        <x:v>1438</x:v>
+      </x:c>
+      <x:c r="D893" s="0" t="s">
+        <x:v>1512</x:v>
+      </x:c>
+      <x:c r="E893" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F893" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="G893" s="0" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="H893" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I893" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J893" s="0" t="s">
+        <x:v>247</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="894" spans="1:10">
+      <x:c r="A894" s="0" t="s">
+        <x:v>1499</x:v>
+      </x:c>
+      <x:c r="B894" s="0" t="s">
+        <x:v>1279</x:v>
+      </x:c>
+      <x:c r="C894" s="0" t="s">
+        <x:v>1280</x:v>
+      </x:c>
+      <x:c r="D894" s="0" t="s">
+        <x:v>1513</x:v>
+      </x:c>
+      <x:c r="E894" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F894" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="G894" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="H894" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I894" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J894" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="895" spans="1:10">
+      <x:c r="A895" s="0" t="s">
+        <x:v>1499</x:v>
+      </x:c>
+      <x:c r="B895" s="0" t="s">
+        <x:v>1300</x:v>
+      </x:c>
+      <x:c r="C895" s="0" t="s">
+        <x:v>1370</x:v>
+      </x:c>
+      <x:c r="D895" s="0" t="s">
+        <x:v>1514</x:v>
+      </x:c>
+      <x:c r="E895" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F895" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="G895" s="0" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="H895" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I895" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J895" s="0" t="s">
+        <x:v>791</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="896" spans="1:10">
+      <x:c r="A896" s="0" t="s">
+        <x:v>1499</x:v>
+      </x:c>
+      <x:c r="B896" s="0" t="s">
+        <x:v>1515</x:v>
+      </x:c>
+      <x:c r="C896" s="0" t="s">
+        <x:v>1516</x:v>
+      </x:c>
+      <x:c r="D896" s="0" t="s">
+        <x:v>1517</x:v>
+      </x:c>
+      <x:c r="E896" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F896" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="G896" s="0" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="H896" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I896" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J896" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="897" spans="1:10">
+      <x:c r="A897" s="0" t="s">
+        <x:v>1499</x:v>
+      </x:c>
+      <x:c r="B897" s="0" t="s">
+        <x:v>1518</x:v>
+      </x:c>
+      <x:c r="C897" s="0" t="s">
+        <x:v>1519</x:v>
+      </x:c>
+      <x:c r="D897" s="0" t="s">
+        <x:v>1520</x:v>
+      </x:c>
+      <x:c r="E897" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F897" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="G897" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="H897" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I897" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J897" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="898" spans="1:10">
+      <x:c r="A898" s="0" t="s">
+        <x:v>1499</x:v>
+      </x:c>
+      <x:c r="B898" s="0" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="C898" s="0" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="D898" s="0" t="s">
+        <x:v>1521</x:v>
+      </x:c>
+      <x:c r="E898" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F898" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="G898" s="0" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="H898" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I898" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J898" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="899" spans="1:10">
+      <x:c r="A899" s="0" t="s">
+        <x:v>1499</x:v>
+      </x:c>
+      <x:c r="B899" s="0" t="s">
+        <x:v>1367</x:v>
+      </x:c>
+      <x:c r="C899" s="0" t="s">
+        <x:v>1522</x:v>
+      </x:c>
+      <x:c r="D899" s="0" t="s">
+        <x:v>1523</x:v>
+      </x:c>
+      <x:c r="E899" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F899" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="G899" s="0" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="H899" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I899" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J899" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="900" spans="1:10">
+      <x:c r="A900" s="0" t="s">
+        <x:v>1499</x:v>
+      </x:c>
+      <x:c r="B900" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="C900" s="0" t="s">
+        <x:v>284</x:v>
+      </x:c>
+      <x:c r="D900" s="0" t="s">
+        <x:v>1524</x:v>
+      </x:c>
+      <x:c r="E900" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F900" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="G900" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="H900" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I900" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J900" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="901" spans="1:10">
+      <x:c r="A901" s="0" t="s">
+        <x:v>1525</x:v>
+      </x:c>
+      <x:c r="B901" s="0" t="s">
+        <x:v>716</x:v>
+      </x:c>
+      <x:c r="C901" s="0" t="s">
+        <x:v>1359</x:v>
+      </x:c>
+      <x:c r="D901" s="0" t="s">
+        <x:v>395</x:v>
+      </x:c>
+      <x:c r="E901" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F901" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="G901" s="0" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="H901" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I901" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J901" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="902" spans="1:10">
+      <x:c r="A902" s="0" t="s">
+        <x:v>1525</x:v>
+      </x:c>
+      <x:c r="B902" s="0" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="C902" s="0" t="s">
+        <x:v>1375</x:v>
+      </x:c>
+      <x:c r="D902" s="0" t="s">
+        <x:v>1526</x:v>
+      </x:c>
+      <x:c r="E902" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F902" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="G902" s="0" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="H902" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I902" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J902" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="903" spans="1:10">
+      <x:c r="A903" s="0" t="s">
+        <x:v>1525</x:v>
+      </x:c>
+      <x:c r="B903" s="0" t="s">
+        <x:v>271</x:v>
+      </x:c>
+      <x:c r="C903" s="0" t="s">
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="D903" s="0" t="s">
+        <x:v>1527</x:v>
+      </x:c>
+      <x:c r="E903" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F903" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="G903" s="0" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="H903" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I903" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J903" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="904" spans="1:10">
+      <x:c r="A904" s="0" t="s">
+        <x:v>1525</x:v>
+      </x:c>
+      <x:c r="B904" s="0" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="C904" s="0" t="s">
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="D904" s="0" t="s">
+        <x:v>1528</x:v>
+      </x:c>
+      <x:c r="E904" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F904" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="G904" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="H904" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I904" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J904" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="905" spans="1:10">
+      <x:c r="A905" s="0" t="s">
+        <x:v>1525</x:v>
+      </x:c>
+      <x:c r="B905" s="0" t="s">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="C905" s="0" t="s">
+        <x:v>269</x:v>
+      </x:c>
+      <x:c r="D905" s="0" t="s">
+        <x:v>1529</x:v>
+      </x:c>
+      <x:c r="E905" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F905" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="G905" s="0" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="H905" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I905" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J905" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="906" spans="1:10">
+      <x:c r="A906" s="0" t="s">
+        <x:v>1530</x:v>
+      </x:c>
+      <x:c r="B906" s="0" t="s">
+        <x:v>1249</x:v>
+      </x:c>
+      <x:c r="C906" s="0" t="s">
+        <x:v>1250</x:v>
+      </x:c>
+      <x:c r="D906" s="0" t="s">
+        <x:v>1531</x:v>
+      </x:c>
+      <x:c r="E906" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F906" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="G906" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="H906" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I906" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J906" s="0" t="s">
+        <x:v>331</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="907" spans="1:10">
+      <x:c r="A907" s="0" t="s">
+        <x:v>1530</x:v>
+      </x:c>
+      <x:c r="B907" s="0" t="s">
+        <x:v>324</x:v>
+      </x:c>
+      <x:c r="C907" s="0" t="s">
+        <x:v>325</x:v>
+      </x:c>
+      <x:c r="D907" s="0" t="s">
+        <x:v>1532</x:v>
+      </x:c>
+      <x:c r="E907" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F907" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="G907" s="0" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="H907" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I907" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J907" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="908" spans="1:10">
+      <x:c r="A908" s="0" t="s">
+        <x:v>1530</x:v>
+      </x:c>
+      <x:c r="B908" s="0" t="s">
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="C908" s="0" t="s">
+        <x:v>253</x:v>
+      </x:c>
+      <x:c r="D908" s="0" t="s">
+        <x:v>1533</x:v>
+      </x:c>
+      <x:c r="E908" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F908" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="G908" s="0" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="H908" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I908" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J908" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="909" spans="1:10">
+      <x:c r="A909" s="0" t="s">
+        <x:v>1530</x:v>
+      </x:c>
+      <x:c r="B909" s="0" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="C909" s="0" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="D909" s="0" t="s">
+        <x:v>1534</x:v>
+      </x:c>
+      <x:c r="E909" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F909" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="G909" s="0" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="H909" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I909" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J909" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="910" spans="1:10">
+      <x:c r="A910" s="0" t="s">
+        <x:v>1530</x:v>
+      </x:c>
+      <x:c r="B910" s="0" t="s">
+        <x:v>1304</x:v>
+      </x:c>
+      <x:c r="C910" s="0" t="s">
+        <x:v>1350</x:v>
+      </x:c>
+      <x:c r="D910" s="0" t="s">
+        <x:v>1535</x:v>
+      </x:c>
+      <x:c r="E910" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F910" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="G910" s="0" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="H910" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I910" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J910" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="911" spans="1:10">
+      <x:c r="A911" s="0" t="s">
+        <x:v>1536</x:v>
+      </x:c>
+      <x:c r="B911" s="0" t="s">
+        <x:v>846</x:v>
+      </x:c>
+      <x:c r="C911" s="0" t="s">
+        <x:v>847</x:v>
+      </x:c>
+      <x:c r="D911" s="0" t="s">
+        <x:v>1537</x:v>
+      </x:c>
+      <x:c r="E911" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F911" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="G911" s="0" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="H911" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I911" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J911" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="912" spans="1:10">
+      <x:c r="A912" s="0" t="s">
+        <x:v>1536</x:v>
+      </x:c>
+      <x:c r="B912" s="0" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="C912" s="0" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="D912" s="0" t="s">
+        <x:v>1538</x:v>
+      </x:c>
+      <x:c r="E912" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F912" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="G912" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="H912" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I912" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J912" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="913" spans="1:10">
+      <x:c r="A913" s="0" t="s">
+        <x:v>1536</x:v>
+      </x:c>
+      <x:c r="B913" s="0" t="s">
+        <x:v>1539</x:v>
+      </x:c>
+      <x:c r="C913" s="0" t="s">
+        <x:v>1540</x:v>
+      </x:c>
+      <x:c r="D913" s="0" t="s">
+        <x:v>1541</x:v>
+      </x:c>
+      <x:c r="E913" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F913" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="G913" s="0" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="H913" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I913" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J913" s="0" t="s">
+        <x:v>754</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="914" spans="1:10">
+      <x:c r="A914" s="0" t="s">
+        <x:v>1536</x:v>
+      </x:c>
+      <x:c r="B914" s="0" t="s">
+        <x:v>1279</x:v>
+      </x:c>
+      <x:c r="C914" s="0" t="s">
+        <x:v>1280</x:v>
+      </x:c>
+      <x:c r="D914" s="0" t="s">
+        <x:v>1542</x:v>
+      </x:c>
+      <x:c r="E914" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F914" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="G914" s="0" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="H914" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I914" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J914" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="915" spans="1:10">
+      <x:c r="A915" s="0" t="s">
+        <x:v>1536</x:v>
+      </x:c>
+      <x:c r="B915" s="0" t="s">
+        <x:v>1300</x:v>
+      </x:c>
+      <x:c r="C915" s="0" t="s">
+        <x:v>1370</x:v>
+      </x:c>
+      <x:c r="D915" s="0" t="s">
+        <x:v>1543</x:v>
+      </x:c>
+      <x:c r="E915" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F915" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="G915" s="0" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="H915" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I915" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J915" s="0" t="s">
         <x:v>791</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId5"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Results-2026 Greene County F...</vt:lpstr>
       <vt:lpstr>Results-2026 Greene County F...!Print_Area</vt:lpstr>
       <vt:lpstr>Results-2026 Greene County F...!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>