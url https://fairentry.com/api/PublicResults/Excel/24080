--- v0 (2026-08-01)
+++ v1 (2026-08-22)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8f7e88474aa4d44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4d276e6b3c85498babba8476d3fec094.psmdcp" Id="R9a9438f5d4fa4b21" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70449da65ff74a59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bd0e2d41e6a24fbaada0c023caba5fd4.psmdcp" Id="R4da374c9c635410f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Results-2026 Emmet County Fa..." sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Hierarchy Path</x:t>
   </x:si>
   <x:si>
     <x:t>Exhibitor Number</x:t>
   </x:si>
   <x:si>
@@ -26539,51 +26539,51 @@
       </x:c>
       <x:c r="J655" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="656" spans="1:10">
       <x:c r="A656" s="0" t="s">
         <x:v>1122</x:v>
       </x:c>
       <x:c r="B656" s="0" t="s">
         <x:v>988</x:v>
       </x:c>
       <x:c r="C656" s="0" t="s">
         <x:v>989</x:v>
       </x:c>
       <x:c r="D656" s="0" t="s">
         <x:v>1126</x:v>
       </x:c>
       <x:c r="E656" s="0" t="s">
         <x:v>1127</x:v>
       </x:c>
       <x:c r="F656" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G656" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="H656" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I656" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J656" s="0" t="s">
         <x:v>286</x:v>
       </x:c>
     </x:row>
     <x:row r="657" spans="1:10">
       <x:c r="A657" s="0" t="s">
         <x:v>1122</x:v>
       </x:c>
       <x:c r="B657" s="0" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="C657" s="0" t="s">
         <x:v>551</x:v>
       </x:c>
       <x:c r="D657" s="0" t="s">
         <x:v>1128</x:v>
       </x:c>
       <x:c r="E657" s="0" t="s">