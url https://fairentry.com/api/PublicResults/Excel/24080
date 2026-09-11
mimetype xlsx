--- v1 (2026-08-22)
+++ v2 (2026-09-11)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70449da65ff74a59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bd0e2d41e6a24fbaada0c023caba5fd4.psmdcp" Id="R4da374c9c635410f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1d5a5da11104557" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a189664a614a4140a056d9c860e5059d.psmdcp" Id="Rc306f0f896d14e00" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Results-2026 Emmet County Fa..." sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Hierarchy Path</x:t>
   </x:si>
   <x:si>
     <x:t>Exhibitor Number</x:t>
   </x:si>
   <x:si>