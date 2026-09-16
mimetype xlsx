--- v0 (2026-08-24)
+++ v1 (2026-09-16)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8650dc387094b41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/72f379b82b864091b746ac295d91ae5e.psmdcp" Id="R8835d167cfb849ab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3b00f17bdbb4e33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/239a76b363af4915859ad8664c91e7ab.psmdcp" Id="R4f8f4da079af4e3b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Results-2026 Farm, Home, &amp; Y..." sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Hierarchy Path</x:t>
   </x:si>
   <x:si>
     <x:t>Exhibitor Number</x:t>
   </x:si>
   <x:si>
@@ -1233,51 +1233,51 @@
   <x:si>
     <x:t>Derkotch, Madilyn</x:t>
   </x:si>
   <x:si>
     <x:t>399</x:t>
   </x:si>
   <x:si>
     <x:t>Berry washing bowl</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> 04 - Building Exhibits-Youth, ages 15-18  /  Sculpture, Pottery &amp; Ceramics  /  04057: Sculpture &amp; Clay</x:t>
   </x:si>
   <x:si>
     <x:t>369</x:t>
   </x:si>
   <x:si>
     <x:t>green square zombie planter</x:t>
   </x:si>
   <x:si>
     <x:t>370</x:t>
   </x:si>
   <x:si>
     <x:t>green fish shaped mug</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve"> 04 - Building Exhibits-Youth, ages 15-18  /  Sewing  /  04230: Non- Clothing Accessories</x:t>
+    <x:t xml:space="preserve"> 04 - Building Exhibits-Youth, ages 15-18  /  Sewing  /  04230: Non-Clothing Accessories</x:t>
   </x:si>
   <x:si>
     <x:t>486</x:t>
   </x:si>
   <x:si>
     <x:t>Sewn stuffed animal</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> 04 - Building Exhibits-Youth, ages 15-18  /  Vegetables  /  04373: Pumpkin (1, keep 1 inch of stem)</x:t>
   </x:si>
   <x:si>
     <x:t>212</x:t>
   </x:si>
   <x:si>
     <x:t>Gerhold, Aryanna</x:t>
   </x:si>
   <x:si>
     <x:t>520</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> 04 - Building Exhibits-Youth, ages 15-18  /  Woodworking &amp; Basketry  /  04060: Woodworking (Exhibitor-cut)</x:t>
   </x:si>
   <x:si>
     <x:t>424</x:t>
   </x:si>