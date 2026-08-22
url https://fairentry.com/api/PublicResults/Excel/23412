--- v0 (2026-08-01)
+++ v1 (2026-08-22)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40bb062b0ddf4e9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d74beade6e844d8bac7a5a6dabb18d37.psmdcp" Id="Rc87e23701afb43fe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4da102f4ae244e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/de25efc9e22643cf9434ab21229c818a.psmdcp" Id="Rd00e2d01a0aa4b66" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Results-2026 Palo Alto Count..." sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Hierarchy Path</x:t>
   </x:si>
   <x:si>
     <x:t>Exhibitor Number</x:t>
   </x:si>
   <x:si>
@@ -3657,60 +3657,78 @@
   <x:si>
     <x:t>Elbert, Rory</x:t>
   </x:si>
   <x:si>
     <x:t>798</x:t>
   </x:si>
   <x:si>
     <x:t>Golden Gate Bridge picture</x:t>
   </x:si>
   <x:si>
     <x:t>Elbert, Riley</x:t>
   </x:si>
   <x:si>
     <x:t>804</x:t>
   </x:si>
   <x:si>
     <x:t>Minnesota Twins stadium photograph</x:t>
   </x:si>
   <x:si>
     <x:t>806</x:t>
   </x:si>
   <x:si>
     <x:t>Snowy tree picture</x:t>
   </x:si>
   <x:si>
+    <x:t>135</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chapman, Jillian</x:t>
+  </x:si>
+  <x:si>
+    <x:t>828</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Photo of flamingos at the Blank Park Zoo in Des Moines, IA.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>830</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Photo of the sun reflecting in water and land.</x:t>
+  </x:si>
+  <x:si>
     <x:t>831</x:t>
   </x:si>
   <x:si>
     <x:t>Dragon fly</x:t>
   </x:si>
   <x:si>
-    <x:t>135</x:t>
-[...2 lines deleted...]
-    <x:t>Chapman, Jillian</x:t>
+    <x:t>832</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Photo of a resort strip in the Gulf of Mexico.</x:t>
   </x:si>
   <x:si>
     <x:t>835</x:t>
   </x:si>
   <x:si>
     <x:t>Winter Sunrise on the Farm</x:t>
   </x:si>
   <x:si>
     <x:t>136</x:t>
   </x:si>
   <x:si>
     <x:t>Chapman, Katie</x:t>
   </x:si>
   <x:si>
     <x:t>840</x:t>
   </x:si>
   <x:si>
     <x:t>Photo of flowers by a pool</x:t>
   </x:si>
   <x:si>
     <x:t>844</x:t>
   </x:si>
   <x:si>
     <x:t>Eiffel Tower with sunset.</x:t>
   </x:si>
@@ -4135,50 +4153,56 @@
     <x:t>Bracelets</x:t>
   </x:si>
   <x:si>
     <x:t>802</x:t>
   </x:si>
   <x:si>
     <x:t>Shooting target</x:t>
   </x:si>
   <x:si>
     <x:t>807</x:t>
   </x:si>
   <x:si>
     <x:t>Macaw drawing</x:t>
   </x:si>
   <x:si>
     <x:t>816</x:t>
   </x:si>
   <x:si>
     <x:t>Ice Cream Flower Pot</x:t>
   </x:si>
   <x:si>
     <x:t>826</x:t>
   </x:si>
   <x:si>
     <x:t>Ceramic</x:t>
+  </x:si>
+  <x:si>
+    <x:t>838</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Canvas painting of a sunset.</x:t>
   </x:si>
   <x:si>
     <x:t>857</x:t>
   </x:si>
   <x:si>
     <x:t>Painted clay flower pot</x:t>
   </x:si>
   <x:si>
     <x:t>138</x:t>
   </x:si>
   <x:si>
     <x:t>Cole, Caitlin</x:t>
   </x:si>
   <x:si>
     <x:t>911</x:t>
   </x:si>
   <x:si>
     <x:t>Puzzle piece pumpkin art</x:t>
   </x:si>
   <x:si>
     <x:t>Block, Greyson</x:t>
   </x:si>
   <x:si>
     <x:t>980</x:t>
   </x:si>
@@ -4928,52 +4952,52 @@
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
   </x:borders>
   <x:cellStyleXfs count="1">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellStyleXfs>
   <x:cellXfs count="1">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId7" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:J753" totalsRowShown="0">
-  <x:autoFilter ref="A1:J753"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:J757" totalsRowShown="0">
+  <x:autoFilter ref="A1:J757"/>
   <x:tableColumns count="10">
     <x:tableColumn id="1" name="Hierarchy Path"/>
     <x:tableColumn id="2" name="Exhibitor Number"/>
     <x:tableColumn id="3" name="Exhibitor Name"/>
     <x:tableColumn id="4" name="Entry Number"/>
     <x:tableColumn id="5" name="Entry Description"/>
     <x:tableColumn id="6" name="Ribbon"/>
     <x:tableColumn id="7" name="Placing"/>
     <x:tableColumn id="8" name="Awards"/>
     <x:tableColumn id="9" name="County"/>
     <x:tableColumn id="10" name="Club"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -5237,51 +5261,51 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:J753"/>
+  <x:dimension ref="A1:J757"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:10">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="G1" s="0" t="s">
@@ -22720,363 +22744,363 @@
       </x:c>
       <x:c r="E546" s="0" t="s">
         <x:v>1214</x:v>
       </x:c>
       <x:c r="F546" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G546" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H546" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I546" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J546" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="547" spans="1:10">
       <x:c r="A547" s="0" t="s">
         <x:v>1104</x:v>
       </x:c>
       <x:c r="B547" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>1215</x:v>
       </x:c>
       <x:c r="C547" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>1216</x:v>
       </x:c>
       <x:c r="D547" s="0" t="s">
-        <x:v>1215</x:v>
+        <x:v>1217</x:v>
       </x:c>
       <x:c r="E547" s="0" t="s">
-        <x:v>1216</x:v>
+        <x:v>1218</x:v>
       </x:c>
       <x:c r="F547" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G547" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H547" s="0" t="s">
-        <x:v>1094</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I547" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J547" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="548" spans="1:10">
       <x:c r="A548" s="0" t="s">
         <x:v>1104</x:v>
       </x:c>
       <x:c r="B548" s="0" t="s">
-        <x:v>1217</x:v>
+        <x:v>1215</x:v>
       </x:c>
       <x:c r="C548" s="0" t="s">
-        <x:v>1218</x:v>
+        <x:v>1216</x:v>
       </x:c>
       <x:c r="D548" s="0" t="s">
         <x:v>1219</x:v>
       </x:c>
       <x:c r="E548" s="0" t="s">
         <x:v>1220</x:v>
       </x:c>
       <x:c r="F548" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G548" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H548" s="0" t="s">
-        <x:v>1094</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I548" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J548" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="549" spans="1:10">
       <x:c r="A549" s="0" t="s">
         <x:v>1104</x:v>
       </x:c>
       <x:c r="B549" s="0" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="C549" s="0" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="D549" s="0" t="s">
         <x:v>1221</x:v>
       </x:c>
-      <x:c r="C549" s="0" t="s">
+      <x:c r="E549" s="0" t="s">
         <x:v>1222</x:v>
       </x:c>
-      <x:c r="D549" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F549" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G549" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H549" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>1094</x:v>
       </x:c>
       <x:c r="I549" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J549" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="550" spans="1:10">
       <x:c r="A550" s="0" t="s">
         <x:v>1104</x:v>
       </x:c>
       <x:c r="B550" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>1215</x:v>
       </x:c>
       <x:c r="C550" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>1216</x:v>
       </x:c>
       <x:c r="D550" s="0" t="s">
-        <x:v>1225</x:v>
+        <x:v>1223</x:v>
       </x:c>
       <x:c r="E550" s="0" t="s">
-        <x:v>1226</x:v>
+        <x:v>1224</x:v>
       </x:c>
       <x:c r="F550" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G550" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H550" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I550" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J550" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="551" spans="1:10">
       <x:c r="A551" s="0" t="s">
         <x:v>1104</x:v>
       </x:c>
       <x:c r="B551" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>1215</x:v>
       </x:c>
       <x:c r="C551" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>1216</x:v>
       </x:c>
       <x:c r="D551" s="0" t="s">
-        <x:v>1227</x:v>
+        <x:v>1225</x:v>
       </x:c>
       <x:c r="E551" s="0" t="s">
-        <x:v>1228</x:v>
+        <x:v>1226</x:v>
       </x:c>
       <x:c r="F551" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G551" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H551" s="0" t="s">
-        <x:v>1141</x:v>
+        <x:v>1094</x:v>
       </x:c>
       <x:c r="I551" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J551" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="552" spans="1:10">
       <x:c r="A552" s="0" t="s">
         <x:v>1104</x:v>
       </x:c>
       <x:c r="B552" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>1227</x:v>
       </x:c>
       <x:c r="C552" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>1228</x:v>
       </x:c>
       <x:c r="D552" s="0" t="s">
         <x:v>1229</x:v>
       </x:c>
       <x:c r="E552" s="0" t="s">
         <x:v>1230</x:v>
       </x:c>
       <x:c r="F552" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G552" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H552" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I552" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J552" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="553" spans="1:10">
       <x:c r="A553" s="0" t="s">
         <x:v>1104</x:v>
       </x:c>
       <x:c r="B553" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="C553" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="D553" s="0" t="s">
         <x:v>1231</x:v>
       </x:c>
       <x:c r="E553" s="0" t="s">
         <x:v>1232</x:v>
       </x:c>
       <x:c r="F553" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G553" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H553" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I553" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J553" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="554" spans="1:10">
       <x:c r="A554" s="0" t="s">
         <x:v>1104</x:v>
       </x:c>
       <x:c r="B554" s="0" t="s">
-        <x:v>630</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="C554" s="0" t="s">
-        <x:v>631</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="D554" s="0" t="s">
         <x:v>1233</x:v>
       </x:c>
       <x:c r="E554" s="0" t="s">
         <x:v>1234</x:v>
       </x:c>
       <x:c r="F554" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G554" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H554" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>1141</x:v>
       </x:c>
       <x:c r="I554" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J554" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="555" spans="1:10">
       <x:c r="A555" s="0" t="s">
         <x:v>1104</x:v>
       </x:c>
       <x:c r="B555" s="0" t="s">
-        <x:v>630</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="C555" s="0" t="s">
-        <x:v>631</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="D555" s="0" t="s">
         <x:v>1235</x:v>
       </x:c>
       <x:c r="E555" s="0" t="s">
         <x:v>1236</x:v>
       </x:c>
       <x:c r="F555" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G555" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H555" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I555" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J555" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="556" spans="1:10">
       <x:c r="A556" s="0" t="s">
         <x:v>1104</x:v>
       </x:c>
       <x:c r="B556" s="0" t="s">
-        <x:v>630</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="C556" s="0" t="s">
-        <x:v>631</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="D556" s="0" t="s">
         <x:v>1237</x:v>
       </x:c>
       <x:c r="E556" s="0" t="s">
         <x:v>1238</x:v>
       </x:c>
       <x:c r="F556" s="0" t="s">
-        <x:v>483</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="G556" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H556" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I556" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J556" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="557" spans="1:10">
       <x:c r="A557" s="0" t="s">
         <x:v>1104</x:v>
       </x:c>
       <x:c r="B557" s="0" t="s">
         <x:v>630</x:v>
       </x:c>
       <x:c r="C557" s="0" t="s">
         <x:v>631</x:v>
       </x:c>
       <x:c r="D557" s="0" t="s">
         <x:v>1239</x:v>
       </x:c>
       <x:c r="E557" s="0" t="s">
         <x:v>1240</x:v>
       </x:c>
       <x:c r="F557" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G557" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H557" s="0" t="s">
@@ -23090,83 +23114,83 @@
       </x:c>
     </x:row>
     <x:row r="558" spans="1:10">
       <x:c r="A558" s="0" t="s">
         <x:v>1104</x:v>
       </x:c>
       <x:c r="B558" s="0" t="s">
         <x:v>630</x:v>
       </x:c>
       <x:c r="C558" s="0" t="s">
         <x:v>631</x:v>
       </x:c>
       <x:c r="D558" s="0" t="s">
         <x:v>1241</x:v>
       </x:c>
       <x:c r="E558" s="0" t="s">
         <x:v>1242</x:v>
       </x:c>
       <x:c r="F558" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G558" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H558" s="0" t="s">
-        <x:v>1101</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I558" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J558" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="559" spans="1:10">
       <x:c r="A559" s="0" t="s">
         <x:v>1104</x:v>
       </x:c>
       <x:c r="B559" s="0" t="s">
         <x:v>630</x:v>
       </x:c>
       <x:c r="C559" s="0" t="s">
         <x:v>631</x:v>
       </x:c>
       <x:c r="D559" s="0" t="s">
         <x:v>1243</x:v>
       </x:c>
       <x:c r="E559" s="0" t="s">
         <x:v>1244</x:v>
       </x:c>
       <x:c r="F559" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="G559" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H559" s="0" t="s">
-        <x:v>1094</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I559" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J559" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="560" spans="1:10">
       <x:c r="A560" s="0" t="s">
         <x:v>1104</x:v>
       </x:c>
       <x:c r="B560" s="0" t="s">
         <x:v>630</x:v>
       </x:c>
       <x:c r="C560" s="0" t="s">
         <x:v>631</x:v>
       </x:c>
       <x:c r="D560" s="0" t="s">
         <x:v>1245</x:v>
       </x:c>
       <x:c r="E560" s="0" t="s">
         <x:v>1246</x:v>
       </x:c>
       <x:c r="F560" s="0" t="s">
@@ -23186,665 +23210,665 @@
       </x:c>
     </x:row>
     <x:row r="561" spans="1:10">
       <x:c r="A561" s="0" t="s">
         <x:v>1104</x:v>
       </x:c>
       <x:c r="B561" s="0" t="s">
         <x:v>630</x:v>
       </x:c>
       <x:c r="C561" s="0" t="s">
         <x:v>631</x:v>
       </x:c>
       <x:c r="D561" s="0" t="s">
         <x:v>1247</x:v>
       </x:c>
       <x:c r="E561" s="0" t="s">
         <x:v>1248</x:v>
       </x:c>
       <x:c r="F561" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G561" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H561" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>1101</x:v>
       </x:c>
       <x:c r="I561" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J561" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="562" spans="1:10">
       <x:c r="A562" s="0" t="s">
         <x:v>1104</x:v>
       </x:c>
       <x:c r="B562" s="0" t="s">
         <x:v>630</x:v>
       </x:c>
       <x:c r="C562" s="0" t="s">
         <x:v>631</x:v>
       </x:c>
       <x:c r="D562" s="0" t="s">
         <x:v>1249</x:v>
       </x:c>
       <x:c r="E562" s="0" t="s">
         <x:v>1250</x:v>
       </x:c>
       <x:c r="F562" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G562" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H562" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>1094</x:v>
       </x:c>
       <x:c r="I562" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J562" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="563" spans="1:10">
       <x:c r="A563" s="0" t="s">
         <x:v>1104</x:v>
       </x:c>
       <x:c r="B563" s="0" t="s">
         <x:v>630</x:v>
       </x:c>
       <x:c r="C563" s="0" t="s">
         <x:v>631</x:v>
       </x:c>
       <x:c r="D563" s="0" t="s">
         <x:v>1251</x:v>
       </x:c>
       <x:c r="E563" s="0" t="s">
         <x:v>1252</x:v>
       </x:c>
       <x:c r="F563" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G563" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H563" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I563" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J563" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="564" spans="1:10">
       <x:c r="A564" s="0" t="s">
         <x:v>1104</x:v>
       </x:c>
       <x:c r="B564" s="0" t="s">
-        <x:v>523</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="C564" s="0" t="s">
-        <x:v>737</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="D564" s="0" t="s">
         <x:v>1253</x:v>
       </x:c>
       <x:c r="E564" s="0" t="s">
         <x:v>1254</x:v>
       </x:c>
       <x:c r="F564" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G564" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H564" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I564" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J564" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="565" spans="1:10">
       <x:c r="A565" s="0" t="s">
         <x:v>1104</x:v>
       </x:c>
       <x:c r="B565" s="0" t="s">
-        <x:v>523</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="C565" s="0" t="s">
-        <x:v>737</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="D565" s="0" t="s">
         <x:v>1255</x:v>
       </x:c>
       <x:c r="E565" s="0" t="s">
-        <x:v>1236</x:v>
+        <x:v>1256</x:v>
       </x:c>
       <x:c r="F565" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G565" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H565" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I565" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J565" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="566" spans="1:10">
       <x:c r="A566" s="0" t="s">
         <x:v>1104</x:v>
       </x:c>
       <x:c r="B566" s="0" t="s">
-        <x:v>523</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="C566" s="0" t="s">
-        <x:v>737</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="D566" s="0" t="s">
-        <x:v>1256</x:v>
+        <x:v>1257</x:v>
       </x:c>
       <x:c r="E566" s="0" t="s">
-        <x:v>1238</x:v>
+        <x:v>1258</x:v>
       </x:c>
       <x:c r="F566" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G566" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H566" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I566" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J566" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="567" spans="1:10">
       <x:c r="A567" s="0" t="s">
         <x:v>1104</x:v>
       </x:c>
       <x:c r="B567" s="0" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="C567" s="0" t="s">
         <x:v>737</x:v>
       </x:c>
       <x:c r="D567" s="0" t="s">
-        <x:v>1257</x:v>
+        <x:v>1259</x:v>
       </x:c>
       <x:c r="E567" s="0" t="s">
-        <x:v>1240</x:v>
+        <x:v>1260</x:v>
       </x:c>
       <x:c r="F567" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G567" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H567" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I567" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J567" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="568" spans="1:10">
       <x:c r="A568" s="0" t="s">
         <x:v>1104</x:v>
       </x:c>
       <x:c r="B568" s="0" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="C568" s="0" t="s">
         <x:v>737</x:v>
       </x:c>
       <x:c r="D568" s="0" t="s">
-        <x:v>1258</x:v>
+        <x:v>1261</x:v>
       </x:c>
       <x:c r="E568" s="0" t="s">
-        <x:v>1259</x:v>
+        <x:v>1242</x:v>
       </x:c>
       <x:c r="F568" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G568" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H568" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I568" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J568" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="569" spans="1:10">
       <x:c r="A569" s="0" t="s">
         <x:v>1104</x:v>
       </x:c>
       <x:c r="B569" s="0" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="C569" s="0" t="s">
         <x:v>737</x:v>
       </x:c>
       <x:c r="D569" s="0" t="s">
-        <x:v>1260</x:v>
+        <x:v>1262</x:v>
       </x:c>
       <x:c r="E569" s="0" t="s">
-        <x:v>1261</x:v>
+        <x:v>1244</x:v>
       </x:c>
       <x:c r="F569" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G569" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H569" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I569" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J569" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="570" spans="1:10">
       <x:c r="A570" s="0" t="s">
         <x:v>1104</x:v>
       </x:c>
       <x:c r="B570" s="0" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="C570" s="0" t="s">
         <x:v>737</x:v>
       </x:c>
       <x:c r="D570" s="0" t="s">
-        <x:v>1262</x:v>
+        <x:v>1263</x:v>
       </x:c>
       <x:c r="E570" s="0" t="s">
         <x:v>1246</x:v>
       </x:c>
       <x:c r="F570" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G570" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H570" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I570" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J570" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="571" spans="1:10">
       <x:c r="A571" s="0" t="s">
         <x:v>1104</x:v>
       </x:c>
       <x:c r="B571" s="0" t="s">
-        <x:v>570</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="C571" s="0" t="s">
-        <x:v>802</x:v>
+        <x:v>737</x:v>
       </x:c>
       <x:c r="D571" s="0" t="s">
-        <x:v>1263</x:v>
+        <x:v>1264</x:v>
       </x:c>
       <x:c r="E571" s="0" t="s">
-        <x:v>1254</x:v>
+        <x:v>1265</x:v>
       </x:c>
       <x:c r="F571" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G571" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H571" s="0" t="s">
-        <x:v>1094</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I571" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J571" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="572" spans="1:10">
       <x:c r="A572" s="0" t="s">
         <x:v>1104</x:v>
       </x:c>
       <x:c r="B572" s="0" t="s">
-        <x:v>570</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="C572" s="0" t="s">
-        <x:v>802</x:v>
+        <x:v>737</x:v>
       </x:c>
       <x:c r="D572" s="0" t="s">
-        <x:v>1264</x:v>
+        <x:v>1266</x:v>
       </x:c>
       <x:c r="E572" s="0" t="s">
-        <x:v>1236</x:v>
+        <x:v>1267</x:v>
       </x:c>
       <x:c r="F572" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G572" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H572" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I572" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J572" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="573" spans="1:10">
       <x:c r="A573" s="0" t="s">
         <x:v>1104</x:v>
       </x:c>
       <x:c r="B573" s="0" t="s">
-        <x:v>570</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="C573" s="0" t="s">
-        <x:v>802</x:v>
+        <x:v>737</x:v>
       </x:c>
       <x:c r="D573" s="0" t="s">
-        <x:v>1265</x:v>
+        <x:v>1268</x:v>
       </x:c>
       <x:c r="E573" s="0" t="s">
-        <x:v>1238</x:v>
+        <x:v>1252</x:v>
       </x:c>
       <x:c r="F573" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G573" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H573" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I573" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J573" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="574" spans="1:10">
       <x:c r="A574" s="0" t="s">
         <x:v>1104</x:v>
       </x:c>
       <x:c r="B574" s="0" t="s">
         <x:v>570</x:v>
       </x:c>
       <x:c r="C574" s="0" t="s">
         <x:v>802</x:v>
       </x:c>
       <x:c r="D574" s="0" t="s">
-        <x:v>1266</x:v>
+        <x:v>1269</x:v>
       </x:c>
       <x:c r="E574" s="0" t="s">
-        <x:v>1240</x:v>
+        <x:v>1260</x:v>
       </x:c>
       <x:c r="F574" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G574" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H574" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>1094</x:v>
       </x:c>
       <x:c r="I574" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J574" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="575" spans="1:10">
       <x:c r="A575" s="0" t="s">
         <x:v>1104</x:v>
       </x:c>
       <x:c r="B575" s="0" t="s">
         <x:v>570</x:v>
       </x:c>
       <x:c r="C575" s="0" t="s">
         <x:v>802</x:v>
       </x:c>
       <x:c r="D575" s="0" t="s">
-        <x:v>1267</x:v>
+        <x:v>1270</x:v>
       </x:c>
       <x:c r="E575" s="0" t="s">
-        <x:v>1259</x:v>
+        <x:v>1242</x:v>
       </x:c>
       <x:c r="F575" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G575" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H575" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I575" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J575" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="576" spans="1:10">
       <x:c r="A576" s="0" t="s">
         <x:v>1104</x:v>
       </x:c>
       <x:c r="B576" s="0" t="s">
         <x:v>570</x:v>
       </x:c>
       <x:c r="C576" s="0" t="s">
         <x:v>802</x:v>
       </x:c>
       <x:c r="D576" s="0" t="s">
-        <x:v>1268</x:v>
+        <x:v>1271</x:v>
       </x:c>
       <x:c r="E576" s="0" t="s">
-        <x:v>1261</x:v>
+        <x:v>1244</x:v>
       </x:c>
       <x:c r="F576" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G576" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H576" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I576" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J576" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="577" spans="1:10">
       <x:c r="A577" s="0" t="s">
         <x:v>1104</x:v>
       </x:c>
       <x:c r="B577" s="0" t="s">
         <x:v>570</x:v>
       </x:c>
       <x:c r="C577" s="0" t="s">
         <x:v>802</x:v>
       </x:c>
       <x:c r="D577" s="0" t="s">
-        <x:v>1269</x:v>
+        <x:v>1272</x:v>
       </x:c>
       <x:c r="E577" s="0" t="s">
         <x:v>1246</x:v>
       </x:c>
       <x:c r="F577" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G577" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H577" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I577" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J577" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="578" spans="1:10">
       <x:c r="A578" s="0" t="s">
         <x:v>1104</x:v>
       </x:c>
       <x:c r="B578" s="0" t="s">
-        <x:v>672</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="C578" s="0" t="s">
-        <x:v>673</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="D578" s="0" t="s">
-        <x:v>1270</x:v>
+        <x:v>1273</x:v>
       </x:c>
       <x:c r="E578" s="0" t="s">
-        <x:v>1271</x:v>
+        <x:v>1265</x:v>
       </x:c>
       <x:c r="F578" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G578" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H578" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I578" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J578" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="579" spans="1:10">
       <x:c r="A579" s="0" t="s">
         <x:v>1104</x:v>
       </x:c>
       <x:c r="B579" s="0" t="s">
-        <x:v>672</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="C579" s="0" t="s">
-        <x:v>673</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="D579" s="0" t="s">
-        <x:v>1272</x:v>
+        <x:v>1274</x:v>
       </x:c>
       <x:c r="E579" s="0" t="s">
-        <x:v>1273</x:v>
+        <x:v>1267</x:v>
       </x:c>
       <x:c r="F579" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G579" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H579" s="0" t="s">
-        <x:v>1141</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I579" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J579" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="580" spans="1:10">
       <x:c r="A580" s="0" t="s">
         <x:v>1104</x:v>
       </x:c>
       <x:c r="B580" s="0" t="s">
-        <x:v>672</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="C580" s="0" t="s">
-        <x:v>673</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="D580" s="0" t="s">
-        <x:v>1274</x:v>
+        <x:v>1275</x:v>
       </x:c>
       <x:c r="E580" s="0" t="s">
-        <x:v>1275</x:v>
+        <x:v>1252</x:v>
       </x:c>
       <x:c r="F580" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G580" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H580" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I580" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J580" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="581" spans="1:10">
       <x:c r="A581" s="0" t="s">
         <x:v>1104</x:v>
       </x:c>
       <x:c r="B581" s="0" t="s">
         <x:v>672</x:v>
       </x:c>
       <x:c r="C581" s="0" t="s">
         <x:v>673</x:v>
       </x:c>
       <x:c r="D581" s="0" t="s">
         <x:v>1276</x:v>
       </x:c>
       <x:c r="E581" s="0" t="s">
         <x:v>1277</x:v>
       </x:c>
       <x:c r="F581" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G581" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H581" s="0" t="s">
@@ -23858,51 +23882,51 @@
       </x:c>
     </x:row>
     <x:row r="582" spans="1:10">
       <x:c r="A582" s="0" t="s">
         <x:v>1104</x:v>
       </x:c>
       <x:c r="B582" s="0" t="s">
         <x:v>672</x:v>
       </x:c>
       <x:c r="C582" s="0" t="s">
         <x:v>673</x:v>
       </x:c>
       <x:c r="D582" s="0" t="s">
         <x:v>1278</x:v>
       </x:c>
       <x:c r="E582" s="0" t="s">
         <x:v>1279</x:v>
       </x:c>
       <x:c r="F582" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G582" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H582" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>1141</x:v>
       </x:c>
       <x:c r="I582" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J582" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="583" spans="1:10">
       <x:c r="A583" s="0" t="s">
         <x:v>1104</x:v>
       </x:c>
       <x:c r="B583" s="0" t="s">
         <x:v>672</x:v>
       </x:c>
       <x:c r="C583" s="0" t="s">
         <x:v>673</x:v>
       </x:c>
       <x:c r="D583" s="0" t="s">
         <x:v>1280</x:v>
       </x:c>
       <x:c r="E583" s="0" t="s">
         <x:v>1281</x:v>
       </x:c>
       <x:c r="F583" s="0" t="s">
@@ -24029,5357 +24053,5485 @@
       </x:c>
       <x:c r="D587" s="0" t="s">
         <x:v>1288</x:v>
       </x:c>
       <x:c r="E587" s="0" t="s">
         <x:v>1289</x:v>
       </x:c>
       <x:c r="F587" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G587" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H587" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I587" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J587" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="588" spans="1:10">
       <x:c r="A588" s="0" t="s">
+        <x:v>1104</x:v>
+      </x:c>
+      <x:c r="B588" s="0" t="s">
+        <x:v>672</x:v>
+      </x:c>
+      <x:c r="C588" s="0" t="s">
+        <x:v>673</x:v>
+      </x:c>
+      <x:c r="D588" s="0" t="s">
         <x:v>1290</x:v>
       </x:c>
-      <x:c r="B588" s="0" t="s">
-[...5 lines deleted...]
-      <x:c r="D588" s="0" t="s">
+      <x:c r="E588" s="0" t="s">
         <x:v>1291</x:v>
       </x:c>
-      <x:c r="E588" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F588" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G588" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H588" s="0" t="s">
-        <x:v>1293</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I588" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J588" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="589" spans="1:10">
       <x:c r="A589" s="0" t="s">
-        <x:v>1294</x:v>
+        <x:v>1104</x:v>
       </x:c>
       <x:c r="B589" s="0" t="s">
-        <x:v>328</x:v>
+        <x:v>672</x:v>
       </x:c>
       <x:c r="C589" s="0" t="s">
-        <x:v>329</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="D589" s="0" t="s">
-        <x:v>1295</x:v>
+        <x:v>1292</x:v>
       </x:c>
       <x:c r="E589" s="0" t="s">
-        <x:v>1296</x:v>
+        <x:v>1293</x:v>
       </x:c>
       <x:c r="F589" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G589" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H589" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I589" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J589" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="590" spans="1:10">
       <x:c r="A590" s="0" t="s">
+        <x:v>1104</x:v>
+      </x:c>
+      <x:c r="B590" s="0" t="s">
+        <x:v>672</x:v>
+      </x:c>
+      <x:c r="C590" s="0" t="s">
+        <x:v>673</x:v>
+      </x:c>
+      <x:c r="D590" s="0" t="s">
         <x:v>1294</x:v>
       </x:c>
-      <x:c r="B590" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="E590" s="0" t="s">
-        <x:v>1298</x:v>
+        <x:v>1295</x:v>
       </x:c>
       <x:c r="F590" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G590" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H590" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I590" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J590" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="591" spans="1:10">
       <x:c r="A591" s="0" t="s">
-        <x:v>1294</x:v>
+        <x:v>1296</x:v>
       </x:c>
       <x:c r="B591" s="0" t="s">
-        <x:v>328</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="C591" s="0" t="s">
-        <x:v>329</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="D591" s="0" t="s">
+        <x:v>1297</x:v>
+      </x:c>
+      <x:c r="E591" s="0" t="s">
+        <x:v>1298</x:v>
+      </x:c>
+      <x:c r="F591" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="G591" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H591" s="0" t="s">
         <x:v>1299</x:v>
       </x:c>
-      <x:c r="E591" s="0" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="I591" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J591" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="592" spans="1:10">
       <x:c r="A592" s="0" t="s">
-        <x:v>1294</x:v>
+        <x:v>1300</x:v>
       </x:c>
       <x:c r="B592" s="0" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="C592" s="0" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="D592" s="0" t="s">
         <x:v>1301</x:v>
       </x:c>
       <x:c r="E592" s="0" t="s">
         <x:v>1302</x:v>
       </x:c>
       <x:c r="F592" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G592" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H592" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I592" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J592" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="593" spans="1:10">
       <x:c r="A593" s="0" t="s">
+        <x:v>1300</x:v>
+      </x:c>
+      <x:c r="B593" s="0" t="s">
+        <x:v>328</x:v>
+      </x:c>
+      <x:c r="C593" s="0" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="D593" s="0" t="s">
         <x:v>1303</x:v>
       </x:c>
-      <x:c r="B593" s="0" t="s">
+      <x:c r="E593" s="0" t="s">
         <x:v>1304</x:v>
       </x:c>
-      <x:c r="C593" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F593" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="G593" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H593" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I593" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J593" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="594" spans="1:10">
       <x:c r="A594" s="0" t="s">
-        <x:v>1303</x:v>
+        <x:v>1300</x:v>
       </x:c>
       <x:c r="B594" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="C594" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="D594" s="0" t="s">
-        <x:v>1308</x:v>
+        <x:v>1305</x:v>
       </x:c>
       <x:c r="E594" s="0" t="s">
-        <x:v>1309</x:v>
+        <x:v>1306</x:v>
       </x:c>
       <x:c r="F594" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G594" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H594" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I594" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J594" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="595" spans="1:10">
       <x:c r="A595" s="0" t="s">
-        <x:v>1303</x:v>
+        <x:v>1300</x:v>
       </x:c>
       <x:c r="B595" s="0" t="s">
-        <x:v>346</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="C595" s="0" t="s">
-        <x:v>347</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="D595" s="0" t="s">
-        <x:v>1310</x:v>
+        <x:v>1307</x:v>
       </x:c>
       <x:c r="E595" s="0" t="s">
-        <x:v>1311</x:v>
+        <x:v>1308</x:v>
       </x:c>
       <x:c r="F595" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G595" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H595" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I595" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J595" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="596" spans="1:10">
       <x:c r="A596" s="0" t="s">
-        <x:v>1303</x:v>
+        <x:v>1309</x:v>
       </x:c>
       <x:c r="B596" s="0" t="s">
-        <x:v>354</x:v>
+        <x:v>1310</x:v>
       </x:c>
       <x:c r="C596" s="0" t="s">
-        <x:v>355</x:v>
+        <x:v>1311</x:v>
       </x:c>
       <x:c r="D596" s="0" t="s">
         <x:v>1312</x:v>
       </x:c>
       <x:c r="E596" s="0" t="s">
         <x:v>1313</x:v>
       </x:c>
       <x:c r="F596" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="G596" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H596" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I596" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J596" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>295</x:v>
       </x:c>
     </x:row>
     <x:row r="597" spans="1:10">
       <x:c r="A597" s="0" t="s">
-        <x:v>1303</x:v>
+        <x:v>1309</x:v>
       </x:c>
       <x:c r="B597" s="0" t="s">
-        <x:v>354</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="C597" s="0" t="s">
-        <x:v>355</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D597" s="0" t="s">
         <x:v>1314</x:v>
       </x:c>
       <x:c r="E597" s="0" t="s">
         <x:v>1315</x:v>
       </x:c>
       <x:c r="F597" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G597" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H597" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I597" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J597" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="598" spans="1:10">
       <x:c r="A598" s="0" t="s">
-        <x:v>1303</x:v>
+        <x:v>1309</x:v>
       </x:c>
       <x:c r="B598" s="0" t="s">
-        <x:v>354</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="C598" s="0" t="s">
-        <x:v>355</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="D598" s="0" t="s">
         <x:v>1316</x:v>
       </x:c>
       <x:c r="E598" s="0" t="s">
         <x:v>1317</x:v>
       </x:c>
       <x:c r="F598" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G598" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H598" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I598" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J598" s="0" t="s">
         <x:v>308</x:v>
       </x:c>
     </x:row>
     <x:row r="599" spans="1:10">
       <x:c r="A599" s="0" t="s">
-        <x:v>1303</x:v>
+        <x:v>1309</x:v>
       </x:c>
       <x:c r="B599" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="C599" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="D599" s="0" t="s">
         <x:v>1318</x:v>
       </x:c>
       <x:c r="E599" s="0" t="s">
         <x:v>1319</x:v>
       </x:c>
       <x:c r="F599" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G599" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H599" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I599" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J599" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>308</x:v>
       </x:c>
     </x:row>
     <x:row r="600" spans="1:10">
       <x:c r="A600" s="0" t="s">
-        <x:v>1303</x:v>
+        <x:v>1309</x:v>
       </x:c>
       <x:c r="B600" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="C600" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="D600" s="0" t="s">
         <x:v>1320</x:v>
       </x:c>
       <x:c r="E600" s="0" t="s">
         <x:v>1321</x:v>
       </x:c>
       <x:c r="F600" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G600" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H600" s="0" t="s">
-        <x:v>1141</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I600" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J600" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>308</x:v>
       </x:c>
     </x:row>
     <x:row r="601" spans="1:10">
       <x:c r="A601" s="0" t="s">
-        <x:v>1303</x:v>
+        <x:v>1309</x:v>
       </x:c>
       <x:c r="B601" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="C601" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="D601" s="0" t="s">
         <x:v>1322</x:v>
       </x:c>
       <x:c r="E601" s="0" t="s">
         <x:v>1323</x:v>
       </x:c>
       <x:c r="F601" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G601" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H601" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I601" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J601" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>308</x:v>
       </x:c>
     </x:row>
     <x:row r="602" spans="1:10">
       <x:c r="A602" s="0" t="s">
-        <x:v>1303</x:v>
+        <x:v>1309</x:v>
       </x:c>
       <x:c r="B602" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="C602" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="D602" s="0" t="s">
         <x:v>1324</x:v>
       </x:c>
       <x:c r="E602" s="0" t="s">
         <x:v>1325</x:v>
       </x:c>
       <x:c r="F602" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G602" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H602" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I602" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J602" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="603" spans="1:10">
       <x:c r="A603" s="0" t="s">
-        <x:v>1303</x:v>
+        <x:v>1309</x:v>
       </x:c>
       <x:c r="B603" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="C603" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="D603" s="0" t="s">
         <x:v>1326</x:v>
       </x:c>
       <x:c r="E603" s="0" t="s">
         <x:v>1327</x:v>
       </x:c>
       <x:c r="F603" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G603" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H603" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>1141</x:v>
       </x:c>
       <x:c r="I603" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J603" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="604" spans="1:10">
       <x:c r="A604" s="0" t="s">
-        <x:v>1303</x:v>
+        <x:v>1309</x:v>
       </x:c>
       <x:c r="B604" s="0" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="C604" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="D604" s="0" t="s">
         <x:v>1328</x:v>
       </x:c>
       <x:c r="E604" s="0" t="s">
         <x:v>1329</x:v>
       </x:c>
       <x:c r="F604" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G604" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H604" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I604" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J604" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="605" spans="1:10">
       <x:c r="A605" s="0" t="s">
-        <x:v>1303</x:v>
+        <x:v>1309</x:v>
       </x:c>
       <x:c r="B605" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C605" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="D605" s="0" t="s">
         <x:v>1330</x:v>
       </x:c>
       <x:c r="E605" s="0" t="s">
         <x:v>1331</x:v>
       </x:c>
       <x:c r="F605" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G605" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H605" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I605" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J605" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="606" spans="1:10">
       <x:c r="A606" s="0" t="s">
-        <x:v>1303</x:v>
+        <x:v>1309</x:v>
       </x:c>
       <x:c r="B606" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C606" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="D606" s="0" t="s">
         <x:v>1332</x:v>
       </x:c>
       <x:c r="E606" s="0" t="s">
         <x:v>1333</x:v>
       </x:c>
       <x:c r="F606" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G606" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H606" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I606" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J606" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="607" spans="1:10">
       <x:c r="A607" s="0" t="s">
-        <x:v>1303</x:v>
+        <x:v>1309</x:v>
       </x:c>
       <x:c r="B607" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C607" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="D607" s="0" t="s">
         <x:v>1334</x:v>
       </x:c>
       <x:c r="E607" s="0" t="s">
         <x:v>1335</x:v>
       </x:c>
       <x:c r="F607" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G607" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H607" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I607" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J607" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="608" spans="1:10">
       <x:c r="A608" s="0" t="s">
-        <x:v>1303</x:v>
+        <x:v>1309</x:v>
       </x:c>
       <x:c r="B608" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="C608" s="0" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="D608" s="0" t="s">
         <x:v>1336</x:v>
       </x:c>
       <x:c r="E608" s="0" t="s">
         <x:v>1337</x:v>
       </x:c>
       <x:c r="F608" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G608" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H608" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I608" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J608" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="609" spans="1:10">
       <x:c r="A609" s="0" t="s">
-        <x:v>1303</x:v>
+        <x:v>1309</x:v>
       </x:c>
       <x:c r="B609" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="C609" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="D609" s="0" t="s">
         <x:v>1338</x:v>
       </x:c>
       <x:c r="E609" s="0" t="s">
         <x:v>1339</x:v>
       </x:c>
       <x:c r="F609" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G609" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H609" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I609" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J609" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="610" spans="1:10">
       <x:c r="A610" s="0" t="s">
-        <x:v>1303</x:v>
+        <x:v>1309</x:v>
       </x:c>
       <x:c r="B610" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="C610" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="D610" s="0" t="s">
         <x:v>1340</x:v>
       </x:c>
       <x:c r="E610" s="0" t="s">
         <x:v>1341</x:v>
       </x:c>
       <x:c r="F610" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G610" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H610" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I610" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J610" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="611" spans="1:10">
       <x:c r="A611" s="0" t="s">
-        <x:v>1303</x:v>
+        <x:v>1309</x:v>
       </x:c>
       <x:c r="B611" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="C611" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="D611" s="0" t="s">
         <x:v>1342</x:v>
       </x:c>
       <x:c r="E611" s="0" t="s">
         <x:v>1343</x:v>
       </x:c>
       <x:c r="F611" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G611" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H611" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I611" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J611" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="612" spans="1:10">
       <x:c r="A612" s="0" t="s">
-        <x:v>1303</x:v>
+        <x:v>1309</x:v>
       </x:c>
       <x:c r="B612" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="C612" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="D612" s="0" t="s">
         <x:v>1344</x:v>
       </x:c>
       <x:c r="E612" s="0" t="s">
         <x:v>1345</x:v>
       </x:c>
       <x:c r="F612" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G612" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H612" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I612" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J612" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="613" spans="1:10">
       <x:c r="A613" s="0" t="s">
-        <x:v>1303</x:v>
+        <x:v>1309</x:v>
       </x:c>
       <x:c r="B613" s="0" t="s">
-        <x:v>808</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="C613" s="0" t="s">
-        <x:v>809</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="D613" s="0" t="s">
         <x:v>1346</x:v>
       </x:c>
       <x:c r="E613" s="0" t="s">
         <x:v>1347</x:v>
       </x:c>
       <x:c r="F613" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G613" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H613" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I613" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J613" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="614" spans="1:10">
       <x:c r="A614" s="0" t="s">
-        <x:v>1303</x:v>
+        <x:v>1309</x:v>
       </x:c>
       <x:c r="B614" s="0" t="s">
-        <x:v>808</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="C614" s="0" t="s">
-        <x:v>809</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="D614" s="0" t="s">
         <x:v>1348</x:v>
       </x:c>
       <x:c r="E614" s="0" t="s">
         <x:v>1349</x:v>
       </x:c>
       <x:c r="F614" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G614" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H614" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I614" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J614" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="615" spans="1:10">
       <x:c r="A615" s="0" t="s">
-        <x:v>1303</x:v>
+        <x:v>1309</x:v>
       </x:c>
       <x:c r="B615" s="0" t="s">
-        <x:v>808</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="C615" s="0" t="s">
-        <x:v>809</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="D615" s="0" t="s">
         <x:v>1350</x:v>
       </x:c>
       <x:c r="E615" s="0" t="s">
         <x:v>1351</x:v>
       </x:c>
       <x:c r="F615" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G615" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H615" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I615" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J615" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="616" spans="1:10">
       <x:c r="A616" s="0" t="s">
-        <x:v>1303</x:v>
+        <x:v>1309</x:v>
       </x:c>
       <x:c r="B616" s="0" t="s">
         <x:v>808</x:v>
       </x:c>
       <x:c r="C616" s="0" t="s">
         <x:v>809</x:v>
       </x:c>
       <x:c r="D616" s="0" t="s">
         <x:v>1352</x:v>
       </x:c>
       <x:c r="E616" s="0" t="s">
         <x:v>1353</x:v>
       </x:c>
       <x:c r="F616" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G616" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H616" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I616" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J616" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="617" spans="1:10">
       <x:c r="A617" s="0" t="s">
-        <x:v>1303</x:v>
+        <x:v>1309</x:v>
       </x:c>
       <x:c r="B617" s="0" t="s">
         <x:v>808</x:v>
       </x:c>
       <x:c r="C617" s="0" t="s">
         <x:v>809</x:v>
       </x:c>
       <x:c r="D617" s="0" t="s">
         <x:v>1354</x:v>
       </x:c>
       <x:c r="E617" s="0" t="s">
         <x:v>1355</x:v>
       </x:c>
       <x:c r="F617" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G617" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H617" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I617" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J617" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="618" spans="1:10">
       <x:c r="A618" s="0" t="s">
-        <x:v>1303</x:v>
+        <x:v>1309</x:v>
       </x:c>
       <x:c r="B618" s="0" t="s">
         <x:v>808</x:v>
       </x:c>
       <x:c r="C618" s="0" t="s">
         <x:v>809</x:v>
       </x:c>
       <x:c r="D618" s="0" t="s">
         <x:v>1356</x:v>
       </x:c>
       <x:c r="E618" s="0" t="s">
         <x:v>1357</x:v>
       </x:c>
       <x:c r="F618" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G618" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H618" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I618" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J618" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="619" spans="1:10">
       <x:c r="A619" s="0" t="s">
-        <x:v>1303</x:v>
+        <x:v>1309</x:v>
       </x:c>
       <x:c r="B619" s="0" t="s">
         <x:v>808</x:v>
       </x:c>
       <x:c r="C619" s="0" t="s">
         <x:v>809</x:v>
       </x:c>
       <x:c r="D619" s="0" t="s">
         <x:v>1358</x:v>
       </x:c>
       <x:c r="E619" s="0" t="s">
         <x:v>1359</x:v>
       </x:c>
       <x:c r="F619" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G619" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H619" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I619" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J619" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="620" spans="1:10">
       <x:c r="A620" s="0" t="s">
-        <x:v>1303</x:v>
+        <x:v>1309</x:v>
       </x:c>
       <x:c r="B620" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>808</x:v>
       </x:c>
       <x:c r="C620" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>809</x:v>
       </x:c>
       <x:c r="D620" s="0" t="s">
         <x:v>1360</x:v>
       </x:c>
       <x:c r="E620" s="0" t="s">
         <x:v>1361</x:v>
       </x:c>
       <x:c r="F620" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G620" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H620" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I620" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J620" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="621" spans="1:10">
       <x:c r="A621" s="0" t="s">
-        <x:v>1303</x:v>
+        <x:v>1309</x:v>
       </x:c>
       <x:c r="B621" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>808</x:v>
       </x:c>
       <x:c r="C621" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>809</x:v>
       </x:c>
       <x:c r="D621" s="0" t="s">
         <x:v>1362</x:v>
       </x:c>
       <x:c r="E621" s="0" t="s">
         <x:v>1363</x:v>
       </x:c>
       <x:c r="F621" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G621" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H621" s="0" t="s">
-        <x:v>1364</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I621" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J621" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="622" spans="1:10">
       <x:c r="A622" s="0" t="s">
-        <x:v>1303</x:v>
+        <x:v>1309</x:v>
       </x:c>
       <x:c r="B622" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>808</x:v>
       </x:c>
       <x:c r="C622" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>809</x:v>
       </x:c>
       <x:c r="D622" s="0" t="s">
+        <x:v>1364</x:v>
+      </x:c>
+      <x:c r="E622" s="0" t="s">
         <x:v>1365</x:v>
       </x:c>
-      <x:c r="E622" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F622" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G622" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H622" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I622" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J622" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="623" spans="1:10">
       <x:c r="A623" s="0" t="s">
-        <x:v>1303</x:v>
+        <x:v>1309</x:v>
       </x:c>
       <x:c r="B623" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="C623" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="D623" s="0" t="s">
+        <x:v>1366</x:v>
+      </x:c>
+      <x:c r="E623" s="0" t="s">
         <x:v>1367</x:v>
       </x:c>
-      <x:c r="E623" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F623" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G623" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H623" s="0" t="s">
-        <x:v>1094</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I623" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J623" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="624" spans="1:10">
       <x:c r="A624" s="0" t="s">
-        <x:v>1303</x:v>
+        <x:v>1309</x:v>
       </x:c>
       <x:c r="B624" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="C624" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="D624" s="0" t="s">
+        <x:v>1368</x:v>
+      </x:c>
+      <x:c r="E624" s="0" t="s">
         <x:v>1369</x:v>
       </x:c>
-      <x:c r="E624" s="0" t="s">
+      <x:c r="F624" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="G624" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H624" s="0" t="s">
         <x:v>1370</x:v>
       </x:c>
-      <x:c r="F624" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="I624" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J624" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="625" spans="1:10">
       <x:c r="A625" s="0" t="s">
-        <x:v>1303</x:v>
+        <x:v>1309</x:v>
       </x:c>
       <x:c r="B625" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C625" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="D625" s="0" t="s">
         <x:v>1371</x:v>
       </x:c>
       <x:c r="E625" s="0" t="s">
         <x:v>1372</x:v>
       </x:c>
       <x:c r="F625" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G625" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H625" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I625" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J625" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="626" spans="1:10">
       <x:c r="A626" s="0" t="s">
-        <x:v>1303</x:v>
+        <x:v>1309</x:v>
       </x:c>
       <x:c r="B626" s="0" t="s">
-        <x:v>304</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="C626" s="0" t="s">
-        <x:v>305</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="D626" s="0" t="s">
         <x:v>1373</x:v>
       </x:c>
       <x:c r="E626" s="0" t="s">
         <x:v>1374</x:v>
       </x:c>
       <x:c r="F626" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G626" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H626" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>1094</x:v>
       </x:c>
       <x:c r="I626" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J626" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="627" spans="1:10">
       <x:c r="A627" s="0" t="s">
-        <x:v>1303</x:v>
+        <x:v>1309</x:v>
       </x:c>
       <x:c r="B627" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C627" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="D627" s="0" t="s">
         <x:v>1375</x:v>
       </x:c>
       <x:c r="E627" s="0" t="s">
         <x:v>1376</x:v>
       </x:c>
       <x:c r="F627" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G627" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H627" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I627" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J627" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="628" spans="1:10">
       <x:c r="A628" s="0" t="s">
-        <x:v>1303</x:v>
+        <x:v>1309</x:v>
       </x:c>
       <x:c r="B628" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="C628" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="D628" s="0" t="s">
         <x:v>1377</x:v>
       </x:c>
-      <x:c r="C628" s="0" t="s">
+      <x:c r="E628" s="0" t="s">
         <x:v>1378</x:v>
       </x:c>
-      <x:c r="D628" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F628" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G628" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H628" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I628" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J628" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="629" spans="1:10">
       <x:c r="A629" s="0" t="s">
-        <x:v>1303</x:v>
+        <x:v>1309</x:v>
       </x:c>
       <x:c r="B629" s="0" t="s">
-        <x:v>553</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="C629" s="0" t="s">
-        <x:v>1381</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="D629" s="0" t="s">
-        <x:v>1382</x:v>
+        <x:v>1379</x:v>
       </x:c>
       <x:c r="E629" s="0" t="s">
-        <x:v>1383</x:v>
+        <x:v>1380</x:v>
       </x:c>
       <x:c r="F629" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G629" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H629" s="0" t="s">
-        <x:v>1094</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I629" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J629" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>308</x:v>
       </x:c>
     </x:row>
     <x:row r="630" spans="1:10">
       <x:c r="A630" s="0" t="s">
-        <x:v>1384</x:v>
+        <x:v>1309</x:v>
       </x:c>
       <x:c r="B630" s="0" t="s">
-        <x:v>1043</x:v>
+        <x:v>1215</x:v>
       </x:c>
       <x:c r="C630" s="0" t="s">
-        <x:v>1044</x:v>
+        <x:v>1216</x:v>
       </x:c>
       <x:c r="D630" s="0" t="s">
-        <x:v>1385</x:v>
+        <x:v>1381</x:v>
       </x:c>
       <x:c r="E630" s="0" t="s">
-        <x:v>1386</x:v>
+        <x:v>1382</x:v>
       </x:c>
       <x:c r="F630" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G630" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H630" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I630" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J630" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="631" spans="1:10">
       <x:c r="A631" s="0" t="s">
+        <x:v>1309</x:v>
+      </x:c>
+      <x:c r="B631" s="0" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="C631" s="0" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="D631" s="0" t="s">
+        <x:v>1383</x:v>
+      </x:c>
+      <x:c r="E631" s="0" t="s">
         <x:v>1384</x:v>
       </x:c>
-      <x:c r="B631" s="0" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="F631" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G631" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H631" s="0" t="s">
-        <x:v>1101</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I631" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J631" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="632" spans="1:10">
       <x:c r="A632" s="0" t="s">
-        <x:v>1384</x:v>
+        <x:v>1309</x:v>
       </x:c>
       <x:c r="B632" s="0" t="s">
-        <x:v>1046</x:v>
+        <x:v>1385</x:v>
       </x:c>
       <x:c r="C632" s="0" t="s">
-        <x:v>1047</x:v>
+        <x:v>1386</x:v>
       </x:c>
       <x:c r="D632" s="0" t="s">
-        <x:v>1389</x:v>
+        <x:v>1387</x:v>
       </x:c>
       <x:c r="E632" s="0" t="s">
-        <x:v>1390</x:v>
+        <x:v>1388</x:v>
       </x:c>
       <x:c r="F632" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G632" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H632" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I632" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J632" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="633" spans="1:10">
       <x:c r="A633" s="0" t="s">
-        <x:v>1384</x:v>
+        <x:v>1309</x:v>
       </x:c>
       <x:c r="B633" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="C633" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>1389</x:v>
       </x:c>
       <x:c r="D633" s="0" t="s">
+        <x:v>1390</x:v>
+      </x:c>
+      <x:c r="E633" s="0" t="s">
         <x:v>1391</x:v>
       </x:c>
-      <x:c r="E633" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F633" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G633" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H633" s="0" t="s">
-        <x:v>1101</x:v>
+        <x:v>1094</x:v>
       </x:c>
       <x:c r="I633" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J633" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="634" spans="1:10">
       <x:c r="A634" s="0" t="s">
-        <x:v>1384</x:v>
+        <x:v>1392</x:v>
       </x:c>
       <x:c r="B634" s="0" t="s">
-        <x:v>1377</x:v>
+        <x:v>1043</x:v>
       </x:c>
       <x:c r="C634" s="0" t="s">
-        <x:v>1378</x:v>
+        <x:v>1044</x:v>
       </x:c>
       <x:c r="D634" s="0" t="s">
         <x:v>1393</x:v>
       </x:c>
       <x:c r="E634" s="0" t="s">
         <x:v>1394</x:v>
       </x:c>
       <x:c r="F634" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G634" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H634" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I634" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J634" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="635" spans="1:10">
       <x:c r="A635" s="0" t="s">
-        <x:v>1384</x:v>
+        <x:v>1392</x:v>
       </x:c>
       <x:c r="B635" s="0" t="s">
-        <x:v>321</x:v>
+        <x:v>1043</x:v>
       </x:c>
       <x:c r="C635" s="0" t="s">
-        <x:v>341</x:v>
+        <x:v>1044</x:v>
       </x:c>
       <x:c r="D635" s="0" t="s">
         <x:v>1395</x:v>
       </x:c>
       <x:c r="E635" s="0" t="s">
         <x:v>1396</x:v>
       </x:c>
       <x:c r="F635" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G635" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H635" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>1101</x:v>
       </x:c>
       <x:c r="I635" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J635" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="636" spans="1:10">
       <x:c r="A636" s="0" t="s">
+        <x:v>1392</x:v>
+      </x:c>
+      <x:c r="B636" s="0" t="s">
+        <x:v>1046</x:v>
+      </x:c>
+      <x:c r="C636" s="0" t="s">
+        <x:v>1047</x:v>
+      </x:c>
+      <x:c r="D636" s="0" t="s">
         <x:v>1397</x:v>
       </x:c>
-      <x:c r="B636" s="0" t="s">
-[...5 lines deleted...]
-      <x:c r="D636" s="0" t="s">
+      <x:c r="E636" s="0" t="s">
         <x:v>1398</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1399</x:v>
       </x:c>
       <x:c r="F636" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G636" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H636" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I636" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J636" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="637" spans="1:10">
       <x:c r="A637" s="0" t="s">
-        <x:v>1397</x:v>
+        <x:v>1392</x:v>
       </x:c>
       <x:c r="B637" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="C637" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="D637" s="0" t="s">
+        <x:v>1399</x:v>
+      </x:c>
+      <x:c r="E637" s="0" t="s">
         <x:v>1400</x:v>
       </x:c>
-      <x:c r="E637" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F637" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G637" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H637" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>1101</x:v>
       </x:c>
       <x:c r="I637" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J637" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="638" spans="1:10">
       <x:c r="A638" s="0" t="s">
+        <x:v>1392</x:v>
+      </x:c>
+      <x:c r="B638" s="0" t="s">
+        <x:v>1385</x:v>
+      </x:c>
+      <x:c r="C638" s="0" t="s">
+        <x:v>1386</x:v>
+      </x:c>
+      <x:c r="D638" s="0" t="s">
+        <x:v>1401</x:v>
+      </x:c>
+      <x:c r="E638" s="0" t="s">
         <x:v>1402</x:v>
       </x:c>
-      <x:c r="B638" s="0" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="F638" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G638" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H638" s="0" t="s">
-        <x:v>1101</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I638" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J638" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="639" spans="1:10">
       <x:c r="A639" s="0" t="s">
-        <x:v>1402</x:v>
+        <x:v>1392</x:v>
       </x:c>
       <x:c r="B639" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="C639" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="D639" s="0" t="s">
-        <x:v>1405</x:v>
+        <x:v>1403</x:v>
       </x:c>
       <x:c r="E639" s="0" t="s">
-        <x:v>1406</x:v>
+        <x:v>1404</x:v>
       </x:c>
       <x:c r="F639" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G639" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H639" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I639" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J639" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="640" spans="1:10">
       <x:c r="A640" s="0" t="s">
+        <x:v>1405</x:v>
+      </x:c>
+      <x:c r="B640" s="0" t="s">
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="C640" s="0" t="s">
+        <x:v>274</x:v>
+      </x:c>
+      <x:c r="D640" s="0" t="s">
+        <x:v>1406</x:v>
+      </x:c>
+      <x:c r="E640" s="0" t="s">
         <x:v>1407</x:v>
       </x:c>
-      <x:c r="B640" s="0" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="F640" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G640" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H640" s="0" t="s">
-        <x:v>1141</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I640" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J640" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="641" spans="1:10">
       <x:c r="A641" s="0" t="s">
-        <x:v>1407</x:v>
+        <x:v>1405</x:v>
       </x:c>
       <x:c r="B641" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="C641" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="D641" s="0" t="s">
-        <x:v>1410</x:v>
+        <x:v>1408</x:v>
       </x:c>
       <x:c r="E641" s="0" t="s">
-        <x:v>1411</x:v>
+        <x:v>1409</x:v>
       </x:c>
       <x:c r="F641" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G641" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H641" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I641" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J641" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="642" spans="1:10">
       <x:c r="A642" s="0" t="s">
-        <x:v>1407</x:v>
+        <x:v>1410</x:v>
       </x:c>
       <x:c r="B642" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="C642" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="D642" s="0" t="s">
+        <x:v>1411</x:v>
+      </x:c>
+      <x:c r="E642" s="0" t="s">
         <x:v>1412</x:v>
       </x:c>
-      <x:c r="E642" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F642" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G642" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H642" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>1101</x:v>
       </x:c>
       <x:c r="I642" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J642" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="643" spans="1:10">
       <x:c r="A643" s="0" t="s">
+        <x:v>1410</x:v>
+      </x:c>
+      <x:c r="B643" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="C643" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="D643" s="0" t="s">
+        <x:v>1413</x:v>
+      </x:c>
+      <x:c r="E643" s="0" t="s">
         <x:v>1414</x:v>
       </x:c>
-      <x:c r="B643" s="0" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="F643" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G643" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H643" s="0" t="s">
-        <x:v>1101</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I643" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J643" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="644" spans="1:10">
       <x:c r="A644" s="0" t="s">
+        <x:v>1415</x:v>
+      </x:c>
+      <x:c r="B644" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="C644" s="0" t="s">
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="D644" s="0" t="s">
+        <x:v>1416</x:v>
+      </x:c>
+      <x:c r="E644" s="0" t="s">
         <x:v>1417</x:v>
       </x:c>
-      <x:c r="B644" s="0" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="F644" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G644" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H644" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>1141</x:v>
       </x:c>
       <x:c r="I644" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J644" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="645" spans="1:10">
       <x:c r="A645" s="0" t="s">
-        <x:v>1417</x:v>
+        <x:v>1415</x:v>
       </x:c>
       <x:c r="B645" s="0" t="s">
-        <x:v>485</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="C645" s="0" t="s">
-        <x:v>486</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="D645" s="0" t="s">
-        <x:v>1420</x:v>
+        <x:v>1418</x:v>
       </x:c>
       <x:c r="E645" s="0" t="s">
-        <x:v>1421</x:v>
+        <x:v>1419</x:v>
       </x:c>
       <x:c r="F645" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G645" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H645" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I645" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J645" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="646" spans="1:10">
       <x:c r="A646" s="0" t="s">
-        <x:v>1417</x:v>
+        <x:v>1415</x:v>
       </x:c>
       <x:c r="B646" s="0" t="s">
-        <x:v>485</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="C646" s="0" t="s">
-        <x:v>486</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="D646" s="0" t="s">
-        <x:v>1422</x:v>
+        <x:v>1420</x:v>
       </x:c>
       <x:c r="E646" s="0" t="s">
-        <x:v>315</x:v>
+        <x:v>1421</x:v>
       </x:c>
       <x:c r="F646" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G646" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H646" s="0" t="s">
-        <x:v>1101</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I646" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J646" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="647" spans="1:10">
       <x:c r="A647" s="0" t="s">
-        <x:v>1417</x:v>
+        <x:v>1422</x:v>
       </x:c>
       <x:c r="B647" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="C647" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="D647" s="0" t="s">
         <x:v>1423</x:v>
       </x:c>
       <x:c r="E647" s="0" t="s">
         <x:v>1424</x:v>
       </x:c>
       <x:c r="F647" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G647" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H647" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>1101</x:v>
       </x:c>
       <x:c r="I647" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J647" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="648" spans="1:10">
       <x:c r="A648" s="0" t="s">
-        <x:v>1417</x:v>
+        <x:v>1425</x:v>
       </x:c>
       <x:c r="B648" s="0" t="s">
-        <x:v>300</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="C648" s="0" t="s">
-        <x:v>301</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="D648" s="0" t="s">
-        <x:v>1425</x:v>
+        <x:v>1426</x:v>
       </x:c>
       <x:c r="E648" s="0" t="s">
-        <x:v>303</x:v>
+        <x:v>1427</x:v>
       </x:c>
       <x:c r="F648" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G648" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H648" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I648" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J648" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>308</x:v>
       </x:c>
     </x:row>
     <x:row r="649" spans="1:10">
       <x:c r="A649" s="0" t="s">
-        <x:v>1417</x:v>
+        <x:v>1425</x:v>
       </x:c>
       <x:c r="B649" s="0" t="s">
-        <x:v>300</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="C649" s="0" t="s">
-        <x:v>301</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="D649" s="0" t="s">
-        <x:v>1426</x:v>
+        <x:v>1428</x:v>
       </x:c>
       <x:c r="E649" s="0" t="s">
-        <x:v>1427</x:v>
+        <x:v>1429</x:v>
       </x:c>
       <x:c r="F649" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G649" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H649" s="0" t="s">
-        <x:v>1141</x:v>
+        <x:v>1101</x:v>
       </x:c>
       <x:c r="I649" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J649" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>308</x:v>
       </x:c>
     </x:row>
     <x:row r="650" spans="1:10">
       <x:c r="A650" s="0" t="s">
-        <x:v>1417</x:v>
+        <x:v>1425</x:v>
       </x:c>
       <x:c r="B650" s="0" t="s">
-        <x:v>300</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="C650" s="0" t="s">
-        <x:v>301</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="D650" s="0" t="s">
-        <x:v>1428</x:v>
+        <x:v>1430</x:v>
       </x:c>
       <x:c r="E650" s="0" t="s">
-        <x:v>1429</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="F650" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G650" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H650" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>1101</x:v>
       </x:c>
       <x:c r="I650" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J650" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>308</x:v>
       </x:c>
     </x:row>
     <x:row r="651" spans="1:10">
       <x:c r="A651" s="0" t="s">
-        <x:v>1417</x:v>
+        <x:v>1425</x:v>
       </x:c>
       <x:c r="B651" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C651" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D651" s="0" t="s">
-        <x:v>1430</x:v>
+        <x:v>1431</x:v>
       </x:c>
       <x:c r="E651" s="0" t="s">
-        <x:v>1431</x:v>
+        <x:v>1432</x:v>
       </x:c>
       <x:c r="F651" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G651" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H651" s="0" t="s">
-        <x:v>1094</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I651" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J651" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="652" spans="1:10">
       <x:c r="A652" s="0" t="s">
-        <x:v>1417</x:v>
+        <x:v>1425</x:v>
       </x:c>
       <x:c r="B652" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="C652" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="D652" s="0" t="s">
-        <x:v>1432</x:v>
+        <x:v>1433</x:v>
       </x:c>
       <x:c r="E652" s="0" t="s">
-        <x:v>1433</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="F652" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G652" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H652" s="0" t="s">
-        <x:v>1434</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I652" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J652" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="653" spans="1:10">
       <x:c r="A653" s="0" t="s">
-        <x:v>1417</x:v>
+        <x:v>1425</x:v>
       </x:c>
       <x:c r="B653" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="C653" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="D653" s="0" t="s">
+        <x:v>1434</x:v>
+      </x:c>
+      <x:c r="E653" s="0" t="s">
         <x:v>1435</x:v>
       </x:c>
-      <x:c r="E653" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F653" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G653" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H653" s="0" t="s">
-        <x:v>1101</x:v>
+        <x:v>1141</x:v>
       </x:c>
       <x:c r="I653" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J653" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="654" spans="1:10">
       <x:c r="A654" s="0" t="s">
-        <x:v>1417</x:v>
+        <x:v>1425</x:v>
       </x:c>
       <x:c r="B654" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="C654" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="D654" s="0" t="s">
+        <x:v>1436</x:v>
+      </x:c>
+      <x:c r="E654" s="0" t="s">
         <x:v>1437</x:v>
       </x:c>
-      <x:c r="E654" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F654" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G654" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H654" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I654" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J654" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="655" spans="1:10">
       <x:c r="A655" s="0" t="s">
-        <x:v>1417</x:v>
+        <x:v>1425</x:v>
       </x:c>
       <x:c r="B655" s="0" t="s">
-        <x:v>543</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C655" s="0" t="s">
-        <x:v>1207</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="D655" s="0" t="s">
+        <x:v>1438</x:v>
+      </x:c>
+      <x:c r="E655" s="0" t="s">
         <x:v>1439</x:v>
       </x:c>
-      <x:c r="E655" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F655" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G655" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H655" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>1094</x:v>
       </x:c>
       <x:c r="I655" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J655" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="656" spans="1:10">
       <x:c r="A656" s="0" t="s">
-        <x:v>1417</x:v>
+        <x:v>1425</x:v>
       </x:c>
       <x:c r="B656" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="C656" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="D656" s="0" t="s">
+        <x:v>1440</x:v>
+      </x:c>
+      <x:c r="E656" s="0" t="s">
         <x:v>1441</x:v>
       </x:c>
-      <x:c r="E656" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F656" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G656" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H656" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>1442</x:v>
       </x:c>
       <x:c r="I656" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J656" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="657" spans="1:10">
       <x:c r="A657" s="0" t="s">
-        <x:v>1417</x:v>
+        <x:v>1425</x:v>
       </x:c>
       <x:c r="B657" s="0" t="s">
-        <x:v>296</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="C657" s="0" t="s">
-        <x:v>297</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="D657" s="0" t="s">
-        <x:v>1442</x:v>
+        <x:v>1443</x:v>
       </x:c>
       <x:c r="E657" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>1444</x:v>
       </x:c>
       <x:c r="F657" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G657" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H657" s="0" t="s">
         <x:v>1101</x:v>
       </x:c>
       <x:c r="I657" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J657" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="658" spans="1:10">
       <x:c r="A658" s="0" t="s">
-        <x:v>1443</x:v>
+        <x:v>1425</x:v>
       </x:c>
       <x:c r="B658" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="C658" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="D658" s="0" t="s">
-        <x:v>1444</x:v>
+        <x:v>1445</x:v>
       </x:c>
       <x:c r="E658" s="0" t="s">
-        <x:v>1445</x:v>
+        <x:v>1446</x:v>
       </x:c>
       <x:c r="F658" s="0" t="s">
-        <x:v>483</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="G658" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H658" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I658" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J658" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="659" spans="1:10">
       <x:c r="A659" s="0" t="s">
-        <x:v>1443</x:v>
+        <x:v>1425</x:v>
       </x:c>
       <x:c r="B659" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="C659" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>1207</x:v>
       </x:c>
       <x:c r="D659" s="0" t="s">
-        <x:v>1446</x:v>
+        <x:v>1447</x:v>
       </x:c>
       <x:c r="E659" s="0" t="s">
-        <x:v>1447</x:v>
+        <x:v>1448</x:v>
       </x:c>
       <x:c r="F659" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G659" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H659" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I659" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J659" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="660" spans="1:10">
       <x:c r="A660" s="0" t="s">
-        <x:v>1443</x:v>
+        <x:v>1425</x:v>
       </x:c>
       <x:c r="B660" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C660" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="D660" s="0" t="s">
-        <x:v>1448</x:v>
+        <x:v>1449</x:v>
       </x:c>
       <x:c r="E660" s="0" t="s">
-        <x:v>1449</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="F660" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G660" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H660" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I660" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J660" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="661" spans="1:10">
       <x:c r="A661" s="0" t="s">
+        <x:v>1425</x:v>
+      </x:c>
+      <x:c r="B661" s="0" t="s">
+        <x:v>296</x:v>
+      </x:c>
+      <x:c r="C661" s="0" t="s">
+        <x:v>297</x:v>
+      </x:c>
+      <x:c r="D661" s="0" t="s">
         <x:v>1450</x:v>
       </x:c>
-      <x:c r="B661" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="E661" s="0" t="s">
-        <x:v>1452</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F661" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G661" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H661" s="0" t="s">
-        <x:v>1094</x:v>
+        <x:v>1101</x:v>
       </x:c>
       <x:c r="I661" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J661" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="662" spans="1:10">
       <x:c r="A662" s="0" t="s">
+        <x:v>1451</x:v>
+      </x:c>
+      <x:c r="B662" s="0" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="C662" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="D662" s="0" t="s">
+        <x:v>1452</x:v>
+      </x:c>
+      <x:c r="E662" s="0" t="s">
         <x:v>1453</x:v>
       </x:c>
-      <x:c r="B662" s="0" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="F662" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="G662" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H662" s="0" t="s">
-        <x:v>1094</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I662" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J662" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="663" spans="1:10">
       <x:c r="A663" s="0" t="s">
-        <x:v>1456</x:v>
+        <x:v>1451</x:v>
       </x:c>
       <x:c r="B663" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C663" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="D663" s="0" t="s">
-        <x:v>1457</x:v>
+        <x:v>1454</x:v>
       </x:c>
       <x:c r="E663" s="0" t="s">
-        <x:v>1458</x:v>
+        <x:v>1455</x:v>
       </x:c>
       <x:c r="F663" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G663" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H663" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I663" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J663" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="664" spans="1:10">
       <x:c r="A664" s="0" t="s">
+        <x:v>1451</x:v>
+      </x:c>
+      <x:c r="B664" s="0" t="s">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="C664" s="0" t="s">
+        <x:v>269</x:v>
+      </x:c>
+      <x:c r="D664" s="0" t="s">
         <x:v>1456</x:v>
       </x:c>
-      <x:c r="B664" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="E664" s="0" t="s">
-        <x:v>1460</x:v>
+        <x:v>1457</x:v>
       </x:c>
       <x:c r="F664" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G664" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H664" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I664" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J664" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="665" spans="1:10">
       <x:c r="A665" s="0" t="s">
-        <x:v>1456</x:v>
+        <x:v>1458</x:v>
       </x:c>
       <x:c r="B665" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="C665" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="D665" s="0" t="s">
-        <x:v>1461</x:v>
+        <x:v>1459</x:v>
       </x:c>
       <x:c r="E665" s="0" t="s">
-        <x:v>1462</x:v>
+        <x:v>1460</x:v>
       </x:c>
       <x:c r="F665" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G665" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H665" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>1094</x:v>
       </x:c>
       <x:c r="I665" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J665" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="666" spans="1:10">
       <x:c r="A666" s="0" t="s">
-        <x:v>1456</x:v>
+        <x:v>1461</x:v>
       </x:c>
       <x:c r="B666" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="C666" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="D666" s="0" t="s">
+        <x:v>1462</x:v>
+      </x:c>
+      <x:c r="E666" s="0" t="s">
         <x:v>1463</x:v>
       </x:c>
-      <x:c r="E666" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F666" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G666" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H666" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>1094</x:v>
       </x:c>
       <x:c r="I666" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J666" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="667" spans="1:10">
       <x:c r="A667" s="0" t="s">
-        <x:v>1456</x:v>
+        <x:v>1464</x:v>
       </x:c>
       <x:c r="B667" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="C667" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="D667" s="0" t="s">
         <x:v>1465</x:v>
       </x:c>
       <x:c r="E667" s="0" t="s">
         <x:v>1466</x:v>
       </x:c>
       <x:c r="F667" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G667" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H667" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I667" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J667" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="668" spans="1:10">
       <x:c r="A668" s="0" t="s">
-        <x:v>1456</x:v>
+        <x:v>1464</x:v>
       </x:c>
       <x:c r="B668" s="0" t="s">
-        <x:v>321</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="C668" s="0" t="s">
-        <x:v>341</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="D668" s="0" t="s">
         <x:v>1467</x:v>
       </x:c>
       <x:c r="E668" s="0" t="s">
         <x:v>1468</x:v>
       </x:c>
       <x:c r="F668" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G668" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H668" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I668" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J668" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="669" spans="1:10">
       <x:c r="A669" s="0" t="s">
-        <x:v>1456</x:v>
+        <x:v>1464</x:v>
       </x:c>
       <x:c r="B669" s="0" t="s">
-        <x:v>1060</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C669" s="0" t="s">
-        <x:v>1061</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="D669" s="0" t="s">
         <x:v>1469</x:v>
       </x:c>
       <x:c r="E669" s="0" t="s">
         <x:v>1470</x:v>
       </x:c>
       <x:c r="F669" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G669" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H669" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I669" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J669" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="670" spans="1:10">
       <x:c r="A670" s="0" t="s">
-        <x:v>1456</x:v>
+        <x:v>1464</x:v>
       </x:c>
       <x:c r="B670" s="0" t="s">
-        <x:v>1060</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C670" s="0" t="s">
-        <x:v>1061</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D670" s="0" t="s">
         <x:v>1471</x:v>
       </x:c>
       <x:c r="E670" s="0" t="s">
         <x:v>1472</x:v>
       </x:c>
       <x:c r="F670" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G670" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H670" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I670" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J670" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="671" spans="1:10">
       <x:c r="A671" s="0" t="s">
-        <x:v>1456</x:v>
+        <x:v>1464</x:v>
       </x:c>
       <x:c r="B671" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="C671" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="D671" s="0" t="s">
         <x:v>1473</x:v>
       </x:c>
       <x:c r="E671" s="0" t="s">
         <x:v>1474</x:v>
       </x:c>
       <x:c r="F671" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G671" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H671" s="0" t="s">
-        <x:v>1141</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I671" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J671" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="672" spans="1:10">
       <x:c r="A672" s="0" t="s">
-        <x:v>1456</x:v>
+        <x:v>1464</x:v>
       </x:c>
       <x:c r="B672" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="C672" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="D672" s="0" t="s">
         <x:v>1475</x:v>
       </x:c>
       <x:c r="E672" s="0" t="s">
         <x:v>1476</x:v>
       </x:c>
       <x:c r="F672" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G672" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H672" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I672" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J672" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="673" spans="1:10">
       <x:c r="A673" s="0" t="s">
-        <x:v>1456</x:v>
+        <x:v>1464</x:v>
       </x:c>
       <x:c r="B673" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>1060</x:v>
       </x:c>
       <x:c r="C673" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>1061</x:v>
       </x:c>
       <x:c r="D673" s="0" t="s">
         <x:v>1477</x:v>
       </x:c>
       <x:c r="E673" s="0" t="s">
         <x:v>1478</x:v>
       </x:c>
       <x:c r="F673" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G673" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H673" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I673" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J673" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="674" spans="1:10">
       <x:c r="A674" s="0" t="s">
-        <x:v>1456</x:v>
+        <x:v>1464</x:v>
       </x:c>
       <x:c r="B674" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>1060</x:v>
       </x:c>
       <x:c r="C674" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>1061</x:v>
       </x:c>
       <x:c r="D674" s="0" t="s">
         <x:v>1479</x:v>
       </x:c>
       <x:c r="E674" s="0" t="s">
         <x:v>1480</x:v>
       </x:c>
       <x:c r="F674" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G674" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H674" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I674" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J674" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="675" spans="1:10">
       <x:c r="A675" s="0" t="s">
-        <x:v>1456</x:v>
+        <x:v>1464</x:v>
       </x:c>
       <x:c r="B675" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="C675" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="D675" s="0" t="s">
         <x:v>1481</x:v>
       </x:c>
       <x:c r="E675" s="0" t="s">
         <x:v>1482</x:v>
       </x:c>
       <x:c r="F675" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G675" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H675" s="0" t="s">
-        <x:v>1101</x:v>
+        <x:v>1141</x:v>
       </x:c>
       <x:c r="I675" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J675" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="676" spans="1:10">
       <x:c r="A676" s="0" t="s">
-        <x:v>1456</x:v>
+        <x:v>1464</x:v>
       </x:c>
       <x:c r="B676" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="C676" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="D676" s="0" t="s">
         <x:v>1483</x:v>
       </x:c>
       <x:c r="E676" s="0" t="s">
         <x:v>1484</x:v>
       </x:c>
       <x:c r="F676" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G676" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H676" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I676" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J676" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="677" spans="1:10">
       <x:c r="A677" s="0" t="s">
-        <x:v>1456</x:v>
+        <x:v>1464</x:v>
       </x:c>
       <x:c r="B677" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C677" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="D677" s="0" t="s">
         <x:v>1485</x:v>
       </x:c>
       <x:c r="E677" s="0" t="s">
         <x:v>1486</x:v>
       </x:c>
       <x:c r="F677" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G677" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H677" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I677" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J677" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="678" spans="1:10">
       <x:c r="A678" s="0" t="s">
-        <x:v>1456</x:v>
+        <x:v>1464</x:v>
       </x:c>
       <x:c r="B678" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C678" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="D678" s="0" t="s">
         <x:v>1487</x:v>
       </x:c>
       <x:c r="E678" s="0" t="s">
         <x:v>1488</x:v>
       </x:c>
       <x:c r="F678" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G678" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H678" s="0" t="s">
-        <x:v>1489</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I678" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J678" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="679" spans="1:10">
       <x:c r="A679" s="0" t="s">
-        <x:v>1456</x:v>
+        <x:v>1464</x:v>
       </x:c>
       <x:c r="B679" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C679" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="D679" s="0" t="s">
+        <x:v>1489</x:v>
+      </x:c>
+      <x:c r="E679" s="0" t="s">
         <x:v>1490</x:v>
       </x:c>
-      <x:c r="E679" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F679" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G679" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H679" s="0" t="s">
-        <x:v>1094</x:v>
+        <x:v>1101</x:v>
       </x:c>
       <x:c r="I679" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J679" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="680" spans="1:10">
       <x:c r="A680" s="0" t="s">
-        <x:v>1456</x:v>
+        <x:v>1464</x:v>
       </x:c>
       <x:c r="B680" s="0" t="s">
-        <x:v>496</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C680" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="D680" s="0" t="s">
+        <x:v>1491</x:v>
+      </x:c>
+      <x:c r="E680" s="0" t="s">
         <x:v>1492</x:v>
       </x:c>
-      <x:c r="D680" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F680" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G680" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H680" s="0" t="s">
-        <x:v>1094</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I680" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J680" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="681" spans="1:10">
       <x:c r="A681" s="0" t="s">
-        <x:v>1495</x:v>
+        <x:v>1464</x:v>
       </x:c>
       <x:c r="B681" s="0" t="s">
-        <x:v>871</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="C681" s="0" t="s">
-        <x:v>1496</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="D681" s="0" t="s">
-        <x:v>1497</x:v>
+        <x:v>1493</x:v>
       </x:c>
       <x:c r="E681" s="0" t="s">
-        <x:v>1498</x:v>
+        <x:v>1494</x:v>
       </x:c>
       <x:c r="F681" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G681" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H681" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I681" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J681" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="682" spans="1:10">
       <x:c r="A682" s="0" t="s">
+        <x:v>1464</x:v>
+      </x:c>
+      <x:c r="B682" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="C682" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="D682" s="0" t="s">
         <x:v>1495</x:v>
       </x:c>
-      <x:c r="B682" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="E682" s="0" t="s">
-        <x:v>1500</x:v>
+        <x:v>1496</x:v>
       </x:c>
       <x:c r="F682" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G682" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H682" s="0" t="s">
-        <x:v>1094</x:v>
+        <x:v>1497</x:v>
       </x:c>
       <x:c r="I682" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J682" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="683" spans="1:10">
       <x:c r="A683" s="0" t="s">
-        <x:v>1495</x:v>
+        <x:v>1464</x:v>
       </x:c>
       <x:c r="B683" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="C683" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="D683" s="0" t="s">
-        <x:v>1501</x:v>
+        <x:v>1498</x:v>
       </x:c>
       <x:c r="E683" s="0" t="s">
-        <x:v>1502</x:v>
+        <x:v>1499</x:v>
       </x:c>
       <x:c r="F683" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G683" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H683" s="0" t="s">
         <x:v>1094</x:v>
       </x:c>
       <x:c r="I683" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J683" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="684" spans="1:10">
       <x:c r="A684" s="0" t="s">
-        <x:v>1495</x:v>
+        <x:v>1464</x:v>
       </x:c>
       <x:c r="B684" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="C684" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>1500</x:v>
       </x:c>
       <x:c r="D684" s="0" t="s">
-        <x:v>1503</x:v>
+        <x:v>1501</x:v>
       </x:c>
       <x:c r="E684" s="0" t="s">
-        <x:v>1504</x:v>
+        <x:v>1502</x:v>
       </x:c>
       <x:c r="F684" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G684" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H684" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>1094</x:v>
       </x:c>
       <x:c r="I684" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J684" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="685" spans="1:10">
       <x:c r="A685" s="0" t="s">
-        <x:v>1495</x:v>
+        <x:v>1503</x:v>
       </x:c>
       <x:c r="B685" s="0" t="s">
-        <x:v>296</x:v>
+        <x:v>871</x:v>
       </x:c>
       <x:c r="C685" s="0" t="s">
-        <x:v>297</x:v>
+        <x:v>1504</x:v>
       </x:c>
       <x:c r="D685" s="0" t="s">
         <x:v>1505</x:v>
       </x:c>
       <x:c r="E685" s="0" t="s">
         <x:v>1506</x:v>
       </x:c>
       <x:c r="F685" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G685" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H685" s="0" t="s">
-        <x:v>1507</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I685" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J685" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>308</x:v>
       </x:c>
     </x:row>
     <x:row r="686" spans="1:10">
       <x:c r="A686" s="0" t="s">
-        <x:v>1495</x:v>
+        <x:v>1503</x:v>
       </x:c>
       <x:c r="B686" s="0" t="s">
-        <x:v>296</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="C686" s="0" t="s">
-        <x:v>297</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="D686" s="0" t="s">
+        <x:v>1507</x:v>
+      </x:c>
+      <x:c r="E686" s="0" t="s">
         <x:v>1508</x:v>
       </x:c>
-      <x:c r="E686" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F686" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G686" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H686" s="0" t="s">
-        <x:v>1141</x:v>
+        <x:v>1094</x:v>
       </x:c>
       <x:c r="I686" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J686" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="687" spans="1:10">
       <x:c r="A687" s="0" t="s">
-        <x:v>1495</x:v>
+        <x:v>1503</x:v>
       </x:c>
       <x:c r="B687" s="0" t="s">
-        <x:v>296</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="C687" s="0" t="s">
-        <x:v>297</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="D687" s="0" t="s">
+        <x:v>1509</x:v>
+      </x:c>
+      <x:c r="E687" s="0" t="s">
         <x:v>1510</x:v>
       </x:c>
-      <x:c r="E687" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F687" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G687" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H687" s="0" t="s">
-        <x:v>1101</x:v>
+        <x:v>1094</x:v>
       </x:c>
       <x:c r="I687" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J687" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="688" spans="1:10">
       <x:c r="A688" s="0" t="s">
-        <x:v>1495</x:v>
+        <x:v>1503</x:v>
       </x:c>
       <x:c r="B688" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="C688" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="D688" s="0" t="s">
+        <x:v>1511</x:v>
+      </x:c>
+      <x:c r="E688" s="0" t="s">
         <x:v>1512</x:v>
       </x:c>
-      <x:c r="E688" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F688" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G688" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H688" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I688" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J688" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="689" spans="1:10">
       <x:c r="A689" s="0" t="s">
-        <x:v>1495</x:v>
+        <x:v>1503</x:v>
       </x:c>
       <x:c r="B689" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="C689" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="D689" s="0" t="s">
+        <x:v>1513</x:v>
+      </x:c>
+      <x:c r="E689" s="0" t="s">
         <x:v>1514</x:v>
       </x:c>
-      <x:c r="E689" s="0" t="s">
+      <x:c r="F689" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="G689" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H689" s="0" t="s">
         <x:v>1515</x:v>
       </x:c>
-      <x:c r="F689" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="I689" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J689" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="690" spans="1:10">
       <x:c r="A690" s="0" t="s">
-        <x:v>1495</x:v>
+        <x:v>1503</x:v>
       </x:c>
       <x:c r="B690" s="0" t="s">
-        <x:v>1217</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="C690" s="0" t="s">
-        <x:v>1218</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="D690" s="0" t="s">
         <x:v>1516</x:v>
       </x:c>
       <x:c r="E690" s="0" t="s">
         <x:v>1517</x:v>
       </x:c>
       <x:c r="F690" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="G690" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H690" s="0" t="s">
-        <x:v>1094</x:v>
+        <x:v>1141</x:v>
       </x:c>
       <x:c r="I690" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J690" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="691" spans="1:10">
       <x:c r="A691" s="0" t="s">
-        <x:v>1495</x:v>
+        <x:v>1503</x:v>
       </x:c>
       <x:c r="B691" s="0" t="s">
-        <x:v>1221</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="C691" s="0" t="s">
-        <x:v>1222</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="D691" s="0" t="s">
         <x:v>1518</x:v>
       </x:c>
       <x:c r="E691" s="0" t="s">
-        <x:v>1517</x:v>
+        <x:v>1519</x:v>
       </x:c>
       <x:c r="F691" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G691" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H691" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>1101</x:v>
       </x:c>
       <x:c r="I691" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J691" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="692" spans="1:10">
       <x:c r="A692" s="0" t="s">
-        <x:v>1519</x:v>
+        <x:v>1503</x:v>
       </x:c>
       <x:c r="B692" s="0" t="s">
-        <x:v>485</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C692" s="0" t="s">
-        <x:v>486</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="D692" s="0" t="s">
         <x:v>1520</x:v>
       </x:c>
       <x:c r="E692" s="0" t="s">
         <x:v>1521</x:v>
       </x:c>
       <x:c r="F692" s="0" t="s">
-        <x:v>483</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="G692" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H692" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I692" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J692" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="693" spans="1:10">
       <x:c r="A693" s="0" t="s">
-        <x:v>1519</x:v>
+        <x:v>1503</x:v>
       </x:c>
       <x:c r="B693" s="0" t="s">
-        <x:v>321</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C693" s="0" t="s">
-        <x:v>341</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="D693" s="0" t="s">
         <x:v>1522</x:v>
       </x:c>
       <x:c r="E693" s="0" t="s">
         <x:v>1523</x:v>
       </x:c>
       <x:c r="F693" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G693" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H693" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I693" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J693" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="694" spans="1:10">
       <x:c r="A694" s="0" t="s">
+        <x:v>1503</x:v>
+      </x:c>
+      <x:c r="B694" s="0" t="s">
+        <x:v>1215</x:v>
+      </x:c>
+      <x:c r="C694" s="0" t="s">
+        <x:v>1216</x:v>
+      </x:c>
+      <x:c r="D694" s="0" t="s">
         <x:v>1524</x:v>
       </x:c>
-      <x:c r="B694" s="0" t="s">
-[...5 lines deleted...]
-      <x:c r="D694" s="0" t="s">
+      <x:c r="E694" s="0" t="s">
         <x:v>1525</x:v>
       </x:c>
-      <x:c r="E694" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F694" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G694" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H694" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>1094</x:v>
       </x:c>
       <x:c r="I694" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J694" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="695" spans="1:10">
       <x:c r="A695" s="0" t="s">
-        <x:v>1524</x:v>
+        <x:v>1503</x:v>
       </x:c>
       <x:c r="B695" s="0" t="s">
-        <x:v>630</x:v>
+        <x:v>1227</x:v>
       </x:c>
       <x:c r="C695" s="0" t="s">
-        <x:v>631</x:v>
+        <x:v>1228</x:v>
       </x:c>
       <x:c r="D695" s="0" t="s">
-        <x:v>1527</x:v>
+        <x:v>1526</x:v>
       </x:c>
       <x:c r="E695" s="0" t="s">
-        <x:v>1528</x:v>
+        <x:v>1525</x:v>
       </x:c>
       <x:c r="F695" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G695" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H695" s="0" t="s">
-        <x:v>1101</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I695" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J695" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="696" spans="1:10">
       <x:c r="A696" s="0" t="s">
+        <x:v>1527</x:v>
+      </x:c>
+      <x:c r="B696" s="0" t="s">
+        <x:v>485</x:v>
+      </x:c>
+      <x:c r="C696" s="0" t="s">
+        <x:v>486</x:v>
+      </x:c>
+      <x:c r="D696" s="0" t="s">
+        <x:v>1528</x:v>
+      </x:c>
+      <x:c r="E696" s="0" t="s">
         <x:v>1529</x:v>
       </x:c>
-      <x:c r="B696" s="0" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="F696" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="G696" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H696" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I696" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J696" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>308</x:v>
       </x:c>
     </x:row>
     <x:row r="697" spans="1:10">
       <x:c r="A697" s="0" t="s">
-        <x:v>1532</x:v>
+        <x:v>1527</x:v>
       </x:c>
       <x:c r="B697" s="0" t="s">
-        <x:v>326</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="C697" s="0" t="s">
-        <x:v>327</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="D697" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>1530</x:v>
       </x:c>
       <x:c r="E697" s="0" t="s">
-        <x:v>322</x:v>
+        <x:v>1531</x:v>
       </x:c>
       <x:c r="F697" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G697" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H697" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I697" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J697" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="698" spans="1:10">
       <x:c r="A698" s="0" t="s">
         <x:v>1532</x:v>
       </x:c>
       <x:c r="B698" s="0" t="s">
-        <x:v>337</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="C698" s="0" t="s">
-        <x:v>338</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="D698" s="0" t="s">
         <x:v>1533</x:v>
       </x:c>
       <x:c r="E698" s="0" t="s">
         <x:v>1534</x:v>
       </x:c>
       <x:c r="F698" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G698" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H698" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I698" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J698" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="699" spans="1:10">
       <x:c r="A699" s="0" t="s">
         <x:v>1532</x:v>
       </x:c>
       <x:c r="B699" s="0" t="s">
-        <x:v>333</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="C699" s="0" t="s">
-        <x:v>334</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="D699" s="0" t="s">
         <x:v>1535</x:v>
       </x:c>
       <x:c r="E699" s="0" t="s">
         <x:v>1536</x:v>
       </x:c>
       <x:c r="F699" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G699" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H699" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>1101</x:v>
       </x:c>
       <x:c r="I699" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J699" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="700" spans="1:10">
       <x:c r="A700" s="0" t="s">
-        <x:v>1532</x:v>
+        <x:v>1537</x:v>
       </x:c>
       <x:c r="B700" s="0" t="s">
-        <x:v>337</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="C700" s="0" t="s">
-        <x:v>338</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="D700" s="0" t="s">
-        <x:v>1537</x:v>
+        <x:v>1538</x:v>
       </x:c>
       <x:c r="E700" s="0" t="s">
-        <x:v>340</x:v>
+        <x:v>1539</x:v>
       </x:c>
       <x:c r="F700" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G700" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H700" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I700" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J700" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="701" spans="1:10">
       <x:c r="A701" s="0" t="s">
-        <x:v>1532</x:v>
+        <x:v>1540</x:v>
       </x:c>
       <x:c r="B701" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="C701" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="D701" s="0" t="s">
-        <x:v>1538</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="E701" s="0" t="s">
-        <x:v>1539</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="F701" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G701" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H701" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I701" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J701" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="702" spans="1:10">
       <x:c r="A702" s="0" t="s">
-        <x:v>1532</x:v>
+        <x:v>1540</x:v>
       </x:c>
       <x:c r="B702" s="0" t="s">
-        <x:v>328</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="C702" s="0" t="s">
-        <x:v>329</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="D702" s="0" t="s">
-        <x:v>1540</x:v>
+        <x:v>1541</x:v>
       </x:c>
       <x:c r="E702" s="0" t="s">
-        <x:v>1541</x:v>
+        <x:v>1542</x:v>
       </x:c>
       <x:c r="F702" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G702" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H702" s="0" t="s">
-        <x:v>1141</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I702" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J702" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="703" spans="1:10">
       <x:c r="A703" s="0" t="s">
-        <x:v>1532</x:v>
+        <x:v>1540</x:v>
       </x:c>
       <x:c r="B703" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="C703" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="D703" s="0" t="s">
-        <x:v>1542</x:v>
+        <x:v>1543</x:v>
       </x:c>
       <x:c r="E703" s="0" t="s">
-        <x:v>1543</x:v>
+        <x:v>1544</x:v>
       </x:c>
       <x:c r="F703" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G703" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H703" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I703" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J703" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>308</x:v>
       </x:c>
     </x:row>
     <x:row r="704" spans="1:10">
       <x:c r="A704" s="0" t="s">
-        <x:v>1544</x:v>
+        <x:v>1540</x:v>
       </x:c>
       <x:c r="B704" s="0" t="s">
-        <x:v>350</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="C704" s="0" t="s">
-        <x:v>351</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="D704" s="0" t="s">
         <x:v>1545</x:v>
       </x:c>
       <x:c r="E704" s="0" t="s">
-        <x:v>1546</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="F704" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G704" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H704" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I704" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J704" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="705" spans="1:10">
       <x:c r="A705" s="0" t="s">
-        <x:v>1544</x:v>
+        <x:v>1540</x:v>
       </x:c>
       <x:c r="B705" s="0" t="s">
-        <x:v>350</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="C705" s="0" t="s">
-        <x:v>351</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="D705" s="0" t="s">
+        <x:v>1546</x:v>
+      </x:c>
+      <x:c r="E705" s="0" t="s">
         <x:v>1547</x:v>
       </x:c>
-      <x:c r="E705" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F705" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G705" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H705" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I705" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J705" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="706" spans="1:10">
       <x:c r="A706" s="0" t="s">
-        <x:v>1544</x:v>
+        <x:v>1540</x:v>
       </x:c>
       <x:c r="B706" s="0" t="s">
-        <x:v>350</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="C706" s="0" t="s">
-        <x:v>351</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="D706" s="0" t="s">
+        <x:v>1548</x:v>
+      </x:c>
+      <x:c r="E706" s="0" t="s">
         <x:v>1549</x:v>
       </x:c>
-      <x:c r="E706" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F706" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G706" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H706" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>1141</x:v>
       </x:c>
       <x:c r="I706" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J706" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="707" spans="1:10">
       <x:c r="A707" s="0" t="s">
-        <x:v>1544</x:v>
+        <x:v>1540</x:v>
       </x:c>
       <x:c r="B707" s="0" t="s">
-        <x:v>350</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="C707" s="0" t="s">
-        <x:v>351</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="D707" s="0" t="s">
+        <x:v>1550</x:v>
+      </x:c>
+      <x:c r="E707" s="0" t="s">
         <x:v>1551</x:v>
       </x:c>
-      <x:c r="E707" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F707" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G707" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H707" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I707" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J707" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="708" spans="1:10">
       <x:c r="A708" s="0" t="s">
-        <x:v>1544</x:v>
+        <x:v>1552</x:v>
       </x:c>
       <x:c r="B708" s="0" t="s">
-        <x:v>354</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="C708" s="0" t="s">
-        <x:v>355</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="D708" s="0" t="s">
         <x:v>1553</x:v>
       </x:c>
       <x:c r="E708" s="0" t="s">
         <x:v>1554</x:v>
       </x:c>
       <x:c r="F708" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G708" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H708" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I708" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J708" s="0" t="s">
         <x:v>308</x:v>
       </x:c>
     </x:row>
     <x:row r="709" spans="1:10">
       <x:c r="A709" s="0" t="s">
-        <x:v>1544</x:v>
+        <x:v>1552</x:v>
       </x:c>
       <x:c r="B709" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="C709" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="D709" s="0" t="s">
         <x:v>1555</x:v>
       </x:c>
       <x:c r="E709" s="0" t="s">
         <x:v>1556</x:v>
       </x:c>
       <x:c r="F709" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G709" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H709" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I709" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J709" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>308</x:v>
       </x:c>
     </x:row>
     <x:row r="710" spans="1:10">
       <x:c r="A710" s="0" t="s">
-        <x:v>1544</x:v>
+        <x:v>1552</x:v>
       </x:c>
       <x:c r="B710" s="0" t="s">
-        <x:v>358</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="C710" s="0" t="s">
-        <x:v>359</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="D710" s="0" t="s">
         <x:v>1557</x:v>
       </x:c>
       <x:c r="E710" s="0" t="s">
         <x:v>1558</x:v>
       </x:c>
       <x:c r="F710" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G710" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H710" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I710" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J710" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>308</x:v>
       </x:c>
     </x:row>
     <x:row r="711" spans="1:10">
       <x:c r="A711" s="0" t="s">
-        <x:v>1544</x:v>
+        <x:v>1552</x:v>
       </x:c>
       <x:c r="B711" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="C711" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="D711" s="0" t="s">
         <x:v>1559</x:v>
       </x:c>
       <x:c r="E711" s="0" t="s">
         <x:v>1560</x:v>
       </x:c>
       <x:c r="F711" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G711" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H711" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I711" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J711" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>308</x:v>
       </x:c>
     </x:row>
     <x:row r="712" spans="1:10">
       <x:c r="A712" s="0" t="s">
-        <x:v>1544</x:v>
+        <x:v>1552</x:v>
       </x:c>
       <x:c r="B712" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="C712" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="D712" s="0" t="s">
         <x:v>1561</x:v>
       </x:c>
       <x:c r="E712" s="0" t="s">
         <x:v>1562</x:v>
       </x:c>
       <x:c r="F712" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G712" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H712" s="0" t="s">
-        <x:v>1141</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I712" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J712" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>308</x:v>
       </x:c>
     </x:row>
     <x:row r="713" spans="1:10">
       <x:c r="A713" s="0" t="s">
-        <x:v>1544</x:v>
+        <x:v>1552</x:v>
       </x:c>
       <x:c r="B713" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="C713" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="D713" s="0" t="s">
         <x:v>1563</x:v>
       </x:c>
       <x:c r="E713" s="0" t="s">
         <x:v>1564</x:v>
       </x:c>
       <x:c r="F713" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G713" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H713" s="0" t="s">
-        <x:v>1565</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I713" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J713" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="714" spans="1:10">
       <x:c r="A714" s="0" t="s">
+        <x:v>1552</x:v>
+      </x:c>
+      <x:c r="B714" s="0" t="s">
+        <x:v>358</x:v>
+      </x:c>
+      <x:c r="C714" s="0" t="s">
+        <x:v>359</x:v>
+      </x:c>
+      <x:c r="D714" s="0" t="s">
+        <x:v>1565</x:v>
+      </x:c>
+      <x:c r="E714" s="0" t="s">
         <x:v>1566</x:v>
       </x:c>
-      <x:c r="B714" s="0" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="F714" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G714" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H714" s="0" t="s">
-        <x:v>1567</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I714" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J714" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="715" spans="1:10">
       <x:c r="A715" s="0" t="s">
-        <x:v>1566</x:v>
+        <x:v>1552</x:v>
       </x:c>
       <x:c r="B715" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="C715" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="D715" s="0" t="s">
-        <x:v>672</x:v>
+        <x:v>1567</x:v>
       </x:c>
       <x:c r="E715" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>1568</x:v>
       </x:c>
       <x:c r="F715" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G715" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H715" s="0" t="s">
-        <x:v>1568</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I715" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J715" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="716" spans="1:10">
       <x:c r="A716" s="0" t="s">
-        <x:v>1566</x:v>
+        <x:v>1552</x:v>
       </x:c>
       <x:c r="B716" s="0" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="C716" s="0" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="D716" s="0" t="s">
         <x:v>1569</x:v>
       </x:c>
-      <x:c r="C716" s="0" t="s">
+      <x:c r="E716" s="0" t="s">
         <x:v>1570</x:v>
       </x:c>
-      <x:c r="D716" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F716" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G716" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H716" s="0" t="s">
-        <x:v>1572</x:v>
+        <x:v>1141</x:v>
       </x:c>
       <x:c r="I716" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J716" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="717" spans="1:10">
       <x:c r="A717" s="0" t="s">
-        <x:v>1566</x:v>
+        <x:v>1552</x:v>
       </x:c>
       <x:c r="B717" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="C717" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="D717" s="0" t="s">
+        <x:v>1571</x:v>
+      </x:c>
+      <x:c r="E717" s="0" t="s">
+        <x:v>1572</x:v>
+      </x:c>
+      <x:c r="F717" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="G717" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H717" s="0" t="s">
         <x:v>1573</x:v>
       </x:c>
-      <x:c r="E717" s="0" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="I717" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J717" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="718" spans="1:10">
       <x:c r="A718" s="0" t="s">
-        <x:v>1566</x:v>
+        <x:v>1574</x:v>
       </x:c>
       <x:c r="B718" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="C718" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="D718" s="0" t="s">
-        <x:v>1574</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="E718" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F718" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G718" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H718" s="0" t="s">
         <x:v>1575</x:v>
       </x:c>
       <x:c r="I718" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J718" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="719" spans="1:10">
       <x:c r="A719" s="0" t="s">
-        <x:v>1566</x:v>
+        <x:v>1574</x:v>
       </x:c>
       <x:c r="B719" s="0" t="s">
-        <x:v>1079</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="C719" s="0" t="s">
+        <x:v>283</x:v>
+      </x:c>
+      <x:c r="D719" s="0" t="s">
+        <x:v>672</x:v>
+      </x:c>
+      <x:c r="E719" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F719" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="G719" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H719" s="0" t="s">
         <x:v>1576</x:v>
       </x:c>
-      <x:c r="D719" s="0" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="I719" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J719" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="720" spans="1:10">
       <x:c r="A720" s="0" t="s">
-        <x:v>1566</x:v>
+        <x:v>1574</x:v>
       </x:c>
       <x:c r="B720" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>1577</x:v>
       </x:c>
       <x:c r="C720" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>1578</x:v>
       </x:c>
       <x:c r="D720" s="0" t="s">
         <x:v>1579</x:v>
       </x:c>
       <x:c r="E720" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F720" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G720" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H720" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>1580</x:v>
       </x:c>
       <x:c r="I720" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J720" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="721" spans="1:10">
       <x:c r="A721" s="0" t="s">
-        <x:v>1580</x:v>
+        <x:v>1574</x:v>
       </x:c>
       <x:c r="B721" s="0" t="s">
-        <x:v>1167</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="C721" s="0" t="s">
-        <x:v>1168</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="D721" s="0" t="s">
-        <x:v>304</x:v>
+        <x:v>1581</x:v>
       </x:c>
       <x:c r="E721" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F721" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G721" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H721" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I721" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J721" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="722" spans="1:10">
       <x:c r="A722" s="0" t="s">
-        <x:v>1580</x:v>
+        <x:v>1574</x:v>
       </x:c>
       <x:c r="B722" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="C722" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D722" s="0" t="s">
-        <x:v>364</x:v>
+        <x:v>1582</x:v>
       </x:c>
       <x:c r="E722" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F722" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G722" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H722" s="0" t="s">
-        <x:v>1581</x:v>
+        <x:v>1583</x:v>
       </x:c>
       <x:c r="I722" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J722" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="723" spans="1:10">
       <x:c r="A723" s="0" t="s">
-        <x:v>1580</x:v>
+        <x:v>1574</x:v>
       </x:c>
       <x:c r="B723" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>1079</x:v>
       </x:c>
       <x:c r="C723" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>1584</x:v>
       </x:c>
       <x:c r="D723" s="0" t="s">
-        <x:v>1582</x:v>
+        <x:v>1585</x:v>
       </x:c>
       <x:c r="E723" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F723" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G723" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H723" s="0" t="s">
-        <x:v>1583</x:v>
+        <x:v>1586</x:v>
       </x:c>
       <x:c r="I723" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J723" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="724" spans="1:10">
       <x:c r="A724" s="0" t="s">
-        <x:v>1580</x:v>
+        <x:v>1574</x:v>
       </x:c>
       <x:c r="B724" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C724" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="D724" s="0" t="s">
-        <x:v>1584</x:v>
+        <x:v>1587</x:v>
       </x:c>
       <x:c r="E724" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F724" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G724" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H724" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I724" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J724" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="725" spans="1:10">
       <x:c r="A725" s="0" t="s">
-        <x:v>1585</x:v>
+        <x:v>1588</x:v>
       </x:c>
       <x:c r="B725" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>1167</x:v>
       </x:c>
       <x:c r="C725" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>1168</x:v>
       </x:c>
       <x:c r="D725" s="0" t="s">
-        <x:v>1586</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="E725" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F725" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G725" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H725" s="0" t="s">
-        <x:v>1587</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I725" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J725" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="726" spans="1:10">
       <x:c r="A726" s="0" t="s">
-        <x:v>1585</x:v>
+        <x:v>1588</x:v>
       </x:c>
       <x:c r="B726" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="C726" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="D726" s="0" t="s">
-        <x:v>1167</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="E726" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F726" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G726" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H726" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>1589</x:v>
       </x:c>
       <x:c r="I726" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J726" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="727" spans="1:10">
       <x:c r="A727" s="0" t="s">
-        <x:v>1585</x:v>
+        <x:v>1588</x:v>
       </x:c>
       <x:c r="B727" s="0" t="s">
-        <x:v>534</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="C727" s="0" t="s">
-        <x:v>1210</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="D727" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>1590</x:v>
       </x:c>
       <x:c r="E727" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F727" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G727" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H727" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>1591</x:v>
       </x:c>
       <x:c r="I727" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J727" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="728" spans="1:10">
       <x:c r="A728" s="0" t="s">
-        <x:v>1585</x:v>
+        <x:v>1588</x:v>
       </x:c>
       <x:c r="B728" s="0" t="s">
-        <x:v>534</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="C728" s="0" t="s">
-        <x:v>1210</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="D728" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>1592</x:v>
       </x:c>
       <x:c r="E728" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F728" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G728" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H728" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I728" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J728" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="729" spans="1:10">
       <x:c r="A729" s="0" t="s">
-        <x:v>1585</x:v>
+        <x:v>1593</x:v>
       </x:c>
       <x:c r="B729" s="0" t="s">
-        <x:v>543</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="C729" s="0" t="s">
-        <x:v>1207</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="D729" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>1594</x:v>
       </x:c>
       <x:c r="E729" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F729" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G729" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H729" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>1595</x:v>
       </x:c>
       <x:c r="I729" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J729" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="730" spans="1:10">
       <x:c r="A730" s="0" t="s">
-        <x:v>1585</x:v>
+        <x:v>1593</x:v>
       </x:c>
       <x:c r="B730" s="0" t="s">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="C730" s="0" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="D730" s="0" t="s">
         <x:v>1167</x:v>
       </x:c>
-      <x:c r="C730" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="E730" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F730" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G730" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H730" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I730" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J730" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="731" spans="1:10">
       <x:c r="A731" s="0" t="s">
-        <x:v>1585</x:v>
+        <x:v>1593</x:v>
       </x:c>
       <x:c r="B731" s="0" t="s">
-        <x:v>1167</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="C731" s="0" t="s">
-        <x:v>1168</x:v>
+        <x:v>1210</x:v>
       </x:c>
       <x:c r="D731" s="0" t="s">
-        <x:v>1221</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="E731" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F731" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G731" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H731" s="0" t="s">
-        <x:v>1588</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I731" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J731" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="732" spans="1:10">
       <x:c r="A732" s="0" t="s">
-        <x:v>1585</x:v>
+        <x:v>1593</x:v>
       </x:c>
       <x:c r="B732" s="0" t="s">
-        <x:v>1167</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="C732" s="0" t="s">
-        <x:v>1168</x:v>
+        <x:v>1210</x:v>
       </x:c>
       <x:c r="D732" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="E732" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F732" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G732" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H732" s="0" t="s">
-        <x:v>1589</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I732" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J732" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="733" spans="1:10">
       <x:c r="A733" s="0" t="s">
-        <x:v>1585</x:v>
+        <x:v>1593</x:v>
       </x:c>
       <x:c r="B733" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="C733" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>1207</x:v>
       </x:c>
       <x:c r="D733" s="0" t="s">
-        <x:v>966</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="E733" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F733" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G733" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H733" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I733" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J733" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="734" spans="1:10">
       <x:c r="A734" s="0" t="s">
-        <x:v>1585</x:v>
+        <x:v>1593</x:v>
       </x:c>
       <x:c r="B734" s="0" t="s">
-        <x:v>1569</x:v>
+        <x:v>1167</x:v>
       </x:c>
       <x:c r="C734" s="0" t="s">
-        <x:v>1570</x:v>
+        <x:v>1168</x:v>
       </x:c>
       <x:c r="D734" s="0" t="s">
-        <x:v>1590</x:v>
+        <x:v>1215</x:v>
       </x:c>
       <x:c r="E734" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F734" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G734" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H734" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I734" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J734" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="735" spans="1:10">
       <x:c r="A735" s="0" t="s">
-        <x:v>1585</x:v>
+        <x:v>1593</x:v>
       </x:c>
       <x:c r="B735" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>1167</x:v>
       </x:c>
       <x:c r="C735" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>1168</x:v>
       </x:c>
       <x:c r="D735" s="0" t="s">
-        <x:v>1591</x:v>
+        <x:v>1227</x:v>
       </x:c>
       <x:c r="E735" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F735" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G735" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H735" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>1596</x:v>
       </x:c>
       <x:c r="I735" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J735" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="736" spans="1:10">
       <x:c r="A736" s="0" t="s">
-        <x:v>1585</x:v>
+        <x:v>1593</x:v>
       </x:c>
       <x:c r="B736" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>1167</x:v>
       </x:c>
       <x:c r="C736" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>1168</x:v>
       </x:c>
       <x:c r="D736" s="0" t="s">
-        <x:v>1592</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="E736" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F736" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G736" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H736" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>1597</x:v>
       </x:c>
       <x:c r="I736" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J736" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="737" spans="1:10">
       <x:c r="A737" s="0" t="s">
-        <x:v>1585</x:v>
+        <x:v>1593</x:v>
       </x:c>
       <x:c r="B737" s="0" t="s">
-        <x:v>1058</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="C737" s="0" t="s">
-        <x:v>1593</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="D737" s="0" t="s">
-        <x:v>1594</x:v>
+        <x:v>966</x:v>
       </x:c>
       <x:c r="E737" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F737" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G737" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H737" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I737" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J737" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="738" spans="1:10">
       <x:c r="A738" s="0" t="s">
-        <x:v>1585</x:v>
+        <x:v>1593</x:v>
       </x:c>
       <x:c r="B738" s="0" t="s">
-        <x:v>1079</x:v>
+        <x:v>1577</x:v>
       </x:c>
       <x:c r="C738" s="0" t="s">
-        <x:v>1576</x:v>
+        <x:v>1578</x:v>
       </x:c>
       <x:c r="D738" s="0" t="s">
-        <x:v>1595</x:v>
+        <x:v>1598</x:v>
       </x:c>
       <x:c r="E738" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F738" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G738" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H738" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I738" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J738" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="739" spans="1:10">
       <x:c r="A739" s="0" t="s">
-        <x:v>1585</x:v>
+        <x:v>1593</x:v>
       </x:c>
       <x:c r="B739" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C739" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D739" s="0" t="s">
-        <x:v>1596</x:v>
+        <x:v>1599</x:v>
       </x:c>
       <x:c r="E739" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F739" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G739" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H739" s="0" t="s">
-        <x:v>1597</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I739" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J739" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="740" spans="1:10">
       <x:c r="A740" s="0" t="s">
-        <x:v>1585</x:v>
+        <x:v>1593</x:v>
       </x:c>
       <x:c r="B740" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="C740" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="D740" s="0" t="s">
-        <x:v>1598</x:v>
+        <x:v>1600</x:v>
       </x:c>
       <x:c r="E740" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F740" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G740" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H740" s="0" t="s">
-        <x:v>1599</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I740" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J740" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="741" spans="1:10">
       <x:c r="A741" s="0" t="s">
-        <x:v>1585</x:v>
+        <x:v>1593</x:v>
       </x:c>
       <x:c r="B741" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>1058</x:v>
       </x:c>
       <x:c r="C741" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>1601</x:v>
       </x:c>
       <x:c r="D741" s="0" t="s">
-        <x:v>1600</x:v>
+        <x:v>1602</x:v>
       </x:c>
       <x:c r="E741" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F741" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G741" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H741" s="0" t="s">
-        <x:v>1601</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I741" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J741" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="742" spans="1:10">
       <x:c r="A742" s="0" t="s">
-        <x:v>1602</x:v>
+        <x:v>1593</x:v>
       </x:c>
       <x:c r="B742" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>1079</x:v>
       </x:c>
       <x:c r="C742" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>1584</x:v>
       </x:c>
       <x:c r="D742" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>1603</x:v>
       </x:c>
       <x:c r="E742" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F742" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G742" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H742" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I742" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J742" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="743" spans="1:10">
       <x:c r="A743" s="0" t="s">
-        <x:v>1602</x:v>
+        <x:v>1593</x:v>
       </x:c>
       <x:c r="B743" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="C743" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="D743" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>1604</x:v>
       </x:c>
       <x:c r="E743" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F743" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G743" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H743" s="0" t="s">
-        <x:v>1603</x:v>
+        <x:v>1605</x:v>
       </x:c>
       <x:c r="I743" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J743" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="744" spans="1:10">
       <x:c r="A744" s="0" t="s">
-        <x:v>1602</x:v>
+        <x:v>1593</x:v>
       </x:c>
       <x:c r="B744" s="0" t="s">
-        <x:v>543</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="C744" s="0" t="s">
-        <x:v>1207</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="D744" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>1606</x:v>
       </x:c>
       <x:c r="E744" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F744" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G744" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H744" s="0" t="s">
-        <x:v>1604</x:v>
+        <x:v>1607</x:v>
       </x:c>
       <x:c r="I744" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J744" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="745" spans="1:10">
       <x:c r="A745" s="0" t="s">
-        <x:v>1602</x:v>
+        <x:v>1593</x:v>
       </x:c>
       <x:c r="B745" s="0" t="s">
-        <x:v>543</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="C745" s="0" t="s">
-        <x:v>1207</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="D745" s="0" t="s">
-        <x:v>1569</x:v>
+        <x:v>1608</x:v>
       </x:c>
       <x:c r="E745" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F745" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G745" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H745" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>1609</x:v>
       </x:c>
       <x:c r="I745" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J745" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="746" spans="1:10">
       <x:c r="A746" s="0" t="s">
-        <x:v>1602</x:v>
+        <x:v>1610</x:v>
       </x:c>
       <x:c r="B746" s="0" t="s">
-        <x:v>1058</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="C746" s="0" t="s">
-        <x:v>1593</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="D746" s="0" t="s">
-        <x:v>1605</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="E746" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F746" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G746" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H746" s="0" t="s">
-        <x:v>1606</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I746" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J746" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="747" spans="1:10">
       <x:c r="A747" s="0" t="s">
-        <x:v>1602</x:v>
+        <x:v>1610</x:v>
       </x:c>
       <x:c r="B747" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="C747" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="D747" s="0" t="s">
-        <x:v>1607</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="E747" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F747" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G747" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H747" s="0" t="s">
-        <x:v>1608</x:v>
+        <x:v>1611</x:v>
       </x:c>
       <x:c r="I747" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J747" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="748" spans="1:10">
       <x:c r="A748" s="0" t="s">
-        <x:v>1609</x:v>
+        <x:v>1610</x:v>
       </x:c>
       <x:c r="B748" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="C748" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>1207</x:v>
       </x:c>
       <x:c r="D748" s="0" t="s">
-        <x:v>1610</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="E748" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F748" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="G748" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H748" s="0" t="s">
-        <x:v>1080</x:v>
+        <x:v>1612</x:v>
       </x:c>
       <x:c r="I748" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J748" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="749" spans="1:10">
       <x:c r="A749" s="0" t="s">
-        <x:v>1609</x:v>
+        <x:v>1610</x:v>
       </x:c>
       <x:c r="B749" s="0" t="s">
-        <x:v>1079</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="C749" s="0" t="s">
-        <x:v>1576</x:v>
+        <x:v>1207</x:v>
       </x:c>
       <x:c r="D749" s="0" t="s">
-        <x:v>1611</x:v>
+        <x:v>1577</x:v>
       </x:c>
       <x:c r="E749" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F749" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="G749" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H749" s="0" t="s">
-        <x:v>1080</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I749" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J749" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="750" spans="1:10">
       <x:c r="A750" s="0" t="s">
-        <x:v>1612</x:v>
+        <x:v>1610</x:v>
       </x:c>
       <x:c r="B750" s="0" t="s">
-        <x:v>1167</x:v>
+        <x:v>1058</x:v>
       </x:c>
       <x:c r="C750" s="0" t="s">
-        <x:v>1168</x:v>
+        <x:v>1601</x:v>
       </x:c>
       <x:c r="D750" s="0" t="s">
-        <x:v>1377</x:v>
+        <x:v>1613</x:v>
       </x:c>
       <x:c r="E750" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F750" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="G750" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H750" s="0" t="s">
-        <x:v>1085</x:v>
+        <x:v>1614</x:v>
       </x:c>
       <x:c r="I750" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J750" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="751" spans="1:10">
       <x:c r="A751" s="0" t="s">
-        <x:v>1612</x:v>
+        <x:v>1610</x:v>
       </x:c>
       <x:c r="B751" s="0" t="s">
-        <x:v>1569</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="C751" s="0" t="s">
-        <x:v>1570</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="D751" s="0" t="s">
-        <x:v>1613</x:v>
+        <x:v>1615</x:v>
       </x:c>
       <x:c r="E751" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F751" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="G751" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H751" s="0" t="s">
-        <x:v>1087</x:v>
+        <x:v>1616</x:v>
       </x:c>
       <x:c r="I751" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J751" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="752" spans="1:10">
       <x:c r="A752" s="0" t="s">
-        <x:v>1614</x:v>
+        <x:v>1617</x:v>
       </x:c>
       <x:c r="B752" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="C752" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="D752" s="0" t="s">
-        <x:v>630</x:v>
+        <x:v>1618</x:v>
       </x:c>
       <x:c r="E752" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F752" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G752" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H752" s="0" t="s">
-        <x:v>1090</x:v>
+        <x:v>1080</x:v>
       </x:c>
       <x:c r="I752" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J752" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="753" spans="1:10">
       <x:c r="A753" s="0" t="s">
-        <x:v>1614</x:v>
+        <x:v>1617</x:v>
       </x:c>
       <x:c r="B753" s="0" t="s">
+        <x:v>1079</x:v>
+      </x:c>
+      <x:c r="C753" s="0" t="s">
+        <x:v>1584</x:v>
+      </x:c>
+      <x:c r="D753" s="0" t="s">
+        <x:v>1619</x:v>
+      </x:c>
+      <x:c r="E753" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F753" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="G753" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H753" s="0" t="s">
+        <x:v>1080</x:v>
+      </x:c>
+      <x:c r="I753" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J753" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="754" spans="1:10">
+      <x:c r="A754" s="0" t="s">
+        <x:v>1620</x:v>
+      </x:c>
+      <x:c r="B754" s="0" t="s">
+        <x:v>1167</x:v>
+      </x:c>
+      <x:c r="C754" s="0" t="s">
+        <x:v>1168</x:v>
+      </x:c>
+      <x:c r="D754" s="0" t="s">
+        <x:v>1385</x:v>
+      </x:c>
+      <x:c r="E754" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F754" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="G754" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H754" s="0" t="s">
+        <x:v>1085</x:v>
+      </x:c>
+      <x:c r="I754" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J754" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="755" spans="1:10">
+      <x:c r="A755" s="0" t="s">
+        <x:v>1620</x:v>
+      </x:c>
+      <x:c r="B755" s="0" t="s">
+        <x:v>1577</x:v>
+      </x:c>
+      <x:c r="C755" s="0" t="s">
+        <x:v>1578</x:v>
+      </x:c>
+      <x:c r="D755" s="0" t="s">
+        <x:v>1621</x:v>
+      </x:c>
+      <x:c r="E755" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F755" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="G755" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H755" s="0" t="s">
+        <x:v>1087</x:v>
+      </x:c>
+      <x:c r="I755" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J755" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="756" spans="1:10">
+      <x:c r="A756" s="0" t="s">
+        <x:v>1622</x:v>
+      </x:c>
+      <x:c r="B756" s="0" t="s">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="C756" s="0" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="D756" s="0" t="s">
+        <x:v>630</x:v>
+      </x:c>
+      <x:c r="E756" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F756" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="G756" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H756" s="0" t="s">
+        <x:v>1090</x:v>
+      </x:c>
+      <x:c r="I756" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J756" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="757" spans="1:10">
+      <x:c r="A757" s="0" t="s">
+        <x:v>1622</x:v>
+      </x:c>
+      <x:c r="B757" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
-      <x:c r="C753" s="0" t="s">
+      <x:c r="C757" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
-      <x:c r="D753" s="0" t="s">
-[...17 lines deleted...]
-      <x:c r="J753" s="0" t="s">
+      <x:c r="D757" s="0" t="s">
+        <x:v>1623</x:v>
+      </x:c>
+      <x:c r="E757" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F757" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="G757" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H757" s="0" t="s">
+        <x:v>1624</x:v>
+      </x:c>
+      <x:c r="I757" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J757" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId5"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Results-2026 Palo Alto Count...</vt:lpstr>
       <vt:lpstr>Results-2026 Palo Alto Count...!Print_Area</vt:lpstr>
       <vt:lpstr>Results-2026 Palo Alto Count...!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>