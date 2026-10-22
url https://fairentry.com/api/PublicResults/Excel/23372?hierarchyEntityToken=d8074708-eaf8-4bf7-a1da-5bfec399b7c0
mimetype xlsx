--- v0 (2026-09-06)
+++ v1 (2026-10-22)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96c81fd36dcf4411" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e9acbd658cdb42a2b3734beb808fb132.psmdcp" Id="R9ec0a833b7ce4921" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ca398bd32034cb6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2b17edb14cd34f6bb61191ab0d8c495d.psmdcp" Id="Rb5ea182484294935" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Results-2026 4-H at the Minn..." sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Hierarchy Path</x:t>
   </x:si>
   <x:si>
     <x:t>Exhibitor Number</x:t>
   </x:si>
   <x:si>
@@ -104,117 +104,219 @@
   <x:si>
     <x:t>Polk</x:t>
   </x:si>
   <x:si>
     <x:t>North Star</x:t>
   </x:si>
   <x:si>
     <x:t>988</x:t>
   </x:si>
   <x:si>
     <x:t>Ethen, Dylan</x:t>
   </x:si>
   <x:si>
     <x:t>1169</x:t>
   </x:si>
   <x:si>
     <x:t>Trifold board compares turkey smashburgers with traditionally cooked turkey burgers to show how chemistry, physics, and food science —especially the Maillard reaction, heat transfer, pressure, and moisture loss—affect browning, texture, juiciness, and flavor.</x:t>
   </x:si>
   <x:si>
     <x:t>Wright</x:t>
   </x:si>
   <x:si>
     <x:t>Independent - Wright County</x:t>
   </x:si>
   <x:si>
+    <x:t>1534</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Roemer, Bethany</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1985</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tri-fold display: "What is a Chia Pet"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wabasha</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wabasha Winners</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1684</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Steffen, Malcolm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2175</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Science experiment about 3-D printing infill and flexural strength</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Scott</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Credit River Comets</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2434</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ninas, Louisa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3234</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Project board detailing an experiment to find "The Best Method to Make Butter at Home" and its findings</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Olmsted</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Viola Victors</x:t>
+  </x:si>
+  <x:si>
     <x:t>3095</x:t>
   </x:si>
   <x:si>
     <x:t>Flynn, Katherine</x:t>
   </x:si>
   <x:si>
     <x:t>4164</x:t>
   </x:si>
   <x:si>
     <x:t>Posterboard of "Cast Iron Cleaning"</x:t>
   </x:si>
   <x:si>
     <x:t>Nobles</x:t>
   </x:si>
   <x:si>
     <x:t>Elk Tip Toppers</x:t>
   </x:si>
   <x:si>
     <x:t>3430</x:t>
   </x:si>
   <x:si>
     <x:t>Krosch, Ezekiel</x:t>
   </x:si>
   <x:si>
     <x:t>4664</x:t>
   </x:si>
   <x:si>
     <x:t>Science Board - black 3 fold board with a white tagboard bone cut out on top. Labeled Disintegrating Density.</x:t>
   </x:si>
   <x:si>
     <x:t>Nicollet</x:t>
   </x:si>
   <x:si>
+    <x:t>3613</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amy, Dean</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4954</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Does different milks effect crunchyness poster board</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Goodhue</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cherry Grove Busy Gophers</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4043</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Schumann, Maya</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5616</x:t>
+  </x:si>
+  <x:si>
+    <x:t>trifold - pros/cons of beeswax vs plastic wrap protecting food better</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Purple</x:t>
+  </x:si>
+  <x:si>
+    <x:t>McLeod</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lynn Hustlers</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4242</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jurgenson, Devin</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5883</x:t>
+  </x:si>
+  <x:si>
+    <x:t>pvc stand and 4 copper pipes</x:t>
+  </x:si>
+  <x:si>
     <x:t>4303</x:t>
   </x:si>
   <x:si>
     <x:t>Hatfield, Cooper</x:t>
   </x:si>
   <x:si>
     <x:t>5955</x:t>
   </x:si>
   <x:si>
     <x:t>Science experiment trifold about the amount of sugar in bread</x:t>
   </x:si>
   <x:si>
     <x:t>Swift</x:t>
   </x:si>
   <x:si>
     <x:t>Dublin Victory</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> General Exhibits  /  Science Inquiry  /  Science Inquiry - Grades 9+</x:t>
   </x:si>
   <x:si>
     <x:t>1739</x:t>
   </x:si>
   <x:si>
     <x:t>Kostohryz, Kara</x:t>
   </x:si>
   <x:si>
     <x:t>2240</x:t>
   </x:si>
   <x:si>
     <x:t>A research project about how different types of road salts affect the heart rate of Daphnia magna</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>Purple</x:t>
   </x:si>
   <x:si>
     <x:t>Otter Tail - East</x:t>
   </x:si>
   <x:si>
     <x:t>Perham Pride</x:t>
   </x:si>
   <x:si>
     <x:t>4003</x:t>
   </x:si>
   <x:si>
     <x:t>Lavan, Ethan</x:t>
   </x:si>
   <x:si>
     <x:t>5552</x:t>
   </x:si>
   <x:si>
     <x:t>Trifold poster board with project on sulfate removal</x:t>
   </x:si>
   <x:si>
     <x:t>Community Impact Recognition</x:t>
   </x:si>
   <x:si>
     <x:t>Carlton</x:t>
   </x:si>
@@ -264,52 +366,52 @@
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
   </x:borders>
   <x:cellStyleXfs count="1">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellStyleXfs>
   <x:cellXfs count="1">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId7" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:J9" totalsRowShown="0">
-  <x:autoFilter ref="A1:J9"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:J15" totalsRowShown="0">
+  <x:autoFilter ref="A1:J15"/>
   <x:tableColumns count="10">
     <x:tableColumn id="1" name="Hierarchy Path"/>
     <x:tableColumn id="2" name="Exhibitor Number"/>
     <x:tableColumn id="3" name="Exhibitor Name"/>
     <x:tableColumn id="4" name="Entry Number"/>
     <x:tableColumn id="5" name="Entry Description"/>
     <x:tableColumn id="6" name="Ribbon"/>
     <x:tableColumn id="7" name="Placing"/>
     <x:tableColumn id="8" name="Awards"/>
     <x:tableColumn id="9" name="County"/>
     <x:tableColumn id="10" name="Club"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -573,51 +675,51 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:J9"/>
+  <x:dimension ref="A1:J15"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:10">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="G1" s="0" t="s">
@@ -768,147 +870,339 @@
       <x:c r="B6" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G6" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H6" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I6" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="J6" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:10">
       <x:c r="A7" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G7" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H7" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I7" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="J7" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:10">
       <x:c r="A8" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G8" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="H8" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="I8" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
-      <x:c r="G8" s="0" t="s">
-[...5 lines deleted...]
-      <x:c r="I8" s="0" t="s">
+      <x:c r="J8" s="0" t="s">
         <x:v>54</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:10">
       <x:c r="A9" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="C9" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
-      <x:c r="C9" s="0" t="s">
+      <x:c r="D9" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
-      <x:c r="D9" s="0" t="s">
+      <x:c r="E9" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
-      <x:c r="E9" s="0" t="s">
+      <x:c r="F9" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G9" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="H9" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="I9" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
-      <x:c r="F9" s="0" t="s">
-[...5 lines deleted...]
-      <x:c r="H9" s="0" t="s">
+      <x:c r="J9" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="10" spans="1:10">
+      <x:c r="A10" s="0" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="B10" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
-      <x:c r="I9" s="0" t="s">
+      <x:c r="C10" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
-      <x:c r="J9" s="0" t="s">
+      <x:c r="D10" s="0" t="s">
         <x:v>62</x:v>
+      </x:c>
+      <x:c r="E10" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="F10" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G10" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="H10" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="I10" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="J10" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="11" spans="1:10">
+      <x:c r="A11" s="0" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="B11" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="C11" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="D11" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="E11" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="F11" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="G11" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="H11" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="I11" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="J11" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="12" spans="1:10">
+      <x:c r="A12" s="0" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="B12" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="C12" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="D12" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="E12" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="F12" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G12" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="H12" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="I12" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="J12" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="13" spans="1:10">
+      <x:c r="A13" s="0" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="B13" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="C13" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="D13" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="E13" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="F13" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G13" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="H13" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="I13" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="J13" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="14" spans="1:10">
+      <x:c r="A14" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="B14" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="C14" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="D14" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="E14" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="F14" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="G14" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="H14" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="I14" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="J14" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="15" spans="1:10">
+      <x:c r="A15" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="B15" s="0" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="C15" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="D15" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="E15" s="0" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="F15" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="G15" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="H15" s="0" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="I15" s="0" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="J15" s="0" t="s">
+        <x:v>96</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId5"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Results-2026 4-H at the Minn...</vt:lpstr>
       <vt:lpstr>Results-2026 4-H at the Minn...!Print_Area</vt:lpstr>
       <vt:lpstr>Results-2026 4-H at the Minn...!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">