--- v0 (2026-09-06)
+++ v1 (2026-10-22)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra205f136ab754c81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6236d5f6f1984f9e81f7dc73638351c1.psmdcp" Id="R1092432473064ca0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb32d6857396f4d70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/96be1aa7eeed49cc97779d0d0069e1c7.psmdcp" Id="Ra9decb2d810046be" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Results-2026 4-H at the Minn..." sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Hierarchy Path</x:t>
   </x:si>
   <x:si>
     <x:t>Exhibitor Number</x:t>
   </x:si>
   <x:si>
@@ -3633,54 +3633,54 @@
       </x:c>
       <x:c r="I59" s="0" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="J59" s="0" t="s">
         <x:v>299</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:10">
       <x:c r="A60" s="0" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="B60" s="0" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F60" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="G60" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H60" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I60" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="J60" s="0" t="s">
         <x:v>307</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:10">
       <x:c r="A61" s="0" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
@@ -3953,54 +3953,54 @@
       </x:c>
       <x:c r="I69" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="J69" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:10">
       <x:c r="A70" s="0" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="B70" s="0" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F70" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="G70" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="H70" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I70" s="0" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="J70" s="0" t="s">
         <x:v>344</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:10">
       <x:c r="A71" s="0" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">