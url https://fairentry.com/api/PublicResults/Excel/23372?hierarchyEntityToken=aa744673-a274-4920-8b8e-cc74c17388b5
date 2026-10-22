--- v0 (2026-09-06)
+++ v1 (2026-10-22)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf839cf91720e4489" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e30ec0e4550f4aff99d7502c0ebf58ca.psmdcp" Id="R12ab37046f7642b7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa5c5b6174f441b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/83b47d356e3f4c2b9763406f53bb9eb6.psmdcp" Id="R42d8961c47c94e40" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Results-2026 4-H at the Minn..." sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Hierarchy Path</x:t>
   </x:si>
   <x:si>
     <x:t>Exhibitor Number</x:t>
   </x:si>
   <x:si>
@@ -68,147 +68,364 @@
   <x:si>
     <x:t>263</x:t>
   </x:si>
   <x:si>
     <x:t>Grinde, Dylan</x:t>
   </x:si>
   <x:si>
     <x:t>168</x:t>
   </x:si>
   <x:si>
     <x:t>mesopotamia</x:t>
   </x:si>
   <x:si>
     <x:t>Blue</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Norman</x:t>
   </x:si>
   <x:si>
     <x:t>Marsh River</x:t>
   </x:si>
   <x:si>
+    <x:t>541</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sorenson, Avery</x:t>
+  </x:si>
+  <x:si>
+    <x:t>554</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tri-fold presentation board of Martin Luther life</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Redwood</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Golden Gophers</x:t>
+  </x:si>
+  <x:si>
     <x:t>633</x:t>
   </x:si>
   <x:si>
     <x:t>Aaker, Liam</x:t>
   </x:si>
   <x:si>
     <x:t>644</x:t>
   </x:si>
   <x:si>
     <x:t>Diorama depicting US activity during the Omaha Beach battle of the Normandy Invasion, WWII.</x:t>
   </x:si>
   <x:si>
     <x:t>Red</x:t>
   </x:si>
   <x:si>
     <x:t>Clay</x:t>
   </x:si>
   <x:si>
     <x:t>Glyndon Fearless 4-Her's</x:t>
   </x:si>
   <x:si>
     <x:t>663</x:t>
   </x:si>
   <x:si>
     <x:t>Olson, Silas</x:t>
   </x:si>
   <x:si>
     <x:t>686</x:t>
   </x:si>
   <x:si>
     <x:t>Global Connections - TaeKwonDo - poster</x:t>
   </x:si>
   <x:si>
     <x:t>Grant</x:t>
   </x:si>
   <x:si>
     <x:t>Do &amp; Dare</x:t>
   </x:si>
   <x:si>
+    <x:t>2170</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Maloney, Leeland</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2836</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tri-fold poster of coins from around the world</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rock</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Springdell</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2591</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DeFrance, Devin</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3457</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MN State Parks</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Purple</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cottonwood</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Loyal Lakers/Carson Climbers</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2999</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tollefson, Madison</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sharing an educational experience of going to Peru, South America in June 2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Crow Wing</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Baxter Sandpipers</x:t>
+  </x:si>
+  <x:si>
     <x:t xml:space="preserve"> General Exhibits  /  Global Connections  /  Global Connections - Grades 9+</x:t>
   </x:si>
   <x:si>
+    <x:t>177</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vetsch, Mackenzie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Auschwitz board project</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Morrison</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lucky Clovers</x:t>
+  </x:si>
+  <x:si>
+    <x:t>294</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bergler, Willa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>210</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Poster board of trip to Spain &amp; Portugal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Winona</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pleasant Busy Bees</x:t>
+  </x:si>
+  <x:si>
     <x:t>531</x:t>
   </x:si>
   <x:si>
     <x:t>Schlueter, Leah</x:t>
   </x:si>
   <x:si>
     <x:t>542</x:t>
   </x:si>
   <x:si>
     <x:t>tri-fold "Women in Oppression"</x:t>
   </x:si>
   <x:si>
     <x:t>Sherburne</x:t>
   </x:si>
   <x:si>
     <x:t>Independent - Sherburne County</x:t>
   </x:si>
   <x:si>
     <x:t>675</x:t>
   </x:si>
   <x:si>
     <x:t>Erickson, Sidney</x:t>
   </x:si>
   <x:si>
     <x:t>699</x:t>
   </x:si>
   <x:si>
     <x:t>homemade beef tallow/beeswax chapstick (3) and book</x:t>
   </x:si>
   <x:si>
-    <x:t>Purple</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Polk</x:t>
   </x:si>
   <x:si>
     <x:t>Fertile</x:t>
   </x:si>
   <x:si>
+    <x:t>719</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Selin, Savannah</x:t>
+  </x:si>
+  <x:si>
+    <x:t>767</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tri-fold poster about study abroad in Denmark and Sweden</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chisago</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Whispering Pines</x:t>
+  </x:si>
+  <x:si>
+    <x:t>740</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Harreld, Marie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>807</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Booklet on Edward S. Curtis</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dodge</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Young Riders</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1487</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Berg, Josephine</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1918</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Binder that discusses original oratory speech on dandelions</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Scott</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Belle Plaine 4-H</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2091</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Egler, Tyler</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2726</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28 x 40 trifold board on Japan</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Washington</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lucky Aces</x:t>
+  </x:si>
+  <x:si>
     <x:t>2345</x:t>
   </x:si>
   <x:si>
     <x:t>Hauschild, Samantha</x:t>
   </x:si>
   <x:si>
     <x:t>3128</x:t>
   </x:si>
   <x:si>
     <x:t>About Minnesota and Belgium</x:t>
   </x:si>
   <x:si>
     <x:t>Lincoln</x:t>
   </x:si>
   <x:si>
     <x:t>New Grove</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3120</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gaul, Roman</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4201</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Comparison of American and Canadian Political System</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Murray</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lakers</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3706</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Huneke, Ryan</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5106</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Delta Airlines - "From Crop Dusting to Global Connections"
+(blue tri-fold poster board with red border)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Goodhue</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Belvidere Happy-Go-Luckies</x:t>
   </x:si>
   <x:si>
     <x:t>4416</x:t>
   </x:si>
   <x:si>
     <x:t>Ryan, Madelyn</x:t>
   </x:si>
   <x:si>
     <x:t>6107</x:t>
   </x:si>
   <x:si>
     <x:t>Clear sheets tied with red string, titled Spain Mission Trip 2026, a group picture of people is on the front</x:t>
   </x:si>
   <x:si>
     <x:t>Le Sueur</x:t>
   </x:si>
   <x:si>
     <x:t>Derrynane Jrs</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
@@ -249,52 +466,52 @@
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
   </x:borders>
   <x:cellStyleXfs count="1">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellStyleXfs>
   <x:cellXfs count="1">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId7" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:J8" totalsRowShown="0">
-  <x:autoFilter ref="A1:J8"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:J20" totalsRowShown="0">
+  <x:autoFilter ref="A1:J20"/>
   <x:tableColumns count="10">
     <x:tableColumn id="1" name="Hierarchy Path"/>
     <x:tableColumn id="2" name="Exhibitor Number"/>
     <x:tableColumn id="3" name="Exhibitor Name"/>
     <x:tableColumn id="4" name="Entry Number"/>
     <x:tableColumn id="5" name="Entry Description"/>
     <x:tableColumn id="6" name="Ribbon"/>
     <x:tableColumn id="7" name="Placing"/>
     <x:tableColumn id="8" name="Awards"/>
     <x:tableColumn id="9" name="County"/>
     <x:tableColumn id="10" name="Club"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -558,51 +775,51 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:J8"/>
+  <x:dimension ref="A1:J20"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:10">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="G1" s="0" t="s">
@@ -645,223 +862,607 @@
       </x:c>
       <x:c r="I2" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J2" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:10">
       <x:c r="A3" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G3" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="H3" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="I3" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
-      <x:c r="G3" s="0" t="s">
-[...5 lines deleted...]
-      <x:c r="I3" s="0" t="s">
+      <x:c r="J3" s="0" t="s">
         <x:v>24</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:10">
       <x:c r="A4" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="C4" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
-      <x:c r="C4" s="0" t="s">
+      <x:c r="D4" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
-      <x:c r="D4" s="0" t="s">
+      <x:c r="E4" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
-      <x:c r="E4" s="0" t="s">
+      <x:c r="F4" s="0" t="s">
         <x:v>29</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>23</x:v>
       </x:c>
       <x:c r="G4" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H4" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I4" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="J4" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:10">
       <x:c r="A5" s="0" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="B5" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
-      <x:c r="B5" s="0" t="s">
+      <x:c r="C5" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
-      <x:c r="C5" s="0" t="s">
+      <x:c r="D5" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
-      <x:c r="D5" s="0" t="s">
+      <x:c r="E5" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
-      <x:c r="E5" s="0" t="s">
+      <x:c r="F5" s="0" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="G5" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="H5" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="I5" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
-      <x:c r="F5" s="0" t="s">
-[...8 lines deleted...]
-      <x:c r="I5" s="0" t="s">
+      <x:c r="J5" s="0" t="s">
         <x:v>37</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:10">
       <x:c r="A6" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="C6" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
-      <x:c r="C6" s="0" t="s">
+      <x:c r="D6" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
-      <x:c r="D6" s="0" t="s">
+      <x:c r="E6" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
-      <x:c r="E6" s="0" t="s">
+      <x:c r="F6" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G6" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="H6" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="I6" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
-      <x:c r="F6" s="0" t="s">
+      <x:c r="J6" s="0" t="s">
         <x:v>43</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:10">
       <x:c r="A7" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="C7" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="D7" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
-      <x:c r="C7" s="0" t="s">
+      <x:c r="E7" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
-      <x:c r="D7" s="0" t="s">
+      <x:c r="F7" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
-      <x:c r="E7" s="0" t="s">
+      <x:c r="G7" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="H7" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="I7" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
-      <x:c r="F7" s="0" t="s">
-[...8 lines deleted...]
-      <x:c r="I7" s="0" t="s">
+      <x:c r="J7" s="0" t="s">
         <x:v>50</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:10">
       <x:c r="A8" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="C8" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="C8" s="0" t="s">
+      <x:c r="D8" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
-      <x:c r="D8" s="0" t="s">
+      <x:c r="E8" s="0" t="s">
         <x:v>54</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>55</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G8" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H8" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I8" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J8" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
-      <x:c r="J8" s="0" t="s">
+    </x:row>
+    <x:row r="9" spans="1:10">
+      <x:c r="A9" s="0" t="s">
         <x:v>57</x:v>
+      </x:c>
+      <x:c r="B9" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="C9" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="D9" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="E9" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="F9" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G9" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="H9" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="I9" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="J9" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="10" spans="1:10">
+      <x:c r="A10" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="B10" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="C10" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="D10" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="E10" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="F10" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G10" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="H10" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="I10" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="J10" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="11" spans="1:10">
+      <x:c r="A11" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="B11" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="C11" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="D11" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="E11" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="F11" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G11" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="H11" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="I11" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="J11" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="12" spans="1:10">
+      <x:c r="A12" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="B12" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="C12" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="D12" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="E12" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="F12" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="G12" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="H12" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="I12" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="J12" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="13" spans="1:10">
+      <x:c r="A13" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="B13" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="C13" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="D13" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="E13" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="F13" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="G13" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="H13" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="I13" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="J13" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="14" spans="1:10">
+      <x:c r="A14" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="B14" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="C14" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="D14" s="0" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="E14" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="F14" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G14" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="H14" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="I14" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="J14" s="0" t="s">
+        <x:v>93</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="15" spans="1:10">
+      <x:c r="A15" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="B15" s="0" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="C15" s="0" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="D15" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="E15" s="0" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="F15" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G15" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="H15" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="I15" s="0" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="J15" s="0" t="s">
+        <x:v>99</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="16" spans="1:10">
+      <x:c r="A16" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="B16" s="0" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="C16" s="0" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="D16" s="0" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="E16" s="0" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="F16" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G16" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="H16" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="I16" s="0" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="J16" s="0" t="s">
+        <x:v>105</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="17" spans="1:10">
+      <x:c r="A17" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="B17" s="0" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="C17" s="0" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="D17" s="0" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="E17" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="F17" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G17" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="H17" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="I17" s="0" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="J17" s="0" t="s">
+        <x:v>111</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="18" spans="1:10">
+      <x:c r="A18" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="B18" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="C18" s="0" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="D18" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="E18" s="0" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="F18" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G18" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="H18" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="I18" s="0" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="J18" s="0" t="s">
+        <x:v>117</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="19" spans="1:10">
+      <x:c r="A19" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="B19" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="C19" s="0" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="D19" s="0" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="E19" s="0" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="F19" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G19" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="H19" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="I19" s="0" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="J19" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="20" spans="1:10">
+      <x:c r="A20" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="B20" s="0" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="C20" s="0" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="D20" s="0" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="E20" s="0" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="F20" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G20" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="H20" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="I20" s="0" t="s">
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="J20" s="0" t="s">
+        <x:v>129</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId5"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Results-2026 4-H at the Minn...</vt:lpstr>
       <vt:lpstr>Results-2026 4-H at the Minn...!Print_Area</vt:lpstr>
       <vt:lpstr>Results-2026 4-H at the Minn...!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">