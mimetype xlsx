--- v0 (2026-09-06)
+++ v1 (2026-10-22)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R331f1ed5a45a4ce2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f0384b7874984904a6c580804d90220d.psmdcp" Id="Rc6046441939d4941" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5457cf61c1f54be9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7ef6cde6dbb144c4ba3e54eafd2c1390.psmdcp" Id="R108c8892c10c475e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Results-2026 4-H at the Minn..." sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Hierarchy Path</x:t>
   </x:si>
   <x:si>
     <x:t>Exhibitor Number</x:t>
   </x:si>
   <x:si>
@@ -1547,50 +1547,53 @@
   <x:si>
     <x:t>76</x:t>
   </x:si>
   <x:si>
     <x:t>4-H Club, Acoma Acorns</x:t>
   </x:si>
   <x:si>
     <x:t>5604</x:t>
   </x:si>
   <x:si>
     <x:t>4-H Opoloy</x:t>
   </x:si>
   <x:si>
     <x:t>McLeod</x:t>
   </x:si>
   <x:si>
     <x:t>101</x:t>
   </x:si>
   <x:si>
     <x:t>5634</x:t>
   </x:si>
   <x:si>
     <x:t>Blue banner - Fuel Up With 4-H</x:t>
   </x:si>
   <x:si>
+    <x:t>Martin</x:t>
+  </x:si>
+  <x:si>
     <x:t>120</x:t>
   </x:si>
   <x:si>
     <x:t>4-H Club, Glencoe Jr Pioneers</x:t>
   </x:si>
   <x:si>
     <x:t>5871</x:t>
   </x:si>
   <x:si>
     <x:t>"Explore New Worlds with 4-H!"</x:t>
   </x:si>
   <x:si>
     <x:t>86</x:t>
   </x:si>
   <x:si>
     <x:t>4-H Club, Pratt Commandoes</x:t>
   </x:si>
   <x:si>
     <x:t>5896</x:t>
   </x:si>
   <x:si>
     <x:t>Fish and pole on blue background.</x:t>
   </x:si>
   <x:si>
     <x:t>Steele</x:t>
@@ -1763,104 +1766,158 @@
   <x:si>
     <x:t>Community pride about club spending time at Halstad Living Center</x:t>
   </x:si>
   <x:si>
     <x:t>Community Impact Recognition</x:t>
   </x:si>
   <x:si>
     <x:t>Marsh River</x:t>
   </x:si>
   <x:si>
     <x:t>264</x:t>
   </x:si>
   <x:si>
     <x:t>Halvorson, Charlotte</x:t>
   </x:si>
   <x:si>
     <x:t>169</x:t>
   </x:si>
   <x:si>
     <x:t>A shelf with pictures, cardboard boxes, cans, and other props. Black shelf non-laminated paper</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Super Sewers </x:t>
   </x:si>
   <x:si>
+    <x:t>286</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gotz, Audric</x:t>
+  </x:si>
+  <x:si>
+    <x:t>201</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tri-fold board</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Winona River City</x:t>
+  </x:si>
+  <x:si>
     <x:t>431</x:t>
   </x:si>
   <x:si>
     <x:t>Bergerson, Abbigale</x:t>
   </x:si>
   <x:si>
     <x:t>394</x:t>
   </x:si>
   <x:si>
     <x:t>Tri-fold board with Babinski Foundation Animal Shelter, Community Garden, Soup Kitchen and Sidewalk Chalk suicide prevention awareness</x:t>
   </x:si>
   <x:si>
     <x:t>Cass</x:t>
   </x:si>
   <x:si>
     <x:t>Trailblazers</x:t>
   </x:si>
   <x:si>
+    <x:t>478</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pederson, Arya</x:t>
+  </x:si>
+  <x:si>
+    <x:t>460</x:t>
+  </x:si>
+  <x:si>
+    <x:t>a recorded presentation about our club's experience making weekend food bags for youth in need in our community</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Creekside Otters</x:t>
+  </x:si>
+  <x:si>
+    <x:t>479</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pederson, Rory</x:t>
+  </x:si>
+  <x:si>
+    <x:t>461</x:t>
+  </x:si>
+  <x:si>
     <x:t>556</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Souhrada , Elsie </x:t>
   </x:si>
   <x:si>
     <x:t>581</x:t>
   </x:si>
   <x:si>
     <x:t>Community Pride Poster</x:t>
   </x:si>
   <x:si>
     <x:t>654</x:t>
   </x:si>
   <x:si>
     <x:t>Capistran, Ben</x:t>
   </x:si>
   <x:si>
     <x:t>671</x:t>
   </x:si>
   <x:si>
     <x:t>"Food for Families" - creating non-perishable meal kits for elementary students and families. North Star 4-H Club</x:t>
   </x:si>
   <x:si>
     <x:t>657</x:t>
   </x:si>
   <x:si>
     <x:t>Capistran, Ella</x:t>
   </x:si>
   <x:si>
     <x:t>677</x:t>
   </x:si>
   <x:si>
     <x:t>"Food for Families" - creating non-perishable meal kits for elementary students and families. North Star 4-H Club with Ben Capistran.</x:t>
   </x:si>
   <x:si>
+    <x:t>877</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gerlach, Claire</x:t>
+  </x:si>
+  <x:si>
+    <x:t>989</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wheatland Wheaties community pride exhibit</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wheatland Wheaties</x:t>
+  </x:si>
+  <x:si>
     <x:t>603</x:t>
   </x:si>
   <x:si>
     <x:t>Pederson, Lorelei</x:t>
   </x:si>
   <x:si>
     <x:t>1029</x:t>
   </x:si>
   <x:si>
     <x:t>Seeds for Better Living - Food Bank</x:t>
   </x:si>
   <x:si>
     <x:t>Creative Clovers</x:t>
   </x:si>
   <x:si>
     <x:t>980</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Souhrada , James </x:t>
   </x:si>
   <x:si>
     <x:t>1155</x:t>
   </x:si>
   <x:si>
     <x:t>508</x:t>
@@ -1877,59 +1934,173 @@
   <x:si>
     <x:t>1259</x:t>
   </x:si>
   <x:si>
     <x:t>Myers, Anna Juliet</x:t>
   </x:si>
   <x:si>
     <x:t>1576</x:t>
   </x:si>
   <x:si>
     <x:t>Trifold display of Coverleaf 4H Club community pride. Adopt-a-Highway, FMSC &amp; hand-in-hand medical supply drive.</x:t>
   </x:si>
   <x:si>
     <x:t>Cloverleaf</x:t>
   </x:si>
   <x:si>
     <x:t>1292</x:t>
   </x:si>
   <x:si>
     <x:t>Sahlstrom, Sarah</x:t>
   </x:si>
   <x:si>
     <x:t>1634</x:t>
   </x:si>
   <x:si>
+    <x:t>1448</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Duden, Annabell</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1858</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Trifold depicting monthly service projects and the Happy Ramblers' commitment to serving the community, especially families and clubs</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1460</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kennedy, Halle</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1871</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Binder about Life Jacket Project</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1468</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bandel, Calvin</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1898</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Calvin Bandel &amp; Charlotte Bandel are presenting Belle Plaine's Community Pride Project Club</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Belle Plaine 4-H</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1471</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bandel, Charlotte</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1902</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1476</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Milbrath, Carter</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1904</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Trifold display of Rost Sioux Valley Club Community Pride</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rost - Sioux Valley Hustlers</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1505</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Casey, Jack</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1946</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jack will be presenting the community pride trifold poster for Shakopee Super Seekers 4-H Club</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shakopee Super Seekers</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1541</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Schumacher, Lillian</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1994</x:t>
+  </x:si>
+  <x:si>
     <x:t>1509</x:t>
   </x:si>
   <x:si>
     <x:t>Milbrath, Shelby</x:t>
   </x:si>
   <x:si>
     <x:t>2247</x:t>
   </x:si>
   <x:si>
+    <x:t>1829</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Perryman, Olive</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2358</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Community service/pride poster - Big Giants 4-H Club</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Big Giants</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2045</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Reiter, Ashlyn</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2643</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Black tri-fold Board, says Community Pride for the title in green letters, board has various photos and captions, says New Haven Sodbusters on bottom right corner</x:t>
+  </x:si>
+  <x:si>
     <x:t>1944</x:t>
   </x:si>
   <x:si>
     <x:t>Overson, Cooper</x:t>
   </x:si>
   <x:si>
     <x:t>2811</x:t>
   </x:si>
   <x:si>
     <x:t>blue trifold and green binder, "Planting the Seeds of Leadership through 4-H"</x:t>
   </x:si>
   <x:si>
     <x:t>2533</x:t>
   </x:si>
   <x:si>
     <x:t>Nelson, Claire</x:t>
   </x:si>
   <x:si>
     <x:t>3376</x:t>
   </x:si>
   <x:si>
     <x:t>Seasons of Service: tri-fold board (white) with information on Blizzard Blast and Family fun day with booklet</x:t>
   </x:si>
   <x:si>
     <x:t>2565</x:t>
@@ -2063,74 +2234,131 @@
   <x:si>
     <x:t>4035</x:t>
   </x:si>
   <x:si>
     <x:t>Christmas Stocking</x:t>
   </x:si>
   <x:si>
     <x:t>Black Bear</x:t>
   </x:si>
   <x:si>
     <x:t>3315</x:t>
   </x:si>
   <x:si>
     <x:t>Johnson, Lyla</x:t>
   </x:si>
   <x:si>
     <x:t>4589</x:t>
   </x:si>
   <x:si>
     <x:t>Binder: Nurturing an essential need: Fun &amp; togetherness used grant money to make food kits, craft kits, and art kits and donated to local food shelf.</x:t>
   </x:si>
   <x:si>
     <x:t>Norseland</x:t>
   </x:si>
   <x:si>
+    <x:t>2154</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dumdei, Grace</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4763</x:t>
+  </x:si>
+  <x:si>
+    <x:t>tri-fold display backpack blessing kits</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Blue Earth</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Riverbend 4-HERS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2155</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dumdei, Sophia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4767</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3791</x:t>
+  </x:si>
+  <x:si>
+    <x:t>White, Lilith</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5234</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tri-fold - "Sour to Sweet"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Burnside Pluckies</x:t>
+  </x:si>
+  <x:si>
     <x:t>3819</x:t>
   </x:si>
   <x:si>
     <x:t>Sirolli, Anne</x:t>
   </x:si>
   <x:si>
     <x:t>5274</x:t>
   </x:si>
   <x:si>
     <x:t>basket w/bags w/various craft supplies and instructions</x:t>
   </x:si>
   <x:si>
     <x:t>3820</x:t>
   </x:si>
   <x:si>
     <x:t>Sirolli, Lucie</x:t>
   </x:si>
   <x:si>
     <x:t>5275</x:t>
   </x:si>
   <x:si>
     <x:t>New Horizons</x:t>
   </x:si>
   <x:si>
+    <x:t>3669</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oelke, Daphne</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5430</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3 ring binder about Rendsville community pride project (shop)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rendsville</x:t>
+  </x:si>
+  <x:si>
     <x:t>3456</x:t>
   </x:si>
   <x:si>
     <x:t>Kleindl, Mandy</x:t>
   </x:si>
   <x:si>
     <x:t>5441</x:t>
   </x:si>
   <x:si>
     <x:t>a green folder showing Pep &amp; Progress work at the foodstand</x:t>
   </x:si>
   <x:si>
     <x:t>Pep &amp; Progress</x:t>
   </x:si>
   <x:si>
     <x:t>1031</x:t>
   </x:si>
   <x:si>
     <x:t>Kittok, Charlie</x:t>
   </x:si>
   <x:si>
     <x:t>5474</x:t>
   </x:si>
   <x:si>
     <x:t>3082</x:t>
@@ -2201,150 +2429,258 @@
   <x:si>
     <x:t>6237</x:t>
   </x:si>
   <x:si>
     <x:t>Trifold board on wheelbarrows - with Lillyana Johnson</x:t>
   </x:si>
   <x:si>
     <x:t>507</x:t>
   </x:si>
   <x:si>
     <x:t>Berning, Kathryn</x:t>
   </x:si>
   <x:si>
     <x:t>7805</x:t>
   </x:si>
   <x:si>
     <x:t>3033</x:t>
   </x:si>
   <x:si>
     <x:t>Lefdal, Gretchen</x:t>
   </x:si>
   <x:si>
     <x:t>7824</x:t>
   </x:si>
   <x:si>
+    <x:t>1660</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nielsen, Celia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7857</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1475</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Montoya, Olivia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7858</x:t>
+  </x:si>
+  <x:si>
     <x:t xml:space="preserve"> General Exhibits  /  Club Exhibits  /  Engineering Design Challenge - TEAM</x:t>
   </x:si>
   <x:si>
+    <x:t>668</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eischen, Jameson</x:t>
+  </x:si>
+  <x:si>
+    <x:t>691</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EDC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Watonwan</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nifty Thrifty</x:t>
+  </x:si>
+  <x:si>
+    <x:t>670</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Karau, Emily</x:t>
+  </x:si>
+  <x:si>
+    <x:t>693</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fieldon Rustlers</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Thomas, Jett</x:t>
+  </x:si>
+  <x:si>
+    <x:t>694</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Riverdale Rockets</x:t>
+  </x:si>
+  <x:si>
+    <x:t>672</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Meyer, Rebecca</x:t>
+  </x:si>
+  <x:si>
+    <x:t>695</x:t>
+  </x:si>
+  <x:si>
+    <x:t>964</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Winget, Balin</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1127</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3'x3' carnival game</x:t>
+  </x:si>
+  <x:si>
+    <x:t>967</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Winget, Clara</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1136</x:t>
+  </x:si>
+  <x:si>
+    <x:t>969</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Winget, Haldan</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1141</x:t>
+  </x:si>
+  <x:si>
     <x:t>1012</x:t>
   </x:si>
   <x:si>
     <x:t>Fick, Sawyer</x:t>
   </x:si>
   <x:si>
     <x:t>1203</x:t>
   </x:si>
   <x:si>
-    <x:t>EDC</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Friberg</x:t>
   </x:si>
   <x:si>
     <x:t>1140</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Plucinski, Mitchell </x:t>
   </x:si>
   <x:si>
     <x:t>1397</x:t>
   </x:si>
   <x:si>
     <x:t>Rube Goldberg machine - 2’ x 3’ x 1’ Wood frame with a blue water table</x:t>
   </x:si>
   <x:si>
     <x:t>Willing Workers</x:t>
   </x:si>
   <x:si>
     <x:t>1186</x:t>
   </x:si>
   <x:si>
     <x:t>Shafer, Gavin</x:t>
   </x:si>
   <x:si>
     <x:t>1478</x:t>
   </x:si>
   <x:si>
+    <x:t>1330</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Martinez, Ayden</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1331</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Martinez, Rorrick</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1701</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1337</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zezulka, Kendall</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1710</x:t>
+  </x:si>
+  <x:si>
     <x:t>1371</x:t>
   </x:si>
   <x:si>
     <x:t>Peterson, Levi</x:t>
   </x:si>
   <x:si>
     <x:t>1751</x:t>
   </x:si>
   <x:si>
     <x:t>EDC contest</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> General Exhibits  /  Club Exhibits  /  Plastic Sculptures Challenge - INDIVIDUAL</x:t>
   </x:si>
   <x:si>
-    <x:t>286</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>198</x:t>
   </x:si>
   <x:si>
     <x:t>Pyramid shaped tower of reusable fair lemonade cups. Base is 3x4 cups, and height is 5 cups plus a straw with lid flag on top.</x:t>
   </x:si>
   <x:si>
     <x:t>Green</x:t>
   </x:si>
   <x:si>
-    <x:t>Winona River City</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>532</x:t>
   </x:si>
   <x:si>
     <x:t>Schurrer, Alexandra</x:t>
   </x:si>
   <x:si>
     <x:t>543</x:t>
   </x:si>
   <x:si>
     <x:t>Independent - Sherburne County</x:t>
   </x:si>
   <x:si>
     <x:t>676</x:t>
   </x:si>
   <x:si>
     <x:t>Beckendorf, Isabel</x:t>
   </x:si>
   <x:si>
     <x:t>700</x:t>
   </x:si>
   <x:si>
     <x:t>Red medusa hanging mobile</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>Watonwan</x:t>
   </x:si>
   <x:si>
     <x:t>Golden Gleaners</x:t>
   </x:si>
   <x:si>
     <x:t>1043</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Esnough , Beatrice </x:t>
   </x:si>
   <x:si>
     <x:t>1248</x:t>
   </x:si>
   <x:si>
     <x:t>The Allergy-Free Hare</x:t>
   </x:si>
   <x:si>
     <x:t>Isanti</x:t>
   </x:si>
   <x:si>
     <x:t>Wild River Pioneers</x:t>
   </x:si>
   <x:si>
     <x:t>1276</x:t>
   </x:si>
@@ -2623,52 +2959,52 @@
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" quotePrefix="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellStyleXfs>
   <x:cellXfs count="2">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId7" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:J183" totalsRowShown="0">
-  <x:autoFilter ref="A1:J183"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:J212" totalsRowShown="0">
+  <x:autoFilter ref="A1:J212"/>
   <x:tableColumns count="10">
     <x:tableColumn id="1" name="Hierarchy Path"/>
     <x:tableColumn id="2" name="Exhibitor Number"/>
     <x:tableColumn id="3" name="Exhibitor Name"/>
     <x:tableColumn id="4" name="Entry Number"/>
     <x:tableColumn id="5" name="Entry Description"/>
     <x:tableColumn id="6" name="Ribbon"/>
     <x:tableColumn id="7" name="Placing"/>
     <x:tableColumn id="8" name="Awards"/>
     <x:tableColumn id="9" name="County"/>
     <x:tableColumn id="10" name="Club"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -2932,51 +3268,51 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:J183"/>
+  <x:dimension ref="A1:J212"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:10">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="G1" s="0" t="s">
@@ -6356,2485 +6692,3413 @@
       <x:c r="A107" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="C107" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="D107" s="0" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="E107" s="0" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="F107" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="G107" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H107" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I107" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="J107" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:10">
       <x:c r="A108" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B108" s="0" t="s">
-        <x:v>512</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="C108" s="0" t="s">
-        <x:v>513</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="D108" s="0" t="s">
-        <x:v>514</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="E108" s="0" t="s">
-        <x:v>515</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="F108" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G108" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H108" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I108" s="0" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="J108" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:10">
       <x:c r="A109" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
-        <x:v>516</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="C109" s="0" t="s">
-        <x:v>517</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="D109" s="0" t="s">
-        <x:v>518</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="E109" s="0" t="s">
-        <x:v>519</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="F109" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G109" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H109" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I109" s="0" t="s">
-        <x:v>520</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="J109" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:10">
       <x:c r="A110" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B110" s="0" t="s">
-        <x:v>521</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="C110" s="0" t="s">
-        <x:v>522</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="D110" s="0" t="s">
-        <x:v>523</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="E110" s="0" t="s">
-        <x:v>524</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="F110" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G110" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H110" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I110" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="J110" s="0" t="s">
-        <x:v>526</x:v>
+        <x:v>527</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:10">
       <x:c r="A111" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
-        <x:v>527</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="C111" s="0" t="s">
-        <x:v>528</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="D111" s="0" t="s">
-        <x:v>529</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="E111" s="0" t="s">
-        <x:v>530</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="F111" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="G111" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H111" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I111" s="0" t="s">
-        <x:v>531</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="J111" s="0" t="s">
-        <x:v>532</x:v>
+        <x:v>533</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:10">
       <x:c r="A112" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B112" s="0" t="s">
-        <x:v>533</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="C112" s="0" t="s">
-        <x:v>534</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="D112" s="0" t="s">
-        <x:v>535</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="E112" s="0" t="s">
-        <x:v>536</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="F112" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G112" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H112" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I112" s="0" t="s">
-        <x:v>531</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="J112" s="0" t="s">
-        <x:v>537</x:v>
+        <x:v>538</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:10">
       <x:c r="A113" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
-        <x:v>538</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="C113" s="0" t="s">
-        <x:v>539</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="D113" s="0" t="s">
-        <x:v>540</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="E113" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F113" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G113" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H113" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I113" s="0" t="s">
-        <x:v>541</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="J113" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:10">
       <x:c r="A114" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B114" s="0" t="s">
-        <x:v>542</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="C114" s="0" t="s">
-        <x:v>543</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="D114" s="0" t="s">
-        <x:v>544</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="E114" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F114" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="G114" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H114" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I114" s="0" t="s">
-        <x:v>541</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="J114" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:10">
       <x:c r="A115" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
-        <x:v>545</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="C115" s="0" t="s">
-        <x:v>546</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="D115" s="0" t="s">
-        <x:v>547</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="E115" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F115" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="G115" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H115" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I115" s="0" t="s">
-        <x:v>548</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="J115" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:10">
       <x:c r="A116" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B116" s="0" t="s">
-        <x:v>549</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="C116" s="0" t="s">
-        <x:v>550</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="D116" s="0" t="s">
-        <x:v>551</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="E116" s="0" t="s">
-        <x:v>552</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="F116" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G116" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H116" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I116" s="0" t="s">
-        <x:v>553</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="J116" s="0" t="s">
-        <x:v>554</x:v>
+        <x:v>555</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:10">
       <x:c r="A117" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
-        <x:v>555</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="C117" s="0" t="s">
-        <x:v>556</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="D117" s="0" t="s">
-        <x:v>557</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="E117" s="0" t="s">
-        <x:v>558</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="F117" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G117" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H117" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I117" s="0" t="s">
-        <x:v>553</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="J117" s="0" t="s">
-        <x:v>559</x:v>
+        <x:v>560</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:10">
       <x:c r="A118" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B118" s="0" t="s">
-        <x:v>560</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="C118" s="0" t="s">
-        <x:v>561</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="D118" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="E118" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F118" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G118" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H118" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I118" s="0" t="s">
-        <x:v>563</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="J118" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:10">
       <x:c r="A119" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
-        <x:v>564</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="C119" s="0" t="s">
-        <x:v>565</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="D119" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="E119" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F119" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="G119" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H119" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I119" s="0" t="s">
-        <x:v>567</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="J119" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:10">
       <x:c r="A120" s="0" t="s">
-        <x:v>568</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="B120" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="C120" s="0" t="s">
-        <x:v>570</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="D120" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="E120" s="0" t="s">
-        <x:v>571</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="F120" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G120" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H120" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I120" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J120" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>573</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:10">
       <x:c r="A121" s="0" t="s">
-        <x:v>568</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
-        <x:v>573</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="C121" s="0" t="s">
-        <x:v>574</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="D121" s="0" t="s">
-        <x:v>575</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="E121" s="0" t="s">
-        <x:v>576</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="F121" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="G121" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H121" s="0" t="s">
-        <x:v>577</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="I121" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="J121" s="0" t="s">
-        <x:v>578</x:v>
+        <x:v>579</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:10">
       <x:c r="A122" s="0" t="s">
-        <x:v>568</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="B122" s="0" t="s">
-        <x:v>579</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="C122" s="0" t="s">
-        <x:v>580</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="D122" s="0" t="s">
-        <x:v>581</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="E122" s="0" t="s">
-        <x:v>582</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="F122" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G122" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H122" s="0" t="s">
-        <x:v>577</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="I122" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="J122" s="0" t="s">
-        <x:v>583</x:v>
+        <x:v>584</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:10">
       <x:c r="A123" s="0" t="s">
-        <x:v>568</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="B123" s="0" t="s">
-        <x:v>584</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="C123" s="0" t="s">
-        <x:v>585</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="D123" s="0" t="s">
-        <x:v>586</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="E123" s="0" t="s">
-        <x:v>587</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="F123" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G123" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H123" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="I123" s="0" t="s">
-        <x:v>588</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="J123" s="0" t="s">
         <x:v>589</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:10">
       <x:c r="A124" s="0" t="s">
-        <x:v>568</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="B124" s="0" t="s">
         <x:v>590</x:v>
       </x:c>
       <x:c r="C124" s="0" t="s">
         <x:v>591</x:v>
       </x:c>
       <x:c r="D124" s="0" t="s">
         <x:v>592</x:v>
       </x:c>
       <x:c r="E124" s="0" t="s">
         <x:v>593</x:v>
       </x:c>
       <x:c r="F124" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G124" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H124" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I124" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="J124" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>595</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:10">
       <x:c r="A125" s="0" t="s">
-        <x:v>568</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
-        <x:v>594</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="C125" s="0" t="s">
-        <x:v>595</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="D125" s="0" t="s">
-        <x:v>596</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="E125" s="0" t="s">
-        <x:v>597</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="F125" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="G125" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H125" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="I125" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="J125" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>600</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:10">
       <x:c r="A126" s="0" t="s">
-        <x:v>568</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="B126" s="0" t="s">
-        <x:v>598</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="C126" s="0" t="s">
+        <x:v>602</x:v>
+      </x:c>
+      <x:c r="D126" s="0" t="s">
+        <x:v>603</x:v>
+      </x:c>
+      <x:c r="E126" s="0" t="s">
         <x:v>599</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>601</x:v>
       </x:c>
       <x:c r="F126" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="G126" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H126" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="I126" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="J126" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>600</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:10">
       <x:c r="A127" s="0" t="s">
-        <x:v>568</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="B127" s="0" t="s">
-        <x:v>602</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="C127" s="0" t="s">
-        <x:v>603</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="D127" s="0" t="s">
-        <x:v>604</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="E127" s="0" t="s">
-        <x:v>605</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="F127" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G127" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H127" s="0" t="s">
-        <x:v>577</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="I127" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="J127" s="0" t="s">
-        <x:v>606</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:10">
       <x:c r="A128" s="0" t="s">
-        <x:v>568</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="B128" s="0" t="s">
-        <x:v>607</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="C128" s="0" t="s">
-        <x:v>608</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="D128" s="0" t="s">
-        <x:v>609</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="E128" s="0" t="s">
-        <x:v>593</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="F128" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="G128" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H128" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I128" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="J128" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:10">
       <x:c r="A129" s="0" t="s">
-        <x:v>568</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
-        <x:v>610</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="C129" s="0" t="s">
-        <x:v>611</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="D129" s="0" t="s">
-        <x:v>612</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="E129" s="0" t="s">
-        <x:v>613</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="F129" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="G129" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H129" s="0" t="s">
-        <x:v>577</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="I129" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="J129" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:10">
       <x:c r="A130" s="0" t="s">
-        <x:v>568</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="B130" s="0" t="s">
-        <x:v>614</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="C130" s="0" t="s">
-        <x:v>615</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="D130" s="0" t="s">
-        <x:v>616</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="E130" s="0" t="s">
-        <x:v>617</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="F130" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G130" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H130" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="I130" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="J130" s="0" t="s">
-        <x:v>618</x:v>
+        <x:v>620</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:10">
       <x:c r="A131" s="0" t="s">
-        <x:v>568</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
-        <x:v>619</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="C131" s="0" t="s">
-        <x:v>620</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="D131" s="0" t="s">
-        <x:v>621</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="E131" s="0" t="s">
-        <x:v>617</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="F131" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G131" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H131" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="I131" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="J131" s="0" t="s">
-        <x:v>618</x:v>
+        <x:v>625</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:10">
       <x:c r="A132" s="0" t="s">
-        <x:v>568</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="B132" s="0" t="s">
-        <x:v>622</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="C132" s="0" t="s">
-        <x:v>623</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="D132" s="0" t="s">
-        <x:v>624</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="E132" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="F132" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G132" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H132" s="0" t="s">
-        <x:v>577</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="I132" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="J132" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:10">
       <x:c r="A133" s="0" t="s">
-        <x:v>568</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="B133" s="0" t="s">
-        <x:v>625</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="C133" s="0" t="s">
-        <x:v>626</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="D133" s="0" t="s">
-        <x:v>627</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="E133" s="0" t="s">
-        <x:v>628</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="F133" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="G133" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H133" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="I133" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="J133" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:10">
       <x:c r="A134" s="0" t="s">
-        <x:v>568</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="B134" s="0" t="s">
-        <x:v>629</x:v>
+        <x:v>633</x:v>
       </x:c>
       <x:c r="C134" s="0" t="s">
-        <x:v>630</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="D134" s="0" t="s">
-        <x:v>631</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="E134" s="0" t="s">
-        <x:v>632</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="F134" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G134" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H134" s="0" t="s">
-        <x:v>577</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="I134" s="0" t="s">
-        <x:v>310</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="J134" s="0" t="s">
-        <x:v>325</x:v>
+        <x:v>637</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:10">
       <x:c r="A135" s="0" t="s">
-        <x:v>568</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="B135" s="0" t="s">
-        <x:v>633</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="C135" s="0" t="s">
-        <x:v>634</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="D135" s="0" t="s">
-        <x:v>635</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="E135" s="0" t="s">
         <x:v>636</x:v>
       </x:c>
       <x:c r="F135" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G135" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H135" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I135" s="0" t="s">
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="J135" s="0" t="s">
         <x:v>637</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>638</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:10">
       <x:c r="A136" s="0" t="s">
-        <x:v>568</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="B136" s="0" t="s">
-        <x:v>639</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="C136" s="0" t="s">
-        <x:v>640</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="D136" s="0" t="s">
-        <x:v>641</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="E136" s="0" t="s">
-        <x:v>642</x:v>
+        <x:v>644</x:v>
       </x:c>
       <x:c r="F136" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G136" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H136" s="0" t="s">
-        <x:v>577</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="I136" s="0" t="s">
-        <x:v>643</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="J136" s="0" t="s">
-        <x:v>644</x:v>
+        <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:10">
       <x:c r="A137" s="0" t="s">
-        <x:v>568</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="B137" s="0" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="C137" s="0" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="D137" s="0" t="s">
         <x:v>647</x:v>
       </x:c>
       <x:c r="E137" s="0" t="s">
         <x:v>648</x:v>
       </x:c>
       <x:c r="F137" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="G137" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H137" s="0" t="s">
-        <x:v>577</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="I137" s="0" t="s">
-        <x:v>643</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="J137" s="0" t="s">
-        <x:v>644</x:v>
+        <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:10">
       <x:c r="A138" s="0" t="s">
-        <x:v>568</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="B138" s="0" t="s">
         <x:v>649</x:v>
       </x:c>
       <x:c r="C138" s="0" t="s">
         <x:v>650</x:v>
       </x:c>
       <x:c r="D138" s="0" t="s">
         <x:v>651</x:v>
       </x:c>
       <x:c r="E138" s="0" t="s">
         <x:v>652</x:v>
       </x:c>
       <x:c r="F138" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G138" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H138" s="0" t="s">
-        <x:v>577</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="I138" s="0" t="s">
-        <x:v>339</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="J138" s="0" t="s">
         <x:v>653</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:10">
       <x:c r="A139" s="0" t="s">
-        <x:v>568</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
         <x:v>654</x:v>
       </x:c>
       <x:c r="C139" s="0" t="s">
         <x:v>655</x:v>
       </x:c>
       <x:c r="D139" s="0" t="s">
         <x:v>656</x:v>
       </x:c>
       <x:c r="E139" s="0" t="s">
-        <x:v>657</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="F139" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G139" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H139" s="0" t="s">
-        <x:v>577</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="I139" s="0" t="s">
-        <x:v>643</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="J139" s="0" t="s">
-        <x:v>644</x:v>
+        <x:v>653</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:10">
       <x:c r="A140" s="0" t="s">
-        <x:v>568</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="B140" s="0" t="s">
+        <x:v>657</x:v>
+      </x:c>
+      <x:c r="C140" s="0" t="s">
         <x:v>658</x:v>
       </x:c>
-      <x:c r="C140" s="0" t="s">
+      <x:c r="D140" s="0" t="s">
         <x:v>659</x:v>
       </x:c>
-      <x:c r="D140" s="0" t="s">
+      <x:c r="E140" s="0" t="s">
         <x:v>660</x:v>
       </x:c>
-      <x:c r="E140" s="0" t="s">
+      <x:c r="F140" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G140" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="H140" s="0" t="s">
+        <x:v>578</x:v>
+      </x:c>
+      <x:c r="I140" s="0" t="s">
+        <x:v>187</x:v>
+      </x:c>
+      <x:c r="J140" s="0" t="s">
         <x:v>661</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:10">
       <x:c r="A141" s="0" t="s">
-        <x:v>568</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="B141" s="0" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="C141" s="0" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="D141" s="0" t="s">
         <x:v>664</x:v>
       </x:c>
       <x:c r="E141" s="0" t="s">
         <x:v>665</x:v>
       </x:c>
       <x:c r="F141" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G141" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H141" s="0" t="s">
-        <x:v>577</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="I141" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="J141" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>666</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:10">
       <x:c r="A142" s="0" t="s">
-        <x:v>568</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="B142" s="0" t="s">
-        <x:v>666</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="C142" s="0" t="s">
-        <x:v>667</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="D142" s="0" t="s">
-        <x:v>668</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="E142" s="0" t="s">
-        <x:v>669</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="F142" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="G142" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H142" s="0" t="s">
-        <x:v>577</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="I142" s="0" t="s">
-        <x:v>563</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="J142" s="0" t="s">
-        <x:v>670</x:v>
+        <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:10">
       <x:c r="A143" s="0" t="s">
-        <x:v>568</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="B143" s="0" t="s">
+        <x:v>670</x:v>
+      </x:c>
+      <x:c r="C143" s="0" t="s">
         <x:v>671</x:v>
       </x:c>
-      <x:c r="C143" s="0" t="s">
+      <x:c r="D143" s="0" t="s">
         <x:v>672</x:v>
       </x:c>
-      <x:c r="D143" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E143" s="0" t="s">
-        <x:v>669</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="F143" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G143" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H143" s="0" t="s">
-        <x:v>577</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="I143" s="0" t="s">
-        <x:v>563</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="J143" s="0" t="s">
-        <x:v>670</x:v>
+        <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:10">
       <x:c r="A144" s="0" t="s">
-        <x:v>568</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="B144" s="0" t="s">
+        <x:v>673</x:v>
+      </x:c>
+      <x:c r="C144" s="0" t="s">
         <x:v>674</x:v>
       </x:c>
-      <x:c r="C144" s="0" t="s">
+      <x:c r="D144" s="0" t="s">
         <x:v>675</x:v>
       </x:c>
-      <x:c r="D144" s="0" t="s">
+      <x:c r="E144" s="0" t="s">
         <x:v>676</x:v>
       </x:c>
-      <x:c r="E144" s="0" t="s">
+      <x:c r="F144" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G144" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="H144" s="0" t="s">
+        <x:v>578</x:v>
+      </x:c>
+      <x:c r="I144" s="0" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="J144" s="0" t="s">
         <x:v>677</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>678</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:10">
       <x:c r="A145" s="0" t="s">
-        <x:v>568</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
+        <x:v>678</x:v>
+      </x:c>
+      <x:c r="C145" s="0" t="s">
         <x:v>679</x:v>
       </x:c>
-      <x:c r="C145" s="0" t="s">
+      <x:c r="D145" s="0" t="s">
         <x:v>680</x:v>
       </x:c>
-      <x:c r="D145" s="0" t="s">
+      <x:c r="E145" s="0" t="s">
         <x:v>681</x:v>
       </x:c>
-      <x:c r="E145" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F145" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G145" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H145" s="0" t="s">
-        <x:v>577</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="I145" s="0" t="s">
-        <x:v>396</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="J145" s="0" t="s">
-        <x:v>683</x:v>
+        <x:v>264</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:10">
       <x:c r="A146" s="0" t="s">
-        <x:v>568</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="B146" s="0" t="s">
+        <x:v>682</x:v>
+      </x:c>
+      <x:c r="C146" s="0" t="s">
+        <x:v>683</x:v>
+      </x:c>
+      <x:c r="D146" s="0" t="s">
         <x:v>684</x:v>
       </x:c>
-      <x:c r="C146" s="0" t="s">
+      <x:c r="E146" s="0" t="s">
         <x:v>685</x:v>
       </x:c>
-      <x:c r="D146" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F146" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G146" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H146" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I146" s="0" t="s">
-        <x:v>380</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="J146" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:10">
       <x:c r="A147" s="0" t="s">
-        <x:v>568</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
+        <x:v>686</x:v>
+      </x:c>
+      <x:c r="C147" s="0" t="s">
+        <x:v>687</x:v>
+      </x:c>
+      <x:c r="D147" s="0" t="s">
         <x:v>688</x:v>
       </x:c>
-      <x:c r="C147" s="0" t="s">
+      <x:c r="E147" s="0" t="s">
         <x:v>689</x:v>
       </x:c>
-      <x:c r="D147" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F147" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G147" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H147" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="I147" s="0" t="s">
-        <x:v>380</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="J147" s="0" t="s">
-        <x:v>691</x:v>
+        <x:v>325</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:10">
       <x:c r="A148" s="0" t="s">
-        <x:v>568</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="B148" s="0" t="s">
+        <x:v>690</x:v>
+      </x:c>
+      <x:c r="C148" s="0" t="s">
+        <x:v>691</x:v>
+      </x:c>
+      <x:c r="D148" s="0" t="s">
         <x:v>692</x:v>
       </x:c>
-      <x:c r="C148" s="0" t="s">
+      <x:c r="E148" s="0" t="s">
         <x:v>693</x:v>
       </x:c>
-      <x:c r="D148" s="0" t="s">
+      <x:c r="F148" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G148" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="H148" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="I148" s="0" t="s">
         <x:v>694</x:v>
       </x:c>
-      <x:c r="E148" s="0" t="s">
+      <x:c r="J148" s="0" t="s">
         <x:v>695</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>696</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:10">
       <x:c r="A149" s="0" t="s">
-        <x:v>568</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="B149" s="0" t="s">
+        <x:v>696</x:v>
+      </x:c>
+      <x:c r="C149" s="0" t="s">
         <x:v>697</x:v>
       </x:c>
-      <x:c r="C149" s="0" t="s">
+      <x:c r="D149" s="0" t="s">
         <x:v>698</x:v>
       </x:c>
-      <x:c r="D149" s="0" t="s">
+      <x:c r="E149" s="0" t="s">
         <x:v>699</x:v>
       </x:c>
-      <x:c r="E149" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F149" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G149" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H149" s="0" t="s">
-        <x:v>577</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="I149" s="0" t="s">
-        <x:v>433</x:v>
+        <x:v>700</x:v>
       </x:c>
       <x:c r="J149" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>701</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:10">
       <x:c r="A150" s="0" t="s">
-        <x:v>568</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="B150" s="0" t="s">
+        <x:v>702</x:v>
+      </x:c>
+      <x:c r="C150" s="0" t="s">
+        <x:v>703</x:v>
+      </x:c>
+      <x:c r="D150" s="0" t="s">
+        <x:v>704</x:v>
+      </x:c>
+      <x:c r="E150" s="0" t="s">
+        <x:v>705</x:v>
+      </x:c>
+      <x:c r="F150" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G150" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="H150" s="0" t="s">
+        <x:v>578</x:v>
+      </x:c>
+      <x:c r="I150" s="0" t="s">
         <x:v>700</x:v>
       </x:c>
-      <x:c r="C150" s="0" t="s">
+      <x:c r="J150" s="0" t="s">
         <x:v>701</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:10">
       <x:c r="A151" s="0" t="s">
-        <x:v>568</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="B151" s="0" t="s">
-        <x:v>703</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="C151" s="0" t="s">
-        <x:v>704</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="D151" s="0" t="s">
-        <x:v>705</x:v>
+        <x:v>708</x:v>
       </x:c>
       <x:c r="E151" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>709</x:v>
       </x:c>
       <x:c r="F151" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G151" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H151" s="0" t="s">
-        <x:v>577</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="I151" s="0" t="s">
-        <x:v>492</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="J151" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>710</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:10">
       <x:c r="A152" s="0" t="s">
-        <x:v>568</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="B152" s="0" t="s">
-        <x:v>706</x:v>
+        <x:v>711</x:v>
       </x:c>
       <x:c r="C152" s="0" t="s">
-        <x:v>707</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="D152" s="0" t="s">
-        <x:v>708</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="E152" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>714</x:v>
       </x:c>
       <x:c r="F152" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G152" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H152" s="0" t="s">
-        <x:v>577</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="I152" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>700</x:v>
       </x:c>
       <x:c r="J152" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>701</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:10">
       <x:c r="A153" s="0" t="s">
-        <x:v>568</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="B153" s="0" t="s">
-        <x:v>709</x:v>
+        <x:v>715</x:v>
       </x:c>
       <x:c r="C153" s="0" t="s">
-        <x:v>710</x:v>
+        <x:v>716</x:v>
       </x:c>
       <x:c r="D153" s="0" t="s">
-        <x:v>711</x:v>
+        <x:v>717</x:v>
       </x:c>
       <x:c r="E153" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>718</x:v>
       </x:c>
       <x:c r="F153" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G153" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H153" s="0" t="s">
-        <x:v>577</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="I153" s="0" t="s">
-        <x:v>492</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="J153" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:10">
       <x:c r="A154" s="0" t="s">
-        <x:v>568</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="B154" s="0" t="s">
-        <x:v>712</x:v>
+        <x:v>719</x:v>
       </x:c>
       <x:c r="C154" s="0" t="s">
-        <x:v>713</x:v>
+        <x:v>720</x:v>
       </x:c>
       <x:c r="D154" s="0" t="s">
-        <x:v>714</x:v>
+        <x:v>721</x:v>
       </x:c>
       <x:c r="E154" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>722</x:v>
       </x:c>
       <x:c r="F154" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G154" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H154" s="0" t="s">
-        <x:v>577</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="I154" s="0" t="s">
-        <x:v>492</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="J154" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:10">
       <x:c r="A155" s="0" t="s">
-        <x:v>568</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="B155" s="0" t="s">
-        <x:v>715</x:v>
+        <x:v>723</x:v>
       </x:c>
       <x:c r="C155" s="0" t="s">
-        <x:v>716</x:v>
+        <x:v>724</x:v>
       </x:c>
       <x:c r="D155" s="0" t="s">
-        <x:v>717</x:v>
+        <x:v>725</x:v>
       </x:c>
       <x:c r="E155" s="0" t="s">
-        <x:v>718</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="F155" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G155" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H155" s="0" t="s">
-        <x:v>577</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="I155" s="0" t="s">
-        <x:v>531</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="J155" s="0" t="s">
-        <x:v>719</x:v>
+        <x:v>727</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:10">
       <x:c r="A156" s="0" t="s">
-        <x:v>568</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="B156" s="0" t="s">
-        <x:v>720</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="C156" s="0" t="s">
-        <x:v>721</x:v>
+        <x:v>729</x:v>
       </x:c>
       <x:c r="D156" s="0" t="s">
-        <x:v>722</x:v>
+        <x:v>730</x:v>
       </x:c>
       <x:c r="E156" s="0" t="s">
-        <x:v>723</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="F156" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G156" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H156" s="0" t="s">
-        <x:v>577</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="I156" s="0" t="s">
-        <x:v>531</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="J156" s="0" t="s">
-        <x:v>719</x:v>
+        <x:v>727</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:10">
       <x:c r="A157" s="0" t="s">
-        <x:v>568</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="B157" s="0" t="s">
-        <x:v>724</x:v>
+        <x:v>731</x:v>
       </x:c>
       <x:c r="C157" s="0" t="s">
-        <x:v>725</x:v>
+        <x:v>732</x:v>
       </x:c>
       <x:c r="D157" s="0" t="s">
-        <x:v>726</x:v>
+        <x:v>733</x:v>
       </x:c>
       <x:c r="E157" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>734</x:v>
       </x:c>
       <x:c r="F157" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G157" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H157" s="0" t="s">
-        <x:v>577</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="I157" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="J157" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>735</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:10">
       <x:c r="A158" s="0" t="s">
-        <x:v>568</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="B158" s="0" t="s">
-        <x:v>727</x:v>
+        <x:v>736</x:v>
       </x:c>
       <x:c r="C158" s="0" t="s">
-        <x:v>728</x:v>
+        <x:v>737</x:v>
       </x:c>
       <x:c r="D158" s="0" t="s">
-        <x:v>729</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="E158" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="F158" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G158" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H158" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="I158" s="0" t="s">
-        <x:v>492</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="J158" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>740</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:10">
       <x:c r="A159" s="0" t="s">
-        <x:v>730</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="B159" s="0" t="s">
-        <x:v>731</x:v>
+        <x:v>741</x:v>
       </x:c>
       <x:c r="C159" s="0" t="s">
-        <x:v>732</x:v>
+        <x:v>742</x:v>
       </x:c>
       <x:c r="D159" s="0" t="s">
-        <x:v>733</x:v>
+        <x:v>743</x:v>
       </x:c>
       <x:c r="E159" s="0" t="s">
-        <x:v>734</x:v>
+        <x:v>744</x:v>
       </x:c>
       <x:c r="F159" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G159" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H159" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="I159" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>745</x:v>
       </x:c>
       <x:c r="J159" s="0" t="s">
-        <x:v>735</x:v>
+        <x:v>746</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:10">
       <x:c r="A160" s="0" t="s">
-        <x:v>730</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="B160" s="0" t="s">
-        <x:v>736</x:v>
+        <x:v>747</x:v>
       </x:c>
       <x:c r="C160" s="0" t="s">
-        <x:v>737</x:v>
+        <x:v>748</x:v>
       </x:c>
       <x:c r="D160" s="0" t="s">
-        <x:v>738</x:v>
+        <x:v>749</x:v>
       </x:c>
       <x:c r="E160" s="0" t="s">
-        <x:v>739</x:v>
+        <x:v>744</x:v>
       </x:c>
       <x:c r="F160" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G160" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H160" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="I160" s="0" t="s">
-        <x:v>433</x:v>
+        <x:v>745</x:v>
       </x:c>
       <x:c r="J160" s="0" t="s">
-        <x:v>740</x:v>
+        <x:v>746</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:10">
       <x:c r="A161" s="0" t="s">
-        <x:v>730</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="B161" s="0" t="s">
-        <x:v>741</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="C161" s="0" t="s">
-        <x:v>742</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="D161" s="0" t="s">
-        <x:v>743</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="E161" s="0" t="s">
-        <x:v>739</x:v>
+        <x:v>753</x:v>
       </x:c>
       <x:c r="F161" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G161" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H161" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I161" s="0" t="s">
-        <x:v>433</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="J161" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>754</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:10">
       <x:c r="A162" s="0" t="s">
-        <x:v>730</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="B162" s="0" t="s">
-        <x:v>744</x:v>
+        <x:v>755</x:v>
       </x:c>
       <x:c r="C162" s="0" t="s">
-        <x:v>745</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="D162" s="0" t="s">
-        <x:v>746</x:v>
+        <x:v>757</x:v>
       </x:c>
       <x:c r="E162" s="0" t="s">
-        <x:v>747</x:v>
+        <x:v>758</x:v>
       </x:c>
       <x:c r="F162" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G162" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H162" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I162" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="J162" s="0" t="s">
-        <x:v>735</x:v>
+        <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:10">
       <x:c r="A163" s="0" t="s">
-        <x:v>748</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="B163" s="0" t="s">
-        <x:v>749</x:v>
+        <x:v>759</x:v>
       </x:c>
       <x:c r="C163" s="0" t="s">
-        <x:v>750</x:v>
+        <x:v>760</x:v>
       </x:c>
       <x:c r="D163" s="0" t="s">
-        <x:v>751</x:v>
+        <x:v>761</x:v>
       </x:c>
       <x:c r="E163" s="0" t="s">
-        <x:v>752</x:v>
+        <x:v>758</x:v>
       </x:c>
       <x:c r="F163" s="0" t="s">
-        <x:v>753</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G163" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H163" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I163" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="J163" s="0" t="s">
-        <x:v>754</x:v>
+        <x:v>762</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:10">
       <x:c r="A164" s="0" t="s">
-        <x:v>748</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="B164" s="0" t="s">
-        <x:v>755</x:v>
+        <x:v>763</x:v>
       </x:c>
       <x:c r="C164" s="0" t="s">
-        <x:v>756</x:v>
+        <x:v>764</x:v>
       </x:c>
       <x:c r="D164" s="0" t="s">
-        <x:v>757</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="E164" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>766</x:v>
       </x:c>
       <x:c r="F164" s="0" t="s">
-        <x:v>753</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G164" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H164" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I164" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="J164" s="0" t="s">
-        <x:v>758</x:v>
+        <x:v>767</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:10">
       <x:c r="A165" s="0" t="s">
-        <x:v>748</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="B165" s="0" t="s">
-        <x:v>759</x:v>
+        <x:v>768</x:v>
       </x:c>
       <x:c r="C165" s="0" t="s">
-        <x:v>760</x:v>
+        <x:v>769</x:v>
       </x:c>
       <x:c r="D165" s="0" t="s">
-        <x:v>761</x:v>
+        <x:v>770</x:v>
       </x:c>
       <x:c r="E165" s="0" t="s">
-        <x:v>762</x:v>
+        <x:v>771</x:v>
       </x:c>
       <x:c r="F165" s="0" t="s">
-        <x:v>753</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G165" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H165" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="I165" s="0" t="s">
-        <x:v>763</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="J165" s="0" t="s">
-        <x:v>764</x:v>
+        <x:v>772</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:10">
       <x:c r="A166" s="0" t="s">
-        <x:v>748</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="B166" s="0" t="s">
-        <x:v>765</x:v>
+        <x:v>773</x:v>
       </x:c>
       <x:c r="C166" s="0" t="s">
-        <x:v>766</x:v>
+        <x:v>774</x:v>
       </x:c>
       <x:c r="D166" s="0" t="s">
-        <x:v>767</x:v>
+        <x:v>775</x:v>
       </x:c>
       <x:c r="E166" s="0" t="s">
-        <x:v>768</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="F166" s="0" t="s">
-        <x:v>753</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G166" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H166" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="I166" s="0" t="s">
-        <x:v>769</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="J166" s="0" t="s">
-        <x:v>770</x:v>
+        <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:10">
       <x:c r="A167" s="0" t="s">
-        <x:v>748</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="B167" s="0" t="s">
-        <x:v>771</x:v>
+        <x:v>776</x:v>
       </x:c>
       <x:c r="C167" s="0" t="s">
-        <x:v>772</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="D167" s="0" t="s">
-        <x:v>773</x:v>
+        <x:v>778</x:v>
       </x:c>
       <x:c r="E167" s="0" t="s">
-        <x:v>774</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="F167" s="0" t="s">
-        <x:v>753</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G167" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H167" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="I167" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="J167" s="0" t="s">
-        <x:v>775</x:v>
+        <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:10">
       <x:c r="A168" s="0" t="s">
-        <x:v>748</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="B168" s="0" t="s">
-        <x:v>776</x:v>
+        <x:v>779</x:v>
       </x:c>
       <x:c r="C168" s="0" t="s">
-        <x:v>777</x:v>
+        <x:v>780</x:v>
       </x:c>
       <x:c r="D168" s="0" t="s">
-        <x:v>778</x:v>
+        <x:v>781</x:v>
       </x:c>
       <x:c r="E168" s="0" t="s">
-        <x:v>779</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="F168" s="0" t="s">
-        <x:v>753</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G168" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H168" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="I168" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="J168" s="0" t="s">
-        <x:v>780</x:v>
+        <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:10">
       <x:c r="A169" s="0" t="s">
-        <x:v>748</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="B169" s="0" t="s">
-        <x:v>781</x:v>
+        <x:v>782</x:v>
       </x:c>
       <x:c r="C169" s="0" t="s">
-        <x:v>782</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="D169" s="0" t="s">
-        <x:v>783</x:v>
+        <x:v>784</x:v>
       </x:c>
       <x:c r="E169" s="0" t="s">
-        <x:v>784</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="F169" s="0" t="s">
-        <x:v>753</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G169" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H169" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="I169" s="0" t="s">
-        <x:v>643</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="J169" s="0" t="s">
-        <x:v>785</x:v>
+        <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:10">
       <x:c r="A170" s="0" t="s">
-        <x:v>748</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="B170" s="0" t="s">
+        <x:v>785</x:v>
+      </x:c>
+      <x:c r="C170" s="0" t="s">
         <x:v>786</x:v>
       </x:c>
-      <x:c r="C170" s="0" t="s">
+      <x:c r="D170" s="0" t="s">
         <x:v>787</x:v>
       </x:c>
-      <x:c r="D170" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E170" s="0" t="s">
-        <x:v>789</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="F170" s="0" t="s">
-        <x:v>753</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G170" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H170" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="I170" s="0" t="s">
-        <x:v>643</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="J170" s="0" t="s">
-        <x:v>785</x:v>
+        <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:10">
       <x:c r="A171" s="0" t="s">
-        <x:v>748</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="B171" s="0" t="s">
+        <x:v>788</x:v>
+      </x:c>
+      <x:c r="C171" s="0" t="s">
+        <x:v>789</x:v>
+      </x:c>
+      <x:c r="D171" s="0" t="s">
         <x:v>790</x:v>
       </x:c>
-      <x:c r="C171" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="E171" s="0" t="s">
-        <x:v>793</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="F171" s="0" t="s">
-        <x:v>753</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G171" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H171" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="I171" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="J171" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:10">
       <x:c r="A172" s="0" t="s">
-        <x:v>748</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="B172" s="0" t="s">
+        <x:v>791</x:v>
+      </x:c>
+      <x:c r="C172" s="0" t="s">
+        <x:v>792</x:v>
+      </x:c>
+      <x:c r="D172" s="0" t="s">
+        <x:v>793</x:v>
+      </x:c>
+      <x:c r="E172" s="0" t="s">
         <x:v>794</x:v>
       </x:c>
-      <x:c r="C172" s="0" t="s">
+      <x:c r="F172" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G172" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="H172" s="0" t="s">
+        <x:v>578</x:v>
+      </x:c>
+      <x:c r="I172" s="0" t="s">
+        <x:v>532</x:v>
+      </x:c>
+      <x:c r="J172" s="0" t="s">
         <x:v>795</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>798</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:10">
       <x:c r="A173" s="0" t="s">
-        <x:v>748</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="B173" s="0" t="s">
+        <x:v>796</x:v>
+      </x:c>
+      <x:c r="C173" s="0" t="s">
+        <x:v>797</x:v>
+      </x:c>
+      <x:c r="D173" s="0" t="s">
+        <x:v>798</x:v>
+      </x:c>
+      <x:c r="E173" s="0" t="s">
         <x:v>799</x:v>
       </x:c>
-      <x:c r="C173" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F173" s="0" t="s">
-        <x:v>753</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G173" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H173" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="I173" s="0" t="s">
-        <x:v>418</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="J173" s="0" t="s">
-        <x:v>803</x:v>
+        <x:v>795</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:10">
       <x:c r="A174" s="0" t="s">
-        <x:v>748</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="B174" s="0" t="s">
-        <x:v>804</x:v>
+        <x:v>800</x:v>
       </x:c>
       <x:c r="C174" s="0" t="s">
-        <x:v>805</x:v>
+        <x:v>801</x:v>
       </x:c>
       <x:c r="D174" s="0" t="s">
-        <x:v>806</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="E174" s="0" t="s">
-        <x:v>807</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="F174" s="0" t="s">
-        <x:v>753</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="G174" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H174" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="I174" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="J174" s="0" t="s">
-        <x:v>589</x:v>
+        <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:10">
       <x:c r="A175" s="0" t="s">
-        <x:v>748</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="B175" s="0" t="s">
-        <x:v>808</x:v>
+        <x:v>803</x:v>
       </x:c>
       <x:c r="C175" s="0" t="s">
-        <x:v>809</x:v>
+        <x:v>804</x:v>
       </x:c>
       <x:c r="D175" s="0" t="s">
-        <x:v>810</x:v>
+        <x:v>805</x:v>
       </x:c>
       <x:c r="E175" s="0" t="s">
-        <x:v>811</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="F175" s="0" t="s">
-        <x:v>753</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G175" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H175" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I175" s="0" t="s">
-        <x:v>380</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="J175" s="0" t="s">
-        <x:v>812</x:v>
+        <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:10">
       <x:c r="A176" s="0" t="s">
-        <x:v>748</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="B176" s="0" t="s">
-        <x:v>813</x:v>
+        <x:v>806</x:v>
       </x:c>
       <x:c r="C176" s="0" t="s">
-        <x:v>814</x:v>
+        <x:v>807</x:v>
       </x:c>
       <x:c r="D176" s="0" t="s">
-        <x:v>815</x:v>
+        <x:v>808</x:v>
       </x:c>
       <x:c r="E176" s="0" t="s">
-        <x:v>816</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="F176" s="0" t="s">
-        <x:v>753</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G176" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H176" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="I176" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="J176" s="0" t="s">
-        <x:v>589</x:v>
+        <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:10">
       <x:c r="A177" s="0" t="s">
-        <x:v>748</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="B177" s="0" t="s">
-        <x:v>817</x:v>
+        <x:v>809</x:v>
       </x:c>
       <x:c r="C177" s="0" t="s">
-        <x:v>818</x:v>
+        <x:v>810</x:v>
       </x:c>
       <x:c r="D177" s="0" t="s">
-        <x:v>819</x:v>
+        <x:v>811</x:v>
       </x:c>
       <x:c r="E177" s="0" t="s">
-        <x:v>820</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="F177" s="0" t="s">
-        <x:v>753</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G177" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H177" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="I177" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="J177" s="0" t="s">
-        <x:v>821</x:v>
+        <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:10">
       <x:c r="A178" s="0" t="s">
-        <x:v>748</x:v>
+        <x:v>812</x:v>
       </x:c>
       <x:c r="B178" s="0" t="s">
-        <x:v>822</x:v>
+        <x:v>813</x:v>
       </x:c>
       <x:c r="C178" s="0" t="s">
-        <x:v>823</x:v>
+        <x:v>814</x:v>
       </x:c>
       <x:c r="D178" s="0" t="s">
-        <x:v>824</x:v>
+        <x:v>815</x:v>
       </x:c>
       <x:c r="E178" s="0" t="s">
-        <x:v>825</x:v>
+        <x:v>816</x:v>
       </x:c>
       <x:c r="F178" s="0" t="s">
-        <x:v>753</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G178" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H178" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I178" s="0" t="s">
-        <x:v>396</x:v>
+        <x:v>817</x:v>
       </x:c>
       <x:c r="J178" s="0" t="s">
-        <x:v>683</x:v>
+        <x:v>818</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:10">
       <x:c r="A179" s="0" t="s">
-        <x:v>748</x:v>
+        <x:v>812</x:v>
       </x:c>
       <x:c r="B179" s="0" t="s">
-        <x:v>826</x:v>
+        <x:v>819</x:v>
       </x:c>
       <x:c r="C179" s="0" t="s">
-        <x:v>827</x:v>
+        <x:v>820</x:v>
       </x:c>
       <x:c r="D179" s="0" t="s">
-        <x:v>828</x:v>
+        <x:v>821</x:v>
       </x:c>
       <x:c r="E179" s="0" t="s">
-        <x:v>829</x:v>
+        <x:v>816</x:v>
       </x:c>
       <x:c r="F179" s="0" t="s">
-        <x:v>753</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G179" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H179" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I179" s="0" t="s">
-        <x:v>380</x:v>
+        <x:v>817</x:v>
       </x:c>
       <x:c r="J179" s="0" t="s">
-        <x:v>830</x:v>
+        <x:v>822</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:10">
       <x:c r="A180" s="0" t="s">
-        <x:v>831</x:v>
+        <x:v>812</x:v>
       </x:c>
       <x:c r="B180" s="0" t="s">
-        <x:v>832</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="C180" s="0" t="s">
-        <x:v>833</x:v>
+        <x:v>823</x:v>
       </x:c>
       <x:c r="D180" s="0" t="s">
-        <x:v>834</x:v>
+        <x:v>824</x:v>
       </x:c>
       <x:c r="E180" s="0" t="s">
-        <x:v>835</x:v>
+        <x:v>816</x:v>
       </x:c>
       <x:c r="F180" s="0" t="s">
-        <x:v>753</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G180" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H180" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I180" s="0" t="s">
-        <x:v>288</x:v>
+        <x:v>817</x:v>
       </x:c>
       <x:c r="J180" s="0" t="s">
-        <x:v>836</x:v>
+        <x:v>825</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:10">
       <x:c r="A181" s="0" t="s">
-        <x:v>831</x:v>
+        <x:v>812</x:v>
       </x:c>
       <x:c r="B181" s="0" t="s">
-        <x:v>321</x:v>
+        <x:v>826</x:v>
       </x:c>
       <x:c r="C181" s="0" t="s">
-        <x:v>322</x:v>
+        <x:v>827</x:v>
       </x:c>
       <x:c r="D181" s="0" t="s">
-        <x:v>837</x:v>
+        <x:v>828</x:v>
       </x:c>
       <x:c r="E181" s="0" t="s">
-        <x:v>838</x:v>
+        <x:v>816</x:v>
       </x:c>
       <x:c r="F181" s="0" t="s">
-        <x:v>753</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G181" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H181" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I181" s="0" t="s">
-        <x:v>310</x:v>
+        <x:v>817</x:v>
       </x:c>
       <x:c r="J181" s="0" t="s">
-        <x:v>325</x:v>
+        <x:v>818</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:10">
       <x:c r="A182" s="0" t="s">
+        <x:v>812</x:v>
+      </x:c>
+      <x:c r="B182" s="0" t="s">
+        <x:v>829</x:v>
+      </x:c>
+      <x:c r="C182" s="0" t="s">
+        <x:v>830</x:v>
+      </x:c>
+      <x:c r="D182" s="0" t="s">
         <x:v>831</x:v>
       </x:c>
-      <x:c r="B182" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="E182" s="0" t="s">
-        <x:v>842</x:v>
+        <x:v>832</x:v>
       </x:c>
       <x:c r="F182" s="0" t="s">
-        <x:v>753</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G182" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H182" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I182" s="0" t="s">
-        <x:v>396</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="J182" s="0" t="s">
-        <x:v>683</x:v>
+        <x:v>620</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:10">
       <x:c r="A183" s="0" t="s">
-        <x:v>831</x:v>
+        <x:v>812</x:v>
       </x:c>
       <x:c r="B183" s="0" t="s">
+        <x:v>833</x:v>
+      </x:c>
+      <x:c r="C183" s="0" t="s">
+        <x:v>834</x:v>
+      </x:c>
+      <x:c r="D183" s="0" t="s">
+        <x:v>835</x:v>
+      </x:c>
+      <x:c r="E183" s="0" t="s">
+        <x:v>832</x:v>
+      </x:c>
+      <x:c r="F183" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G183" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="H183" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="I183" s="0" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="J183" s="0" t="s">
+        <x:v>620</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="184" spans="1:10">
+      <x:c r="A184" s="0" t="s">
+        <x:v>812</x:v>
+      </x:c>
+      <x:c r="B184" s="0" t="s">
+        <x:v>836</x:v>
+      </x:c>
+      <x:c r="C184" s="0" t="s">
+        <x:v>837</x:v>
+      </x:c>
+      <x:c r="D184" s="0" t="s">
+        <x:v>838</x:v>
+      </x:c>
+      <x:c r="E184" s="0" t="s">
+        <x:v>832</x:v>
+      </x:c>
+      <x:c r="F184" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G184" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="H184" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="I184" s="0" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="J184" s="0" t="s">
+        <x:v>620</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="185" spans="1:10">
+      <x:c r="A185" s="0" t="s">
+        <x:v>812</x:v>
+      </x:c>
+      <x:c r="B185" s="0" t="s">
+        <x:v>839</x:v>
+      </x:c>
+      <x:c r="C185" s="0" t="s">
+        <x:v>840</x:v>
+      </x:c>
+      <x:c r="D185" s="0" t="s">
+        <x:v>841</x:v>
+      </x:c>
+      <x:c r="E185" s="0" t="s">
+        <x:v>816</x:v>
+      </x:c>
+      <x:c r="F185" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G185" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="H185" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="I185" s="0" t="s">
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="J185" s="0" t="s">
+        <x:v>842</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="186" spans="1:10">
+      <x:c r="A186" s="0" t="s">
+        <x:v>812</x:v>
+      </x:c>
+      <x:c r="B186" s="0" t="s">
         <x:v>843</x:v>
       </x:c>
-      <x:c r="C183" s="0" t="s">
+      <x:c r="C186" s="0" t="s">
         <x:v>844</x:v>
       </x:c>
-      <x:c r="D183" s="0" t="s">
+      <x:c r="D186" s="0" t="s">
         <x:v>845</x:v>
       </x:c>
-      <x:c r="E183" s="0" t="s">
+      <x:c r="E186" s="0" t="s">
         <x:v>846</x:v>
       </x:c>
-      <x:c r="F183" s="0" t="s">
-[...8 lines deleted...]
-      <x:c r="I183" s="0" t="s">
+      <x:c r="F186" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G186" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="H186" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="I186" s="0" t="s">
+        <x:v>433</x:v>
+      </x:c>
+      <x:c r="J186" s="0" t="s">
+        <x:v>847</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="187" spans="1:10">
+      <x:c r="A187" s="0" t="s">
+        <x:v>812</x:v>
+      </x:c>
+      <x:c r="B187" s="0" t="s">
+        <x:v>848</x:v>
+      </x:c>
+      <x:c r="C187" s="0" t="s">
+        <x:v>849</x:v>
+      </x:c>
+      <x:c r="D187" s="0" t="s">
+        <x:v>850</x:v>
+      </x:c>
+      <x:c r="E187" s="0" t="s">
+        <x:v>846</x:v>
+      </x:c>
+      <x:c r="F187" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G187" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="H187" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="I187" s="0" t="s">
+        <x:v>433</x:v>
+      </x:c>
+      <x:c r="J187" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="188" spans="1:10">
+      <x:c r="A188" s="0" t="s">
+        <x:v>812</x:v>
+      </x:c>
+      <x:c r="B188" s="0" t="s">
+        <x:v>851</x:v>
+      </x:c>
+      <x:c r="C188" s="0" t="s">
+        <x:v>852</x:v>
+      </x:c>
+      <x:c r="D188" s="0" t="s">
+        <x:v>853</x:v>
+      </x:c>
+      <x:c r="E188" s="0" t="s">
+        <x:v>816</x:v>
+      </x:c>
+      <x:c r="F188" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G188" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="H188" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="I188" s="0" t="s">
+        <x:v>817</x:v>
+      </x:c>
+      <x:c r="J188" s="0" t="s">
+        <x:v>825</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="189" spans="1:10">
+      <x:c r="A189" s="0" t="s">
+        <x:v>812</x:v>
+      </x:c>
+      <x:c r="B189" s="0" t="s">
+        <x:v>854</x:v>
+      </x:c>
+      <x:c r="C189" s="0" t="s">
+        <x:v>855</x:v>
+      </x:c>
+      <x:c r="D189" s="0" t="s">
+        <x:v>856</x:v>
+      </x:c>
+      <x:c r="E189" s="0" t="s">
+        <x:v>816</x:v>
+      </x:c>
+      <x:c r="F189" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G189" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="H189" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="I189" s="0" t="s">
+        <x:v>817</x:v>
+      </x:c>
+      <x:c r="J189" s="0" t="s">
+        <x:v>825</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="190" spans="1:10">
+      <x:c r="A190" s="0" t="s">
+        <x:v>812</x:v>
+      </x:c>
+      <x:c r="B190" s="0" t="s">
+        <x:v>857</x:v>
+      </x:c>
+      <x:c r="C190" s="0" t="s">
+        <x:v>858</x:v>
+      </x:c>
+      <x:c r="D190" s="0" t="s">
+        <x:v>859</x:v>
+      </x:c>
+      <x:c r="E190" s="0" t="s">
+        <x:v>816</x:v>
+      </x:c>
+      <x:c r="F190" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G190" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="H190" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="I190" s="0" t="s">
+        <x:v>817</x:v>
+      </x:c>
+      <x:c r="J190" s="0" t="s">
+        <x:v>818</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="191" spans="1:10">
+      <x:c r="A191" s="0" t="s">
+        <x:v>812</x:v>
+      </x:c>
+      <x:c r="B191" s="0" t="s">
+        <x:v>860</x:v>
+      </x:c>
+      <x:c r="C191" s="0" t="s">
+        <x:v>861</x:v>
+      </x:c>
+      <x:c r="D191" s="0" t="s">
+        <x:v>862</x:v>
+      </x:c>
+      <x:c r="E191" s="0" t="s">
+        <x:v>863</x:v>
+      </x:c>
+      <x:c r="F191" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G191" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="H191" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="I191" s="0" t="s">
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="J191" s="0" t="s">
+        <x:v>842</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="192" spans="1:10">
+      <x:c r="A192" s="0" t="s">
+        <x:v>864</x:v>
+      </x:c>
+      <x:c r="B192" s="0" t="s">
+        <x:v>585</x:v>
+      </x:c>
+      <x:c r="C192" s="0" t="s">
+        <x:v>586</x:v>
+      </x:c>
+      <x:c r="D192" s="0" t="s">
+        <x:v>865</x:v>
+      </x:c>
+      <x:c r="E192" s="0" t="s">
+        <x:v>866</x:v>
+      </x:c>
+      <x:c r="F192" s="0" t="s">
+        <x:v>867</x:v>
+      </x:c>
+      <x:c r="G192" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="H192" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="I192" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="J192" s="0" t="s">
+        <x:v>589</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="193" spans="1:10">
+      <x:c r="A193" s="0" t="s">
+        <x:v>864</x:v>
+      </x:c>
+      <x:c r="B193" s="0" t="s">
+        <x:v>868</x:v>
+      </x:c>
+      <x:c r="C193" s="0" t="s">
+        <x:v>869</x:v>
+      </x:c>
+      <x:c r="D193" s="0" t="s">
+        <x:v>870</x:v>
+      </x:c>
+      <x:c r="E193" s="0" t="s">
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="F193" s="0" t="s">
+        <x:v>867</x:v>
+      </x:c>
+      <x:c r="G193" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="H193" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="I193" s="0" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="J193" s="0" t="s">
+        <x:v>871</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="194" spans="1:10">
+      <x:c r="A194" s="0" t="s">
+        <x:v>864</x:v>
+      </x:c>
+      <x:c r="B194" s="0" t="s">
+        <x:v>872</x:v>
+      </x:c>
+      <x:c r="C194" s="0" t="s">
+        <x:v>873</x:v>
+      </x:c>
+      <x:c r="D194" s="0" t="s">
+        <x:v>874</x:v>
+      </x:c>
+      <x:c r="E194" s="0" t="s">
+        <x:v>875</x:v>
+      </x:c>
+      <x:c r="F194" s="0" t="s">
+        <x:v>867</x:v>
+      </x:c>
+      <x:c r="G194" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="H194" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="I194" s="0" t="s">
+        <x:v>817</x:v>
+      </x:c>
+      <x:c r="J194" s="0" t="s">
+        <x:v>876</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="195" spans="1:10">
+      <x:c r="A195" s="0" t="s">
+        <x:v>864</x:v>
+      </x:c>
+      <x:c r="B195" s="0" t="s">
+        <x:v>877</x:v>
+      </x:c>
+      <x:c r="C195" s="0" t="s">
+        <x:v>878</x:v>
+      </x:c>
+      <x:c r="D195" s="0" t="s">
+        <x:v>879</x:v>
+      </x:c>
+      <x:c r="E195" s="0" t="s">
+        <x:v>880</x:v>
+      </x:c>
+      <x:c r="F195" s="0" t="s">
+        <x:v>867</x:v>
+      </x:c>
+      <x:c r="G195" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="H195" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="I195" s="0" t="s">
+        <x:v>881</x:v>
+      </x:c>
+      <x:c r="J195" s="0" t="s">
+        <x:v>882</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="196" spans="1:10">
+      <x:c r="A196" s="0" t="s">
+        <x:v>864</x:v>
+      </x:c>
+      <x:c r="B196" s="0" t="s">
+        <x:v>883</x:v>
+      </x:c>
+      <x:c r="C196" s="0" t="s">
+        <x:v>884</x:v>
+      </x:c>
+      <x:c r="D196" s="0" t="s">
+        <x:v>885</x:v>
+      </x:c>
+      <x:c r="E196" s="0" t="s">
+        <x:v>886</x:v>
+      </x:c>
+      <x:c r="F196" s="0" t="s">
+        <x:v>867</x:v>
+      </x:c>
+      <x:c r="G196" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="H196" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="I196" s="0" t="s">
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="J196" s="0" t="s">
+        <x:v>887</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="197" spans="1:10">
+      <x:c r="A197" s="0" t="s">
+        <x:v>864</x:v>
+      </x:c>
+      <x:c r="B197" s="0" t="s">
+        <x:v>888</x:v>
+      </x:c>
+      <x:c r="C197" s="0" t="s">
+        <x:v>889</x:v>
+      </x:c>
+      <x:c r="D197" s="0" t="s">
+        <x:v>890</x:v>
+      </x:c>
+      <x:c r="E197" s="0" t="s">
+        <x:v>891</x:v>
+      </x:c>
+      <x:c r="F197" s="0" t="s">
+        <x:v>867</x:v>
+      </x:c>
+      <x:c r="G197" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="H197" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="I197" s="0" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="J197" s="0" t="s">
+        <x:v>892</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="198" spans="1:10">
+      <x:c r="A198" s="0" t="s">
+        <x:v>864</x:v>
+      </x:c>
+      <x:c r="B198" s="0" t="s">
+        <x:v>893</x:v>
+      </x:c>
+      <x:c r="C198" s="0" t="s">
+        <x:v>894</x:v>
+      </x:c>
+      <x:c r="D198" s="0" t="s">
+        <x:v>895</x:v>
+      </x:c>
+      <x:c r="E198" s="0" t="s">
+        <x:v>896</x:v>
+      </x:c>
+      <x:c r="F198" s="0" t="s">
+        <x:v>867</x:v>
+      </x:c>
+      <x:c r="G198" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="H198" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="I198" s="0" t="s">
+        <x:v>700</x:v>
+      </x:c>
+      <x:c r="J198" s="0" t="s">
+        <x:v>897</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="199" spans="1:10">
+      <x:c r="A199" s="0" t="s">
+        <x:v>864</x:v>
+      </x:c>
+      <x:c r="B199" s="0" t="s">
+        <x:v>898</x:v>
+      </x:c>
+      <x:c r="C199" s="0" t="s">
+        <x:v>899</x:v>
+      </x:c>
+      <x:c r="D199" s="0" t="s">
+        <x:v>900</x:v>
+      </x:c>
+      <x:c r="E199" s="0" t="s">
+        <x:v>901</x:v>
+      </x:c>
+      <x:c r="F199" s="0" t="s">
+        <x:v>867</x:v>
+      </x:c>
+      <x:c r="G199" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="H199" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="I199" s="0" t="s">
+        <x:v>700</x:v>
+      </x:c>
+      <x:c r="J199" s="0" t="s">
+        <x:v>897</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="200" spans="1:10">
+      <x:c r="A200" s="0" t="s">
+        <x:v>864</x:v>
+      </x:c>
+      <x:c r="B200" s="0" t="s">
+        <x:v>902</x:v>
+      </x:c>
+      <x:c r="C200" s="0" t="s">
+        <x:v>903</x:v>
+      </x:c>
+      <x:c r="D200" s="0" t="s">
+        <x:v>904</x:v>
+      </x:c>
+      <x:c r="E200" s="0" t="s">
+        <x:v>905</x:v>
+      </x:c>
+      <x:c r="F200" s="0" t="s">
+        <x:v>867</x:v>
+      </x:c>
+      <x:c r="G200" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="H200" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="I200" s="0" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="J200" s="0" t="s">
+        <x:v>166</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="201" spans="1:10">
+      <x:c r="A201" s="0" t="s">
+        <x:v>864</x:v>
+      </x:c>
+      <x:c r="B201" s="0" t="s">
+        <x:v>906</x:v>
+      </x:c>
+      <x:c r="C201" s="0" t="s">
+        <x:v>907</x:v>
+      </x:c>
+      <x:c r="D201" s="0" t="s">
+        <x:v>908</x:v>
+      </x:c>
+      <x:c r="E201" s="0" t="s">
+        <x:v>909</x:v>
+      </x:c>
+      <x:c r="F201" s="0" t="s">
+        <x:v>867</x:v>
+      </x:c>
+      <x:c r="G201" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="H201" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="I201" s="0" t="s">
+        <x:v>492</x:v>
+      </x:c>
+      <x:c r="J201" s="0" t="s">
+        <x:v>910</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="202" spans="1:10">
+      <x:c r="A202" s="0" t="s">
+        <x:v>864</x:v>
+      </x:c>
+      <x:c r="B202" s="0" t="s">
+        <x:v>911</x:v>
+      </x:c>
+      <x:c r="C202" s="0" t="s">
+        <x:v>912</x:v>
+      </x:c>
+      <x:c r="D202" s="0" t="s">
+        <x:v>913</x:v>
+      </x:c>
+      <x:c r="E202" s="0" t="s">
+        <x:v>914</x:v>
+      </x:c>
+      <x:c r="F202" s="0" t="s">
+        <x:v>867</x:v>
+      </x:c>
+      <x:c r="G202" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="H202" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="I202" s="0" t="s">
+        <x:v>418</x:v>
+      </x:c>
+      <x:c r="J202" s="0" t="s">
+        <x:v>915</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="203" spans="1:10">
+      <x:c r="A203" s="0" t="s">
+        <x:v>864</x:v>
+      </x:c>
+      <x:c r="B203" s="0" t="s">
+        <x:v>916</x:v>
+      </x:c>
+      <x:c r="C203" s="0" t="s">
+        <x:v>917</x:v>
+      </x:c>
+      <x:c r="D203" s="0" t="s">
+        <x:v>918</x:v>
+      </x:c>
+      <x:c r="E203" s="0" t="s">
+        <x:v>919</x:v>
+      </x:c>
+      <x:c r="F203" s="0" t="s">
+        <x:v>867</x:v>
+      </x:c>
+      <x:c r="G203" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="H203" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="I203" s="0" t="s">
+        <x:v>375</x:v>
+      </x:c>
+      <x:c r="J203" s="0" t="s">
+        <x:v>595</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="204" spans="1:10">
+      <x:c r="A204" s="0" t="s">
+        <x:v>864</x:v>
+      </x:c>
+      <x:c r="B204" s="0" t="s">
+        <x:v>920</x:v>
+      </x:c>
+      <x:c r="C204" s="0" t="s">
+        <x:v>921</x:v>
+      </x:c>
+      <x:c r="D204" s="0" t="s">
+        <x:v>922</x:v>
+      </x:c>
+      <x:c r="E204" s="0" t="s">
+        <x:v>923</x:v>
+      </x:c>
+      <x:c r="F204" s="0" t="s">
+        <x:v>867</x:v>
+      </x:c>
+      <x:c r="G204" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="H204" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="I204" s="0" t="s">
+        <x:v>380</x:v>
+      </x:c>
+      <x:c r="J204" s="0" t="s">
+        <x:v>924</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="205" spans="1:10">
+      <x:c r="A205" s="0" t="s">
+        <x:v>864</x:v>
+      </x:c>
+      <x:c r="B205" s="0" t="s">
+        <x:v>925</x:v>
+      </x:c>
+      <x:c r="C205" s="0" t="s">
+        <x:v>926</x:v>
+      </x:c>
+      <x:c r="D205" s="0" t="s">
+        <x:v>927</x:v>
+      </x:c>
+      <x:c r="E205" s="0" t="s">
+        <x:v>928</x:v>
+      </x:c>
+      <x:c r="F205" s="0" t="s">
+        <x:v>867</x:v>
+      </x:c>
+      <x:c r="G205" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="H205" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="I205" s="0" t="s">
+        <x:v>375</x:v>
+      </x:c>
+      <x:c r="J205" s="0" t="s">
+        <x:v>595</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="206" spans="1:10">
+      <x:c r="A206" s="0" t="s">
+        <x:v>864</x:v>
+      </x:c>
+      <x:c r="B206" s="0" t="s">
+        <x:v>929</x:v>
+      </x:c>
+      <x:c r="C206" s="0" t="s">
+        <x:v>930</x:v>
+      </x:c>
+      <x:c r="D206" s="0" t="s">
+        <x:v>931</x:v>
+      </x:c>
+      <x:c r="E206" s="0" t="s">
+        <x:v>932</x:v>
+      </x:c>
+      <x:c r="F206" s="0" t="s">
+        <x:v>867</x:v>
+      </x:c>
+      <x:c r="G206" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="H206" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="I206" s="0" t="s">
+        <x:v>375</x:v>
+      </x:c>
+      <x:c r="J206" s="0" t="s">
+        <x:v>933</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="207" spans="1:10">
+      <x:c r="A207" s="0" t="s">
+        <x:v>864</x:v>
+      </x:c>
+      <x:c r="B207" s="0" t="s">
+        <x:v>934</x:v>
+      </x:c>
+      <x:c r="C207" s="0" t="s">
+        <x:v>935</x:v>
+      </x:c>
+      <x:c r="D207" s="0" t="s">
+        <x:v>936</x:v>
+      </x:c>
+      <x:c r="E207" s="0" t="s">
+        <x:v>937</x:v>
+      </x:c>
+      <x:c r="F207" s="0" t="s">
+        <x:v>867</x:v>
+      </x:c>
+      <x:c r="G207" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="H207" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="I207" s="0" t="s">
+        <x:v>396</x:v>
+      </x:c>
+      <x:c r="J207" s="0" t="s">
+        <x:v>740</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="208" spans="1:10">
+      <x:c r="A208" s="0" t="s">
+        <x:v>864</x:v>
+      </x:c>
+      <x:c r="B208" s="0" t="s">
+        <x:v>938</x:v>
+      </x:c>
+      <x:c r="C208" s="0" t="s">
+        <x:v>939</x:v>
+      </x:c>
+      <x:c r="D208" s="0" t="s">
+        <x:v>940</x:v>
+      </x:c>
+      <x:c r="E208" s="0" t="s">
+        <x:v>941</x:v>
+      </x:c>
+      <x:c r="F208" s="0" t="s">
+        <x:v>867</x:v>
+      </x:c>
+      <x:c r="G208" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="H208" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="I208" s="0" t="s">
+        <x:v>380</x:v>
+      </x:c>
+      <x:c r="J208" s="0" t="s">
+        <x:v>942</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="209" spans="1:10">
+      <x:c r="A209" s="0" t="s">
+        <x:v>943</x:v>
+      </x:c>
+      <x:c r="B209" s="0" t="s">
+        <x:v>944</x:v>
+      </x:c>
+      <x:c r="C209" s="0" t="s">
+        <x:v>945</x:v>
+      </x:c>
+      <x:c r="D209" s="0" t="s">
+        <x:v>946</x:v>
+      </x:c>
+      <x:c r="E209" s="0" t="s">
+        <x:v>947</x:v>
+      </x:c>
+      <x:c r="F209" s="0" t="s">
+        <x:v>867</x:v>
+      </x:c>
+      <x:c r="G209" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="H209" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="I209" s="0" t="s">
+        <x:v>288</x:v>
+      </x:c>
+      <x:c r="J209" s="0" t="s">
+        <x:v>948</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="210" spans="1:10">
+      <x:c r="A210" s="0" t="s">
+        <x:v>943</x:v>
+      </x:c>
+      <x:c r="B210" s="0" t="s">
+        <x:v>321</x:v>
+      </x:c>
+      <x:c r="C210" s="0" t="s">
+        <x:v>322</x:v>
+      </x:c>
+      <x:c r="D210" s="0" t="s">
+        <x:v>949</x:v>
+      </x:c>
+      <x:c r="E210" s="0" t="s">
+        <x:v>950</x:v>
+      </x:c>
+      <x:c r="F210" s="0" t="s">
+        <x:v>867</x:v>
+      </x:c>
+      <x:c r="G210" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="H210" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="I210" s="0" t="s">
+        <x:v>310</x:v>
+      </x:c>
+      <x:c r="J210" s="0" t="s">
+        <x:v>325</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="211" spans="1:10">
+      <x:c r="A211" s="0" t="s">
+        <x:v>943</x:v>
+      </x:c>
+      <x:c r="B211" s="0" t="s">
+        <x:v>951</x:v>
+      </x:c>
+      <x:c r="C211" s="0" t="s">
+        <x:v>952</x:v>
+      </x:c>
+      <x:c r="D211" s="0" t="s">
+        <x:v>953</x:v>
+      </x:c>
+      <x:c r="E211" s="0" t="s">
+        <x:v>954</x:v>
+      </x:c>
+      <x:c r="F211" s="0" t="s">
+        <x:v>867</x:v>
+      </x:c>
+      <x:c r="G211" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="H211" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="I211" s="0" t="s">
+        <x:v>396</x:v>
+      </x:c>
+      <x:c r="J211" s="0" t="s">
+        <x:v>740</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="212" spans="1:10">
+      <x:c r="A212" s="0" t="s">
+        <x:v>943</x:v>
+      </x:c>
+      <x:c r="B212" s="0" t="s">
+        <x:v>955</x:v>
+      </x:c>
+      <x:c r="C212" s="0" t="s">
+        <x:v>956</x:v>
+      </x:c>
+      <x:c r="D212" s="0" t="s">
+        <x:v>957</x:v>
+      </x:c>
+      <x:c r="E212" s="0" t="s">
+        <x:v>958</x:v>
+      </x:c>
+      <x:c r="F212" s="0" t="s">
+        <x:v>867</x:v>
+      </x:c>
+      <x:c r="G212" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="H212" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="I212" s="0" t="s">
         <x:v>358</x:v>
       </x:c>
-      <x:c r="J183" s="0" t="s">
+      <x:c r="J212" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId5"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Results-2026 4-H at the Minn...</vt:lpstr>
       <vt:lpstr>Results-2026 4-H at the Minn...!Print_Area</vt:lpstr>
       <vt:lpstr>Results-2026 4-H at the Minn...!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>