--- v0 (2026-09-06)
+++ v1 (2026-10-22)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R129804e084644a41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/27592406307c4a9a8ad8a85201981614.psmdcp" Id="R60cf7eab09474b5b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e7093302b6e46bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c687da6468b14caba30034cfa0b9ecfd.psmdcp" Id="Rc78514c72ca14164" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Results-2026 4-H at the Minn..." sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Hierarchy Path</x:t>
   </x:si>
   <x:si>
     <x:t>Exhibitor Number</x:t>
   </x:si>
   <x:si>
@@ -2000,51 +2000,51 @@
   <x:si>
     <x:t>Peppy Peppers</x:t>
   </x:si>
   <x:si>
     <x:t>1527</x:t>
   </x:si>
   <x:si>
     <x:t>Graupmann, Piper</x:t>
   </x:si>
   <x:si>
     <x:t>1972</x:t>
   </x:si>
   <x:si>
     <x:t>Shooting Sports Club</x:t>
   </x:si>
   <x:si>
     <x:t>2677</x:t>
   </x:si>
   <x:si>
     <x:t>Bergh, Erynn</x:t>
   </x:si>
   <x:si>
     <x:t>3574</x:t>
   </x:si>
   <x:si>
-    <x:t>Reserve Champion Mini Rex, Third Place Advanced Showmanship</x:t>
+    <x:t>Interview Finalist, Reserve Champion Mini Rex, Third Place Advanced Showmanship</x:t>
   </x:si>
   <x:si>
     <x:t>2877</x:t>
   </x:si>
   <x:si>
     <x:t>Morrison, Paityn</x:t>
   </x:si>
   <x:si>
     <x:t>3854</x:t>
   </x:si>
   <x:si>
     <x:t>2982</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Gilson, Emmaline </x:t>
   </x:si>
   <x:si>
     <x:t>4011</x:t>
   </x:si>
   <x:si>
     <x:t>Crosslake Trailblazers</x:t>
   </x:si>
   <x:si>
     <x:t>4093</x:t>
   </x:si>
@@ -2363,51 +2363,51 @@
   <x:si>
     <x:t>2679</x:t>
   </x:si>
   <x:si>
     <x:t>Dustin, Isabel</x:t>
   </x:si>
   <x:si>
     <x:t>3577</x:t>
   </x:si>
   <x:si>
     <x:t>3075</x:t>
   </x:si>
   <x:si>
     <x:t>Shreiner, Coltan</x:t>
   </x:si>
   <x:si>
     <x:t>4135</x:t>
   </x:si>
   <x:si>
     <x:t>3217</x:t>
   </x:si>
   <x:si>
     <x:t>Benson, Gabriana</x:t>
   </x:si>
   <x:si>
-    <x:t>Fifth Place Advanced Showmanship</x:t>
+    <x:t>Fifth Place Advanced Showmanship, Interview Finalist</x:t>
   </x:si>
   <x:si>
     <x:t>Racine Ramblers</x:t>
   </x:si>
   <x:si>
     <x:t>3223</x:t>
   </x:si>
   <x:si>
     <x:t>Crouch, Natalie</x:t>
   </x:si>
   <x:si>
     <x:t>4343</x:t>
   </x:si>
   <x:si>
     <x:t>Lyle Area Willing Workers</x:t>
   </x:si>
   <x:si>
     <x:t>3284</x:t>
   </x:si>
   <x:si>
     <x:t>Frank, Clare</x:t>
   </x:si>
   <x:si>
     <x:t>4423</x:t>
   </x:si>
@@ -3290,51 +3290,51 @@
   <x:si>
     <x:t xml:space="preserve"> Rabbit  /  Breeding Rabbit  /  G041070: Rabbit - Satin - Intermediate Buck</x:t>
   </x:si>
   <x:si>
     <x:t>3081</x:t>
   </x:si>
   <x:si>
     <x:t>Beck, Tayen</x:t>
   </x:si>
   <x:si>
     <x:t>4142</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> Rabbit  /  Breeding Rabbit  /  G041073: Rabbit - Satin - Junior Doe</x:t>
   </x:si>
   <x:si>
     <x:t>3111</x:t>
   </x:si>
   <x:si>
     <x:t>Deplazes, Allison</x:t>
   </x:si>
   <x:si>
     <x:t>4185</x:t>
   </x:si>
   <x:si>
-    <x:t>Champion Advanced Showmanship, Champion Satin</x:t>
+    <x:t>Champion Advanced Showmanship, Champion Satin, Interview Finalist</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> Rabbit  /  Breeding Rabbit  /  G041074: Rabbit - Other Small Breed Purebreds - Senior Buck</x:t>
   </x:si>
   <x:si>
     <x:t>Feia, Trinity</x:t>
   </x:si>
   <x:si>
     <x:t>18</x:t>
   </x:si>
   <x:si>
     <x:t>Snappy Elmdalers</x:t>
   </x:si>
   <x:si>
     <x:t>243</x:t>
   </x:si>
   <x:si>
     <x:t>Meacham, Cody</x:t>
   </x:si>
   <x:si>
     <x:t>143</x:t>
   </x:si>
   <x:si>
     <x:t>A-1</x:t>
   </x:si>