--- v0 (2026-09-06)
+++ v1 (2026-10-22)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc29bfd7a33624153" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/626970f3643f4289af65cce4e144b30d.psmdcp" Id="Ra9497cbd069446fa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra01cf7accbbf48d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d72a912c7abb4eac95b0a3611d4125d2.psmdcp" Id="R4e02d08588f24340" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Results-2026 4-H at the Minn..." sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Hierarchy Path</x:t>
   </x:si>
   <x:si>
     <x:t>Exhibitor Number</x:t>
   </x:si>
   <x:si>
@@ -191,50 +191,71 @@
   <x:si>
     <x:t>PVC pipe and filling hair dryer</x:t>
   </x:si>
   <x:si>
     <x:t>North Star</x:t>
   </x:si>
   <x:si>
     <x:t>2594</x:t>
   </x:si>
   <x:si>
     <x:t>Paplow, Raymond</x:t>
   </x:si>
   <x:si>
     <x:t>3461</x:t>
   </x:si>
   <x:si>
     <x:t>Grain dryer electrical service</x:t>
   </x:si>
   <x:si>
     <x:t>Cottonwood</x:t>
   </x:si>
   <x:si>
     <x:t>Springfield Sparklers</x:t>
   </x:si>
   <x:si>
+    <x:t>2609</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Beam, Finnian</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3477</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3D printed chicken feeder attachment</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Red</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pine</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PC Dragon</x:t>
+  </x:si>
+  <x:si>
     <x:t>2849</x:t>
   </x:si>
   <x:si>
     <x:t>Petersen, Andrew</x:t>
   </x:si>
   <x:si>
     <x:t>3803</x:t>
   </x:si>
   <x:si>
     <x:t>A designed and 3D printed pitch fork for pigs</x:t>
   </x:si>
   <x:si>
     <x:t>Purple</x:t>
   </x:si>
   <x:si>
     <x:t>Freeborn</x:t>
   </x:si>
   <x:si>
     <x:t>Alden</x:t>
   </x:si>
   <x:si>
     <x:t>3773</x:t>
   </x:si>
   <x:si>
     <x:t>Pederson, Holden</x:t>
@@ -285,50 +306,86 @@
     <x:t>Steele</x:t>
   </x:si>
   <x:si>
     <x:t>Lemond Snappy Boosters</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> General Exhibits  /  Engineering Design  /  Engineering Design - Grades 9+</x:t>
   </x:si>
   <x:si>
     <x:t>597</x:t>
   </x:si>
   <x:si>
     <x:t>Chapman, Juniper</x:t>
   </x:si>
   <x:si>
     <x:t>602</x:t>
   </x:si>
   <x:si>
     <x:t>Dress form made out of tape and spray foam adding it onto a butter church as the base.</x:t>
   </x:si>
   <x:si>
     <x:t>Chisago</x:t>
   </x:si>
   <x:si>
     <x:t>Excelsior</x:t>
+  </x:si>
+  <x:si>
+    <x:t>890</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hehr, Levi</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>designing christmas tree ornament</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Full-O-Pep</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1493</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Boeshans, Charlotte</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1926</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hay net holder</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Scott</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Horse Club</x:t>
   </x:si>
   <x:si>
     <x:t>2938</x:t>
   </x:si>
   <x:si>
     <x:t>Wood, Colton</x:t>
   </x:si>
   <x:si>
     <x:t>3934</x:t>
   </x:si>
   <x:si>
     <x:t>Bright yellow Lego technic bulldozer</x:t>
   </x:si>
   <x:si>
     <x:t>St. Louis - North</x:t>
   </x:si>
   <x:si>
     <x:t>Country Kids &amp; Critters</x:t>
   </x:si>
   <x:si>
     <x:t>3432</x:t>
   </x:si>
   <x:si>
     <x:t>Heldt, Will</x:t>
   </x:si>
@@ -402,52 +459,52 @@
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
   </x:borders>
   <x:cellStyleXfs count="1">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellStyleXfs>
   <x:cellXfs count="1">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId7" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:J17" totalsRowShown="0">
-  <x:autoFilter ref="A1:J17"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:J20" totalsRowShown="0">
+  <x:autoFilter ref="A1:J20"/>
   <x:tableColumns count="10">
     <x:tableColumn id="1" name="Hierarchy Path"/>
     <x:tableColumn id="2" name="Exhibitor Number"/>
     <x:tableColumn id="3" name="Exhibitor Name"/>
     <x:tableColumn id="4" name="Entry Number"/>
     <x:tableColumn id="5" name="Entry Description"/>
     <x:tableColumn id="6" name="Ribbon"/>
     <x:tableColumn id="7" name="Placing"/>
     <x:tableColumn id="8" name="Awards"/>
     <x:tableColumn id="9" name="County"/>
     <x:tableColumn id="10" name="Club"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -711,51 +768,51 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:J17"/>
+  <x:dimension ref="A1:J20"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:10">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="G1" s="0" t="s">
@@ -1054,255 +1111,351 @@
       </x:c>
       <x:c r="I10" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="J10" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:10">
       <x:c r="A11" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="G11" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H11" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I11" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="J11" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:10">
       <x:c r="A12" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B12" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="F12" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G12" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H12" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I12" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="J12" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:10">
       <x:c r="A13" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="F13" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G13" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H13" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I13" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="J13" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:10">
       <x:c r="A14" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="B14" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="F14" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G14" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H14" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I14" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="J14" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:10">
       <x:c r="A15" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="F15" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G15" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H15" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I15" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="J15" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:10">
       <x:c r="A16" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B16" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="F16" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G16" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H16" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I16" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="J16" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:10">
       <x:c r="A17" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="F17" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G17" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H17" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I17" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="J17" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>110</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="18" spans="1:10">
+      <x:c r="A18" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="B18" s="0" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="C18" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="D18" s="0" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="E18" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="F18" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G18" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="H18" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="I18" s="0" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="J18" s="0" t="s">
+        <x:v>116</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="19" spans="1:10">
+      <x:c r="A19" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="B19" s="0" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="C19" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="D19" s="0" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="E19" s="0" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="F19" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="G19" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="H19" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="I19" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="J19" s="0" t="s">
+        <x:v>121</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="20" spans="1:10">
+      <x:c r="A20" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="B20" s="0" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="C20" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="D20" s="0" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="E20" s="0" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="F20" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G20" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="H20" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="I20" s="0" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="J20" s="0" t="s">
+        <x:v>127</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId5"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Results-2026 4-H at the Minn...</vt:lpstr>
       <vt:lpstr>Results-2026 4-H at the Minn...!Print_Area</vt:lpstr>
       <vt:lpstr>Results-2026 4-H at the Minn...!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">