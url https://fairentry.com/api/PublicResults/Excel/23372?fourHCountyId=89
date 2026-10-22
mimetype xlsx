--- v0 (2026-09-06)
+++ v1 (2026-10-22)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b239c5b5fc8437d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0d6c754fd7b5419b9a546edec84ab7a1.psmdcp" Id="R488e2beaeb584952" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc955cec4ce6b483e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4a91813f1991412f9eee0c01a2ea09a1.psmdcp" Id="R22a5293620514f1b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Results-2026 4-H at the Minn..." sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Hierarchy Path</x:t>
   </x:si>
   <x:si>
     <x:t>Exhibitor Number</x:t>
   </x:si>
   <x:si>
@@ -416,53 +416,50 @@
   <x:si>
     <x:t>1128</x:t>
   </x:si>
   <x:si>
     <x:t>Hansen, Charlotte</x:t>
   </x:si>
   <x:si>
     <x:t>1379</x:t>
   </x:si>
   <x:si>
     <x:t>Baltimore Oriole bird poster</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> Meat Goat  /  Meat Goat Breeding Doe  /  D071004: Junior Yearling Meat Breeding Doe</x:t>
   </x:si>
   <x:si>
     <x:t>1124</x:t>
   </x:si>
   <x:si>
     <x:t>DePestel, Reghan</x:t>
   </x:si>
   <x:si>
     <x:t>1376</x:t>
   </x:si>
   <x:si>
-    <x:t>10</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve"> Meat Goat Showmanship  /  Meat Breeding Doe Showmanship  /  B: Meat Breeding Doe Showmanship Senior (gr. 8-10)</x:t>
   </x:si>
   <x:si>
     <x:t>7174</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> Public Presentations  /  Livestock Demonstration  /  Livestock Individual Demonstration</x:t>
   </x:si>
   <x:si>
     <x:t>1413</x:t>
   </x:si>
   <x:si>
     <x:t>How to prepare and show a junior dairy goat</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> Rabbit  /  Breeding Rabbit  /  G041013: Rabbit - Dutch - Senior Buck</x:t>
   </x:si>
   <x:si>
     <x:t>1175</x:t>
   </x:si>
   <x:si>
     <x:t>Wintheiser, Kaleb</x:t>
   </x:si>
   <x:si>
     <x:t>1448</x:t>
@@ -470,51 +467,51 @@
   <x:si>
     <x:t xml:space="preserve"> Rabbit  /  Breeding Rabbit  /  G041077: Rabbit - Other Small Breed Purebreds - Junior Doe</x:t>
   </x:si>
   <x:si>
     <x:t>1176</x:t>
   </x:si>
   <x:si>
     <x:t>Wintheiser, Kalie</x:t>
   </x:si>
   <x:si>
     <x:t>1449</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> Sheep  /  Breeding Ewe  /  H041025: Southdown, Registered - Yearling Ewe</x:t>
   </x:si>
   <x:si>
     <x:t>1168</x:t>
   </x:si>
   <x:si>
     <x:t>Petersen, Braxton</x:t>
   </x:si>
   <x:si>
     <x:t>1440</x:t>
   </x:si>
   <x:si>
-    <x:t>Champion Southdown Yearling Ewe, Fourth Overall Breeding Ewe</x:t>
+    <x:t>Champion Southdown Yearling Ewe, Fourth Overall Breeding Ewe, Interview Finalist</x:t>
   </x:si>
   <x:si>
     <x:t>Independent - Yellow Medicine County</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> Sheep Showmanship  /  Breeding Ewe Showmanship  /  A: Breeding Ewe Showmanship Intermediate (gr. 6-8)</x:t>
   </x:si>
   <x:si>
     <x:t>7377</x:t>
   </x:si>
   <x:si>
     <x:t>Reserve Champion Breeding Ewe Showperson Intermediate Division</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> Swine  /  Breeding Gilt  /  I041028: Crossbred - Breeding Gilt</x:t>
   </x:si>
   <x:si>
     <x:t>1163</x:t>
   </x:si>
   <x:si>
     <x:t>Pesek, Mak</x:t>
   </x:si>
   <x:si>
     <x:t>1436</x:t>
   </x:si>
@@ -1885,269 +1882,269 @@
       </x:c>
       <x:c r="I31" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J31" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:10">
       <x:c r="A32" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B32" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F32" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="G32" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H32" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I32" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J32" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:10">
       <x:c r="A33" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F33" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G33" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H33" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I33" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J33" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:10">
       <x:c r="A34" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="B34" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="E34" s="0" t="s">
         <x:v>139</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>140</x:v>
       </x:c>
       <x:c r="F34" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G34" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H34" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I34" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J34" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:10">
       <x:c r="A35" s="0" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="B35" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
-      <x:c r="B35" s="0" t="s">
+      <x:c r="C35" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
-      <x:c r="C35" s="0" t="s">
+      <x:c r="D35" s="0" t="s">
         <x:v>143</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>144</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F35" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="G35" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H35" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I35" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J35" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:10">
       <x:c r="A36" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="B36" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="B36" s="0" t="s">
+      <x:c r="C36" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
-      <x:c r="C36" s="0" t="s">
+      <x:c r="D36" s="0" t="s">
         <x:v>147</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>148</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F36" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="G36" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H36" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I36" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J36" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:10">
       <x:c r="A37" s="0" t="s">
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="B37" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
-      <x:c r="B37" s="0" t="s">
+      <x:c r="C37" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
-      <x:c r="C37" s="0" t="s">
+      <x:c r="D37" s="0" t="s">
         <x:v>151</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>152</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F37" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G37" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="H37" s="0" t="s">
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="I37" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J37" s="0" t="s">
         <x:v>153</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:10">
       <x:c r="A38" s="0" t="s">
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="B38" s="0" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="C38" s="0" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="D38" s="0" t="s">
         <x:v>155</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>156</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F38" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G38" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="H38" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="I38" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J38" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:10">
       <x:c r="A39" s="0" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="B39" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="B39" s="0" t="s">
+      <x:c r="C39" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
-      <x:c r="C39" s="0" t="s">
+      <x:c r="D39" s="0" t="s">
         <x:v>160</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>161</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F39" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G39" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="H39" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I39" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J39" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>