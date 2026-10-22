--- v0 (2026-09-06)
+++ v1 (2026-10-22)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdfd5d4c8f8c84c0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/332e4809691448c494c8384c1fd3e3b9.psmdcp" Id="R9ad6b5c42f8e4e9a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92f3934bb322466f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/018998410b0440d68eaf64d8a151032b.psmdcp" Id="R7597afcffac94634" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Results-2026 4-H at the Minn..." sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Hierarchy Path</x:t>
   </x:si>
   <x:si>
     <x:t>Exhibitor Number</x:t>
   </x:si>
   <x:si>
@@ -398,129 +398,147 @@
   <x:si>
     <x:t>Richter, Jayden</x:t>
   </x:si>
   <x:si>
     <x:t>150</x:t>
   </x:si>
   <x:si>
     <x:t>Shadow box made for Vietnam Vet grandpa</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> General Exhibits  /  Natural  Resources  /  Geology - Grades 9+</x:t>
   </x:si>
   <x:si>
     <x:t>222</x:t>
   </x:si>
   <x:si>
     <x:t>Asmus, Emma</x:t>
   </x:si>
   <x:si>
     <x:t>117</x:t>
   </x:si>
   <x:si>
     <x:t>Rock display of agates, includes tri-fold and box</x:t>
   </x:si>
   <x:si>
+    <x:t xml:space="preserve"> Livestock Encampment Options  /  Minnesota Meats  /  Minnesota Meats - Poultry</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7613</x:t>
+  </x:si>
+  <x:si>
+    <x:t>237</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hoppe, Maverick</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7614</x:t>
+  </x:si>
+  <x:si>
     <x:t xml:space="preserve"> Meat Goat  /  Meat Goat Breeding Doe  /  D071001: Junior Meat Breeding Doe Kid</x:t>
   </x:si>
   <x:si>
     <x:t>228</x:t>
   </x:si>
   <x:si>
     <x:t>Buntjer, JohnPaul</x:t>
   </x:si>
   <x:si>
     <x:t>123</x:t>
   </x:si>
   <x:si>
     <x:t>5</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> Meat Goat  /  Meat Goat Breeding Doe  /  D071004: Junior Yearling Meat Breeding Doe</x:t>
   </x:si>
   <x:si>
     <x:t>238</x:t>
   </x:si>
   <x:si>
     <x:t>Kortuem , Katie</x:t>
   </x:si>
   <x:si>
     <x:t>138</x:t>
   </x:si>
   <x:si>
     <x:t>8</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> Meat Goat Showmanship  /  Meat Breeding Doe Showmanship  /  B: Meat Breeding Doe Showmanship Senior (gr. 8-10)</x:t>
   </x:si>
   <x:si>
     <x:t>6999</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> Meat Goat Showmanship  /  Meat Breeding Doe Showmanship  /  C: Meat Breeding Doe Showmanship Advanced (gr. 11+)</x:t>
   </x:si>
   <x:si>
     <x:t>7033</x:t>
   </x:si>
   <x:si>
+    <x:t xml:space="preserve"> Other Opportunities  /  Chef for a Day  /  Chef for a Day</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7808</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chef for a Day Medallion</x:t>
+  </x:si>
+  <x:si>
     <x:t xml:space="preserve"> Poultry  /  Poultry  /  F031006: Chickens - Egg Production - Brown Egg Layers</x:t>
   </x:si>
   <x:si>
     <x:t>242</x:t>
   </x:si>
   <x:si>
     <x:t>Lenz, Zoey</x:t>
   </x:si>
   <x:si>
     <x:t>142</x:t>
   </x:si>
   <x:si>
     <x:t>244</x:t>
   </x:si>
   <x:si>
     <x:t>Perish, Callie</x:t>
   </x:si>
   <x:si>
     <x:t>146</x:t>
   </x:si>
   <x:si>
     <x:t>246</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Perish , Ruben </x:t>
   </x:si>
   <x:si>
     <x:t>148</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> Rabbit  /  Breeding Rabbit  /  G041031: Rabbit - Mini Lop - Senior Buck</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>Hoppe, Maverick</x:t>
   </x:si>
   <x:si>
     <x:t>136</x:t>
   </x:si>
   <x:si>
     <x:t>White</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> Rabbit  /  Breeding Rabbit  /  G041038: Rabbit - Mini Rex - Junior Doe</x:t>
   </x:si>
   <x:si>
     <x:t>235</x:t>
   </x:si>
   <x:si>
     <x:t>Halbrehder, Derek</x:t>
   </x:si>
   <x:si>
     <x:t>134</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> Rabbit  /  Breeding Rabbit  /  G041041: Rabbit - Mini Satin - Junior Buck</x:t>
   </x:si>
   <x:si>
     <x:t>247</x:t>
   </x:si>
@@ -624,52 +642,52 @@
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
   </x:borders>
   <x:cellStyleXfs count="1">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellStyleXfs>
   <x:cellXfs count="1">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId7" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:J44" totalsRowShown="0">
-  <x:autoFilter ref="A1:J44"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:J47" totalsRowShown="0">
+  <x:autoFilter ref="A1:J47"/>
   <x:tableColumns count="10">
     <x:tableColumn id="1" name="Hierarchy Path"/>
     <x:tableColumn id="2" name="Exhibitor Number"/>
     <x:tableColumn id="3" name="Exhibitor Name"/>
     <x:tableColumn id="4" name="Entry Number"/>
     <x:tableColumn id="5" name="Entry Description"/>
     <x:tableColumn id="6" name="Ribbon"/>
     <x:tableColumn id="7" name="Placing"/>
     <x:tableColumn id="8" name="Awards"/>
     <x:tableColumn id="9" name="County"/>
     <x:tableColumn id="10" name="Club"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -933,51 +951,51 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:J44"/>
+  <x:dimension ref="A1:J47"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:10">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="G1" s="0" t="s">
@@ -1872,522 +1890,618 @@
       </x:c>
       <x:c r="E29" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="F29" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G29" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H29" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I29" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J29" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:10">
       <x:c r="A30" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B30" s="0" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="C30" s="0" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="D30" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
-      <x:c r="C30" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="E30" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F30" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="G30" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H30" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I30" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J30" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:10">
       <x:c r="A31" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F31" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="G31" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H31" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I31" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J31" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:10">
       <x:c r="A32" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="B32" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F32" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="G32" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="H32" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I32" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J32" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:10">
       <x:c r="A33" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="B33" s="0" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="C33" s="0" t="s">
         <x:v>141</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>136</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F33" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="G33" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="H33" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I33" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J33" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:10">
       <x:c r="A34" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="B34" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="D34" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="D34" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E34" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F34" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="G34" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H34" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I34" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J34" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:10">
       <x:c r="A35" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="C35" s="0" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="D35" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="C35" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="E35" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F35" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="G35" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H35" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I35" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J35" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:10">
       <x:c r="A36" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="B36" s="0" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="C36" s="0" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="D36" s="0" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="E36" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F36" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="G36" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H36" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
-      <x:c r="C36" s="0" t="s">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="I36" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J36" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:10">
       <x:c r="A37" s="0" t="s">
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="B37" s="0" t="s">
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="C37" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="B37" s="0" t="s">
+      <x:c r="D37" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
-      <x:c r="C37" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="E37" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F37" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="G37" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H37" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I37" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J37" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:10">
       <x:c r="A38" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="B38" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F38" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G38" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H38" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I38" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J38" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:10">
       <x:c r="A39" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F39" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="G39" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H39" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I39" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J39" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:10">
       <x:c r="A40" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="B40" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F40" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="G40" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H40" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I40" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J40" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:10">
       <x:c r="A41" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F41" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="G41" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H41" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I41" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J41" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:10">
       <x:c r="A42" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="B42" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F42" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="G42" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H42" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I42" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J42" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:10">
       <x:c r="A43" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F43" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="G43" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H43" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I43" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J43" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:10">
       <x:c r="A44" s="0" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="B44" s="0" t="s">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="C44" s="0" t="s">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="D44" s="0" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="E44" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F44" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="G44" s="0" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="H44" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I44" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="J44" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="45" spans="1:10">
+      <x:c r="A45" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
-      <x:c r="B44" s="0" t="s">
+      <x:c r="B45" s="0" t="s">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="C45" s="0" t="s">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="D45" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
-      <x:c r="C44" s="0" t="s">
+      <x:c r="E45" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F45" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="G45" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H45" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I45" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="J45" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="46" spans="1:10">
+      <x:c r="A46" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
-      <x:c r="D44" s="0" t="s">
+      <x:c r="B46" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
-      <x:c r="E44" s="0" t="s">
-[...5 lines deleted...]
-      <x:c r="G44" s="0" t="s">
+      <x:c r="C46" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
-      <x:c r="H44" s="0" t="s">
-[...5 lines deleted...]
-      <x:c r="J44" s="0" t="s">
+      <x:c r="D46" s="0" t="s">
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="E46" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F46" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="G46" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H46" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I46" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="J46" s="0" t="s">
+        <x:v>24</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="47" spans="1:10">
+      <x:c r="A47" s="0" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="B47" s="0" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="C47" s="0" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="D47" s="0" t="s">
+        <x:v>187</x:v>
+      </x:c>
+      <x:c r="E47" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F47" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="G47" s="0" t="s">
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="H47" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I47" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="J47" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId5"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Results-2026 4-H at the Minn...</vt:lpstr>
       <vt:lpstr>Results-2026 4-H at the Minn...!Print_Area</vt:lpstr>
       <vt:lpstr>Results-2026 4-H at the Minn...!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>