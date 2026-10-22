--- v0 (2026-09-06)
+++ v1 (2026-10-22)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87b1ed2ac1564042" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3396f0c741f84a3fa83e5695777507dd.psmdcp" Id="Rcc0aef9ab7dc443e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ce0e1d9f75647ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b24d1b33f520410b974aaae69c996b3c.psmdcp" Id="R81654300bd94447e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Results-2026 4-H at the Minn..." sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Hierarchy Path</x:t>
   </x:si>
   <x:si>
     <x:t>Exhibitor Number</x:t>
   </x:si>
   <x:si>
@@ -606,50 +606,53 @@
     <x:t xml:space="preserve"> Sheep  /  Breeding Ewe  /  H041030: Other Breeds, Registered - Yearling Ewe</x:t>
   </x:si>
   <x:si>
     <x:t>2546</x:t>
   </x:si>
   <x:si>
     <x:t>Fruechte, Lily</x:t>
   </x:si>
   <x:si>
     <x:t>3397</x:t>
   </x:si>
   <x:si>
     <x:t>Reserve Champion Registered Other Breeds Yearling Ewe</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> Sheep  /  Market Lamb  /  H051001: Market Lamb - Black Face</x:t>
   </x:si>
   <x:si>
     <x:t>2491</x:t>
   </x:si>
   <x:si>
     <x:t>Marthaler, Emery</x:t>
   </x:si>
   <x:si>
     <x:t>3310</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Interview Champion</x:t>
   </x:si>
   <x:si>
     <x:t>2545</x:t>
   </x:si>
   <x:si>
     <x:t>Marthaler, Levi</x:t>
   </x:si>
   <x:si>
     <x:t>3395</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> Sheep  /  Wether Dams  /  H031001: Wether Dam - Black Face Ewe Lamb</x:t>
   </x:si>
   <x:si>
     <x:t>3318</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> Sheep  /  Wether Dams  /  H031002: Wether Dam - Black Face Yearling Ewe</x:t>
   </x:si>
   <x:si>
     <x:t>2550</x:t>
   </x:si>
   <x:si>
     <x:t>Colvin, Naomi</x:t>
   </x:si>
@@ -2622,528 +2625,528 @@
       </x:c>
     </x:row>
     <x:row r="48" spans="1:10">
       <x:c r="A48" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="B48" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F48" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G48" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H48" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="I48" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J48" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:10">
       <x:c r="A49" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F49" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G49" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H49" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I49" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J49" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:10">
       <x:c r="A50" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="B50" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F50" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G50" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H50" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I50" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J50" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:10">
       <x:c r="A51" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F51" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G51" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="H51" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I51" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J51" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:10">
       <x:c r="A52" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="B52" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F52" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G52" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="H52" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I52" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J52" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:10">
       <x:c r="A53" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F53" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G53" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H53" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I53" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J53" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:10">
       <x:c r="A54" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="B54" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F54" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G54" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H54" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I54" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J54" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:10">
       <x:c r="A55" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F55" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G55" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="H55" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I55" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J55" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:10">
       <x:c r="A56" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="B56" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F56" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G56" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H56" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I56" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J56" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:10">
       <x:c r="A57" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F57" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G57" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H57" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I57" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J57" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:10">
       <x:c r="A58" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="B58" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F58" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G58" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H58" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I58" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J58" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:10">
       <x:c r="A59" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F59" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G59" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H59" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I59" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J59" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:10">
       <x:c r="A60" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="B60" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F60" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G60" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H60" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I60" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J60" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:10">
       <x:c r="A61" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F61" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G61" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="H61" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I61" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J61" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:10">
       <x:c r="A62" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="B62" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F62" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G62" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H62" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I62" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J62" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:10">
       <x:c r="A63" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F63" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G63" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="H63" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I63" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J63" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId5"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>