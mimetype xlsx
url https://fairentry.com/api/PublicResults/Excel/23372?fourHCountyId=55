--- v0 (2026-09-06)
+++ v1 (2026-10-22)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R579ea98747ed4e12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ce6c0ca38e7648b9bb9a0930168ffc6e.psmdcp" Id="Rdcb9497d9ee740db" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15312f0b898b4e1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9c023b5104ef4b38a077bce2666db97e.psmdcp" Id="R35f2188ae4e446ec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Results-2026 4-H at the Minn..." sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Hierarchy Path</x:t>
   </x:si>
   <x:si>
     <x:t>Exhibitor Number</x:t>
   </x:si>
   <x:si>
@@ -158,51 +158,51 @@
   <x:si>
     <x:t xml:space="preserve"> Beef  /  Dairy Steer  /  A091001: Dairy Steer - Pure Breed</x:t>
   </x:si>
   <x:si>
     <x:t>2053</x:t>
   </x:si>
   <x:si>
     <x:t>Corbin, Anna</x:t>
   </x:si>
   <x:si>
     <x:t>2658</x:t>
   </x:si>
   <x:si>
     <x:t>2069</x:t>
   </x:si>
   <x:si>
     <x:t>Nigon, Mitchel</x:t>
   </x:si>
   <x:si>
     <x:t>2679</x:t>
   </x:si>
   <x:si>
     <x:t>1</x:t>
   </x:si>
   <x:si>
-    <x:t>Champion Division III Dairy Steer</x:t>
+    <x:t>Champion Division III Dairy Steer, Reserve Grand Champion Dairy Steer</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> Beef  /  Dairy Steer  /  A091002: Dairy Steer - Crossbred</x:t>
   </x:si>
   <x:si>
     <x:t>2050</x:t>
   </x:si>
   <x:si>
     <x:t>Brockway, Brinleigh</x:t>
   </x:si>
   <x:si>
     <x:t>2650</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> Beef  /  Market Beef  /  A081004: Steer - Angus, Registered</x:t>
   </x:si>
   <x:si>
     <x:t>2068</x:t>
   </x:si>
   <x:si>
     <x:t>Meyerhofer, Hannah</x:t>
   </x:si>
   <x:si>
     <x:t>2678</x:t>
   </x:si>
@@ -626,50 +626,68 @@
   <x:si>
     <x:t>2642</x:t>
   </x:si>
   <x:si>
     <x:t>Banner - "We all need smore 4-H"</x:t>
   </x:si>
   <x:si>
     <x:t>41</x:t>
   </x:si>
   <x:si>
     <x:t>4-H Club, New Haven Sodbusters</x:t>
   </x:si>
   <x:si>
     <x:t>2644</x:t>
   </x:si>
   <x:si>
     <x:t>TBD</x:t>
   </x:si>
   <x:si>
     <x:t>42</x:t>
   </x:si>
   <x:si>
     <x:t>2645</x:t>
   </x:si>
   <x:si>
+    <x:t xml:space="preserve"> General Exhibits  /  Club Exhibits  /  Club Community Pride</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2045</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Reiter, Ashlyn</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2643</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Black tri-fold Board, says Community Pride for the title in green letters, board has various photos and captions, says New Haven Sodbusters on bottom right corner</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Community Impact Recognition</x:t>
+  </x:si>
+  <x:si>
     <x:t xml:space="preserve"> General Exhibits  /  Crafts and Fine Arts  /  Crafts - Grades 6-8</x:t>
   </x:si>
   <x:si>
     <x:t>2490</x:t>
   </x:si>
   <x:si>
     <x:t>Savage, Soren</x:t>
   </x:si>
   <x:si>
     <x:t>3307</x:t>
   </x:si>
   <x:si>
     <x:t>16x20 framed peacock diamond art</x:t>
   </x:si>
   <x:si>
     <x:t>Interstate Hi-Flyers</x:t>
   </x:si>
   <x:si>
     <x:t>2525</x:t>
   </x:si>
   <x:si>
     <x:t>Walker, Rayfe</x:t>
   </x:si>
   <x:si>
     <x:t>3363</x:t>
@@ -731,53 +749,50 @@
   <x:si>
     <x:t>Bureau, Anthony</x:t>
   </x:si>
   <x:si>
     <x:t>2973</x:t>
   </x:si>
   <x:si>
     <x:t>Poster &amp; a card deck with 3 card holders as a a display</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> General Exhibits  /  Exploring Animals  /  Exploring Animals - Grades 9+</x:t>
   </x:si>
   <x:si>
     <x:t>2246</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Hemingsen, Greta </x:t>
   </x:si>
   <x:si>
     <x:t>2992</x:t>
   </x:si>
   <x:si>
     <x:t>Tri-fold display describing the Youth Conservationist Program</x:t>
   </x:si>
   <x:si>
-    <x:t>Community Impact Recognition</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve"> General Exhibits  /  Fishing Sports  /  Fishing Sports - Grades 6-8</x:t>
   </x:si>
   <x:si>
     <x:t>2382</x:t>
   </x:si>
   <x:si>
     <x:t>Cunningham Gregor, Isabelle</x:t>
   </x:si>
   <x:si>
     <x:t>3170</x:t>
   </x:si>
   <x:si>
     <x:t>Aquatic Life BWCA</x:t>
   </x:si>
   <x:si>
     <x:t>Eyota Wonder Workers</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> General Exhibits  /  Foods and Nutrition  /  Food Preservation - Grades 6-8</x:t>
   </x:si>
   <x:si>
     <x:t>2394</x:t>
   </x:si>
   <x:si>
     <x:t>Fogelson, Saul</x:t>
@@ -872,110 +887,155 @@
   <x:si>
     <x:t>Rink, Megan</x:t>
   </x:si>
   <x:si>
     <x:t>3297</x:t>
   </x:si>
   <x:si>
     <x:t>Flower arrangement</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> General Exhibits  /  Horticulture  /  Indoor Gardening - Grades 9+</x:t>
   </x:si>
   <x:si>
     <x:t>2406</x:t>
   </x:si>
   <x:si>
     <x:t>Hughes, Sydney</x:t>
   </x:si>
   <x:si>
     <x:t>3198</x:t>
   </x:si>
   <x:si>
     <x:t>Fresh floral arrangement</x:t>
   </x:si>
   <x:si>
+    <x:t xml:space="preserve"> General Exhibits  /  Industrial Technology  /  Metal Work - Grades 9+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2523</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Till, Maria</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3361</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sunflower made out of horseshoes and nuts</x:t>
+  </x:si>
+  <x:si>
     <x:t xml:space="preserve"> General Exhibits  /  Mechanical Science  /  Mechanical Science - Grades 9+</x:t>
   </x:si>
   <x:si>
     <x:t>2439</x:t>
   </x:si>
   <x:si>
     <x:t>Pirkl, Weston</x:t>
   </x:si>
   <x:si>
     <x:t>3239</x:t>
   </x:si>
   <x:si>
     <x:t>John Deere 520 restoration</x:t>
   </x:si>
   <x:si>
+    <x:t xml:space="preserve"> General Exhibits  /  Natural  Resources  /  Entomology - Grades 6-8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2527</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Slovinski Zipperer, Izabelle</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3365</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9x9 white wood shadow box with pinned bugs and tri-fold poster</x:t>
+  </x:si>
+  <x:si>
     <x:t xml:space="preserve"> General Exhibits  /  Natural  Resources  /  Environmental Science - Grades 6-8</x:t>
   </x:si>
   <x:si>
     <x:t>2470</x:t>
   </x:si>
   <x:si>
     <x:t>Ribikawskis, Aria</x:t>
   </x:si>
   <x:si>
     <x:t>3278</x:t>
   </x:si>
   <x:si>
     <x:t>Display board about wildflower gardens</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> General Exhibits  /  Natural  Resources  /  Environmental Science - Grades 9+</x:t>
   </x:si>
   <x:si>
     <x:t>2509</x:t>
   </x:si>
   <x:si>
     <x:t>Spaulding, Jeffrey</x:t>
   </x:si>
   <x:si>
     <x:t>3339</x:t>
   </x:si>
   <x:si>
     <x:t>Poster about Buck Thorne</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> General Exhibits  /  Natural  Resources  /  Forest Resources - Grades 6-8</x:t>
   </x:si>
   <x:si>
     <x:t>2448</x:t>
   </x:si>
   <x:si>
     <x:t>Priebe, Vivian</x:t>
   </x:si>
   <x:si>
     <x:t>3250</x:t>
   </x:si>
   <x:si>
     <x:t>Large tri-fold board "The Trees on my Land" with 6 tree cookies (not attached)</x:t>
   </x:si>
   <x:si>
+    <x:t xml:space="preserve"> General Exhibits  /  Natural  Resources  /  Geology - Grades 9+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2494</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Schmidt, Kassandra</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3314</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rock tri-fold w/ 20 rocks in a plastic container &amp; description of rocks</x:t>
+  </x:si>
+  <x:si>
     <x:t xml:space="preserve"> General Exhibits  /  Natural  Resources  /  Water Resources - Grades 9+</x:t>
   </x:si>
   <x:si>
     <x:t>2424</x:t>
   </x:si>
   <x:si>
     <x:t>Hunter, Mya</x:t>
   </x:si>
   <x:si>
     <x:t>3219</x:t>
   </x:si>
   <x:si>
     <x:t>Floating purifier island for lakes/ponds with plants</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> General Exhibits  /  Needle Arts  /  Needle Arts - Grades 6-8</x:t>
   </x:si>
   <x:si>
     <x:t>2425</x:t>
   </x:si>
   <x:si>
     <x:t>Matzek, Adeline</x:t>
   </x:si>
   <x:si>
     <x:t>3221</x:t>
@@ -1001,50 +1061,65 @@
   <x:si>
     <x:t>2236</x:t>
   </x:si>
   <x:si>
     <x:t>Boone, Liberty</x:t>
   </x:si>
   <x:si>
     <x:t>2959</x:t>
   </x:si>
   <x:si>
     <x:t>Crochet bag, star-shaped green beanie hat, green - matching</x:t>
   </x:si>
   <x:si>
     <x:t>2426</x:t>
   </x:si>
   <x:si>
     <x:t>Matzek, Katherine</x:t>
   </x:si>
   <x:si>
     <x:t>3222</x:t>
   </x:si>
   <x:si>
     <x:t>Crocheted neopolitan cows (3)</x:t>
   </x:si>
   <x:si>
+    <x:t xml:space="preserve"> General Exhibits  /  Performing Arts  /  Non-Performance Based - Grades 9+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2453</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rauh, Benjamin</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3255</x:t>
+  </x:si>
+  <x:si>
+    <x:t>My choral &amp; chamber settings of the Christian Prayer</x:t>
+  </x:si>
+  <x:si>
     <x:t xml:space="preserve"> General Exhibits  /  Performing Arts  /  Performance Based - Grades 9+</x:t>
   </x:si>
   <x:si>
     <x:t>2242</x:t>
   </x:si>
   <x:si>
     <x:t>Bureau, Martin</x:t>
   </x:si>
   <x:si>
     <x:t>2979</x:t>
   </x:si>
   <x:si>
     <x:t>Performing a cha-cha showcase to the song "Can't Deny Your Love" by Unspoken</x:t>
   </x:si>
   <x:si>
     <x:t>2381</x:t>
   </x:si>
   <x:si>
     <x:t>Clark, Marianna</x:t>
   </x:si>
   <x:si>
     <x:t>3168</x:t>
   </x:si>
   <x:si>
     <x:t>Performing a cha-cha dance showcase to the song "Can't Deny Your Love" by Unspoken</x:t>
@@ -1079,50 +1154,62 @@
   <x:si>
     <x:t>Swancutt, Myka</x:t>
   </x:si>
   <x:si>
     <x:t>3011</x:t>
   </x:si>
   <x:si>
     <x:t>Photo of a loon carved into a pumpkin</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> General Exhibits  /  Photography  /  Elements of Photography - Grades 9+</x:t>
   </x:si>
   <x:si>
     <x:t>2243</x:t>
   </x:si>
   <x:si>
     <x:t>Dettinger, Kylie</x:t>
   </x:si>
   <x:si>
     <x:t>2983</x:t>
   </x:si>
   <x:si>
     <x:t>8x10 photo of black rabbit in clovers</x:t>
   </x:si>
   <x:si>
+    <x:t>2488</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ryan, Erica</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3302</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8x10 photo of the Gateway Arch</x:t>
+  </x:si>
+  <x:si>
     <x:t xml:space="preserve"> General Exhibits  /  Photography  /  Photo Manipulation - Grades 6-8</x:t>
   </x:si>
   <x:si>
     <x:t>2245</x:t>
   </x:si>
   <x:si>
     <x:t>Dube, Maizy</x:t>
   </x:si>
   <x:si>
     <x:t>2990</x:t>
   </x:si>
   <x:si>
     <x:t>Sunglasses with sunset reflection</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> General Exhibits  /  Photography  /  Photo Manipulation - Grades 9+</x:t>
   </x:si>
   <x:si>
     <x:t>2514</x:t>
   </x:si>
   <x:si>
     <x:t>Stiles, Nathaniel</x:t>
   </x:si>
   <x:si>
     <x:t>3346</x:t>
@@ -1139,80 +1226,134 @@
   <x:si>
     <x:t>Desens, Matthew</x:t>
   </x:si>
   <x:si>
     <x:t>3171</x:t>
   </x:si>
   <x:si>
     <x:t>Mason jar of oats</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> General Exhibits  /  Safety  /  Safety - Grades 6-8</x:t>
   </x:si>
   <x:si>
     <x:t>2392</x:t>
   </x:si>
   <x:si>
     <x:t>Dube, Layla</x:t>
   </x:si>
   <x:si>
     <x:t>3180</x:t>
   </x:si>
   <x:si>
     <x:t>First Aid kit</x:t>
   </x:si>
   <x:si>
+    <x:t xml:space="preserve"> General Exhibits  /  Science Inquiry  /  Science Inquiry - Grades 6-8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2434</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ninas, Louisa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3234</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Project board detailing an experiment to find "The Best Method to Make Butter at Home" and its findings</x:t>
+  </x:si>
+  <x:si>
     <x:t xml:space="preserve"> General Exhibits  /  Self Determined  /  Self Determined - Grades 9+</x:t>
   </x:si>
   <x:si>
     <x:t>2396</x:t>
   </x:si>
   <x:si>
     <x:t>Gupta, Amani</x:t>
   </x:si>
   <x:si>
     <x:t>3185</x:t>
   </x:si>
   <x:si>
     <x:t>large 3 panel poster board about Goopsgems Depop store</x:t>
   </x:si>
   <x:si>
+    <x:t xml:space="preserve"> General Exhibits  /  Shooting Sports  /  Shooting Sports - Grades 6-8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2428</x:t>
+  </x:si>
+  <x:si>
+    <x:t>McCaleb, Adeline</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3225</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Archery tri-fold, labeled "Archery Basics" Team: Adeline McCaleb</x:t>
+  </x:si>
+  <x:si>
     <x:t xml:space="preserve"> General Exhibits  /  Wildlife Biology  /  Wildlife / Biology - Grades 6-8</x:t>
   </x:si>
   <x:si>
     <x:t>2379</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Carlin, Molly </x:t>
   </x:si>
   <x:si>
     <x:t>3166</x:t>
   </x:si>
   <x:si>
     <x:t>Bat Box &amp; binder</x:t>
   </x:si>
   <x:si>
+    <x:t xml:space="preserve"> General Exhibits  /  Youth Leadership  /  Youth Leadership - Grades 6-8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2474</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ribikawskis, Eleanor</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3293</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Binder about a little mermaid theater camp that I led</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> General Exhibits  /  Youth Leadership  /  Youth Leadership - Grades 9+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3273</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tri-fold board on National Trip. white trifold titled "Clover to Capital"  green and pink paper.</x:t>
+  </x:si>
+  <x:si>
     <x:t xml:space="preserve"> Livestock Encampment Options  /  Poster - Poultry or Rabbit  /  Poultry Poster - Promotional</x:t>
   </x:si>
   <x:si>
     <x:t>2981</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> Livestock Encampment Options  /  Poster - Poultry or Rabbit  /  Rabbit Poster - Promotional</x:t>
   </x:si>
   <x:si>
     <x:t>2972</x:t>
   </x:si>
   <x:si>
     <x:t>2982</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> Llama - Alpaca  /  Llama - Alpaca Fleece and Posters  /  Llama-Alpaca Fleece</x:t>
   </x:si>
   <x:si>
     <x:t>2915</x:t>
   </x:si>
   <x:si>
     <x:t>2226</x:t>
   </x:si>
   <x:si>
     <x:t>Henderson, Clara</x:t>
@@ -1406,81 +1547,108 @@
   <x:si>
     <x:t>7155</x:t>
   </x:si>
   <x:si>
     <x:t>Champion Senior Meat Market Goat Showmanship</x:t>
   </x:si>
   <x:si>
     <x:t>7168</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> Meat Goat Showmanship  /  Market Goat and Wether Dam Showmanship  /  C: Market Goat and Wether Dam Showmanship Advanced (gr. 11+)</x:t>
   </x:si>
   <x:si>
     <x:t>7154</x:t>
   </x:si>
   <x:si>
     <x:t>Champion Advanced Meat Market Goat Showmanship</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> Meat Goat Showmanship  /  Meat Breeding Doe Showmanship  /  B: Meat Breeding Doe Showmanship Senior (gr. 8-10)</x:t>
   </x:si>
   <x:si>
     <x:t>7080</x:t>
   </x:si>
   <x:si>
+    <x:t xml:space="preserve"> Other Opportunities  /  Chef for a Day  /  Chef for a Day</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7826</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chef for a Day Medallion</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7827</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7828</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7845</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7855</x:t>
+  </x:si>
+  <x:si>
     <x:t xml:space="preserve"> Poultry  /  Poultry  /  F031001: Chickens - Market Pen - six to ten pound - roaster</x:t>
   </x:si>
   <x:si>
     <x:t>2989</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> Poultry  /  Poultry  /  F031006: Chickens - Egg Production - Brown Egg Layers</x:t>
   </x:si>
   <x:si>
     <x:t>2052</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Bush, Emily </x:t>
   </x:si>
   <x:si>
     <x:t>2652</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> Public Presentations  /  Demonstrations  /  Individual Demonstration</x:t>
   </x:si>
   <x:si>
     <x:t>2987</x:t>
   </x:si>
   <x:si>
     <x:t>Supplies and procedure to make mosquito traps</x:t>
   </x:si>
   <x:si>
     <x:t>3340</x:t>
   </x:si>
   <x:si>
     <x:t>How to tie the square, round and tri-pod lashings</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3358</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Step-by-step process for making pasta</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> Public Presentations  /  Demonstrations  /  Team Demonstration</x:t>
   </x:si>
   <x:si>
     <x:t>3013</x:t>
   </x:si>
   <x:si>
     <x:t>Step-by-step process for making goat milk caramels</x:t>
   </x:si>
   <x:si>
     <x:t>3351</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> Public Presentations  /  Livestock Demonstration  /  Livestock Individual Demonstration</x:t>
   </x:si>
   <x:si>
     <x:t>2985</x:t>
   </x:si>
   <x:si>
     <x:t>Rex Rabbit show preparation</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> Rabbit  /  Breeding Rabbit  /  G041035: Rabbit - Mini Rex - Senior Buck</x:t>
   </x:si>
@@ -1692,52 +1860,52 @@
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
   </x:borders>
   <x:cellStyleXfs count="1">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellStyleXfs>
   <x:cellXfs count="1">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId7" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:J146" totalsRowShown="0">
-  <x:autoFilter ref="A1:J146"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:J162" totalsRowShown="0">
+  <x:autoFilter ref="A1:J162"/>
   <x:tableColumns count="10">
     <x:tableColumn id="1" name="Hierarchy Path"/>
     <x:tableColumn id="2" name="Exhibitor Number"/>
     <x:tableColumn id="3" name="Exhibitor Name"/>
     <x:tableColumn id="4" name="Entry Number"/>
     <x:tableColumn id="5" name="Entry Description"/>
     <x:tableColumn id="6" name="Ribbon"/>
     <x:tableColumn id="7" name="Placing"/>
     <x:tableColumn id="8" name="Awards"/>
     <x:tableColumn id="9" name="County"/>
     <x:tableColumn id="10" name="Club"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -2001,51 +2169,51 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:J146"/>
+  <x:dimension ref="A1:J162"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:10">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="G1" s="0" t="s">
@@ -3662,313 +3830,313 @@
       </x:c>
     </x:row>
     <x:row r="52" spans="1:10">
       <x:c r="A52" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="B52" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="F52" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="G52" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H52" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="I52" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J52" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:10">
       <x:c r="A53" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="F53" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="G53" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H53" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I53" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J53" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:10">
       <x:c r="A54" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="B54" s="0" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="C54" s="0" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="D54" s="0" t="s">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="E54" s="0" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="F54" s="0" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="G54" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H54" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I54" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J54" s="0" t="s">
         <x:v>216</x:v>
-      </x:c>
-[...22 lines deleted...]
-        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:10">
       <x:c r="A55" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="F55" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="G55" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H55" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I55" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J55" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:10">
       <x:c r="A56" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="B56" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="F56" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="G56" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H56" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I56" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J56" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:10">
       <x:c r="A57" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="F57" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="G57" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H57" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I57" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J57" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:10">
       <x:c r="A58" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="B58" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="F58" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="G58" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H58" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I58" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J58" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:10">
       <x:c r="A59" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="F59" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="G59" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H59" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="I59" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J59" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:10">
       <x:c r="A60" s="0" t="s">
+        <x:v>246</x:v>
+      </x:c>
+      <x:c r="B60" s="0" t="s">
         <x:v>247</x:v>
       </x:c>
-      <x:c r="B60" s="0" t="s">
+      <x:c r="C60" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
-      <x:c r="C60" s="0" t="s">
+      <x:c r="D60" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
-      <x:c r="D60" s="0" t="s">
+      <x:c r="E60" s="0" t="s">
         <x:v>250</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>251</x:v>
       </x:c>
       <x:c r="F60" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="G60" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H60" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I60" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J60" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:10">
       <x:c r="A61" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="F61" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="G61" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H61" s="0" t="s">
@@ -3988,792 +4156,792 @@
       <x:c r="B62" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="F62" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="G62" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H62" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I62" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J62" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:10">
       <x:c r="A63" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="F63" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="G63" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H63" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I63" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J63" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>267</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:10">
       <x:c r="A64" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="B64" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="F64" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="G64" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H64" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I64" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J64" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:10">
       <x:c r="A65" s="0" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="F65" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="G65" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H65" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I65" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J65" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:10">
       <x:c r="A66" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="B66" s="0" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="F66" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="G66" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H66" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I66" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J66" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:10">
       <x:c r="A67" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="F67" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="G67" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H67" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I67" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J67" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:10">
       <x:c r="A68" s="0" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="B68" s="0" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="F68" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="G68" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H68" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I68" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J68" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:10">
       <x:c r="A69" s="0" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="F69" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="G69" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H69" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I69" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J69" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:10">
       <x:c r="A70" s="0" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="B70" s="0" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="F70" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="G70" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H70" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I70" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J70" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:10">
       <x:c r="A71" s="0" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="F71" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="G71" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H71" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I71" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J71" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:10">
       <x:c r="A72" s="0" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="B72" s="0" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="F72" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="G72" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H72" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="I72" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J72" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>267</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:10">
       <x:c r="A73" s="0" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="F73" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="G73" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H73" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="I73" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J73" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:10">
       <x:c r="A74" s="0" t="s">
-        <x:v>312</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="B74" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
-        <x:v>318</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
-        <x:v>319</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
-        <x:v>320</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="F74" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="G74" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H74" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I74" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J74" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:10">
       <x:c r="A75" s="0" t="s">
-        <x:v>321</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
-        <x:v>322</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
-        <x:v>323</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
-        <x:v>324</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
-        <x:v>325</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="F75" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="G75" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H75" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I75" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J75" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:10">
       <x:c r="A76" s="0" t="s">
-        <x:v>321</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="B76" s="0" t="s">
-        <x:v>326</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
-        <x:v>327</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
-        <x:v>328</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="E76" s="0" t="s">
-        <x:v>329</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="F76" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="G76" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H76" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I76" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J76" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:10">
       <x:c r="A77" s="0" t="s">
-        <x:v>330</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
-        <x:v>331</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="D77" s="0" t="s">
-        <x:v>333</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="E77" s="0" t="s">
-        <x:v>334</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="F77" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="G77" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H77" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I77" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J77" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:10">
       <x:c r="A78" s="0" t="s">
-        <x:v>330</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="B78" s="0" t="s">
-        <x:v>335</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
-        <x:v>336</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="D78" s="0" t="s">
-        <x:v>337</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="E78" s="0" t="s">
-        <x:v>338</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="F78" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="G78" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H78" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I78" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J78" s="0" t="s">
-        <x:v>339</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:10">
       <x:c r="A79" s="0" t="s">
-        <x:v>330</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
-        <x:v>340</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
-        <x:v>341</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
-        <x:v>342</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="E79" s="0" t="s">
-        <x:v>343</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="F79" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="G79" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H79" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I79" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J79" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:10">
       <x:c r="A80" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="B80" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="D80" s="0" t="s">
-        <x:v>345</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="E80" s="0" t="s">
-        <x:v>346</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="F80" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="G80" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H80" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I80" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J80" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:10">
       <x:c r="A81" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
-        <x:v>347</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
-        <x:v>348</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="D81" s="0" t="s">
-        <x:v>349</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="E81" s="0" t="s">
-        <x:v>350</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="F81" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="G81" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H81" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I81" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J81" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:10">
       <x:c r="A82" s="0" t="s">
-        <x:v>351</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="B82" s="0" t="s">
-        <x:v>352</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
-        <x:v>353</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="D82" s="0" t="s">
-        <x:v>354</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="E82" s="0" t="s">
-        <x:v>355</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="F82" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="G82" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H82" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I82" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J82" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:10">
       <x:c r="A83" s="0" t="s">
-        <x:v>356</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
-        <x:v>357</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
-        <x:v>358</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="D83" s="0" t="s">
-        <x:v>359</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="E83" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="F83" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="G83" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H83" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I83" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J83" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>364</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:10">
       <x:c r="A84" s="0" t="s">
-        <x:v>361</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="B84" s="0" t="s">
-        <x:v>362</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
-        <x:v>363</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="D84" s="0" t="s">
-        <x:v>364</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="E84" s="0" t="s">
-        <x:v>365</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="F84" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="G84" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H84" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I84" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J84" s="0" t="s">
-        <x:v>339</x:v>
+        <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:10">
       <x:c r="A85" s="0" t="s">
-        <x:v>366</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
-        <x:v>367</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
-        <x:v>368</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D85" s="0" t="s">
-        <x:v>369</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="E85" s="0" t="s">
-        <x:v>370</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="F85" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="G85" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H85" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I85" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J85" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:10">
       <x:c r="A86" s="0" t="s">
-        <x:v>371</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="B86" s="0" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="C86" s="0" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="D86" s="0" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="E86" s="0" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="F86" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="G86" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H86" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I86" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
@@ -4782,1944 +4950,2456 @@
       </x:c>
     </x:row>
     <x:row r="87" spans="1:10">
       <x:c r="A87" s="0" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="C87" s="0" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="D87" s="0" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="E87" s="0" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="F87" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="G87" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H87" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I87" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J87" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:10">
       <x:c r="A88" s="0" t="s">
+        <x:v>376</x:v>
+      </x:c>
+      <x:c r="B88" s="0" t="s">
         <x:v>381</x:v>
       </x:c>
-      <x:c r="B88" s="0" t="s">
+      <x:c r="C88" s="0" t="s">
         <x:v>382</x:v>
       </x:c>
-      <x:c r="C88" s="0" t="s">
+      <x:c r="D88" s="0" t="s">
         <x:v>383</x:v>
       </x:c>
-      <x:c r="D88" s="0" t="s">
+      <x:c r="E88" s="0" t="s">
         <x:v>384</x:v>
       </x:c>
-      <x:c r="E88" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F88" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="G88" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H88" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I88" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J88" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:10">
       <x:c r="A89" s="0" t="s">
+        <x:v>385</x:v>
+      </x:c>
+      <x:c r="B89" s="0" t="s">
         <x:v>386</x:v>
       </x:c>
-      <x:c r="B89" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="C89" s="0" t="s">
-        <x:v>353</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="D89" s="0" t="s">
-        <x:v>387</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="E89" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="F89" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="G89" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H89" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I89" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J89" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:10">
       <x:c r="A90" s="0" t="s">
-        <x:v>388</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="B90" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="C90" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="D90" s="0" t="s">
-        <x:v>389</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="E90" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="F90" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="G90" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H90" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I90" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J90" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>364</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:10">
       <x:c r="A91" s="0" t="s">
-        <x:v>388</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
-        <x:v>352</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="C91" s="0" t="s">
-        <x:v>353</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="D91" s="0" t="s">
-        <x:v>390</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="E91" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="F91" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="G91" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H91" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I91" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J91" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:10">
       <x:c r="A92" s="0" t="s">
-        <x:v>391</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="B92" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="C92" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="D92" s="0" t="s">
-        <x:v>392</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="E92" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="F92" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="G92" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H92" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I92" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J92" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:10">
       <x:c r="A93" s="0" t="s">
-        <x:v>391</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
-        <x:v>393</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="C93" s="0" t="s">
-        <x:v>394</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="D93" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="E93" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="F93" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="G93" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H93" s="0" t="s">
-        <x:v>396</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I93" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J93" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:10">
       <x:c r="A94" s="0" t="s">
-        <x:v>391</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="B94" s="0" t="s">
-        <x:v>397</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="C94" s="0" t="s">
-        <x:v>398</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="D94" s="0" t="s">
-        <x:v>399</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="E94" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="F94" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="G94" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H94" s="0" t="s">
-        <x:v>400</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="I94" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J94" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:10">
       <x:c r="A95" s="0" t="s">
-        <x:v>391</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
-        <x:v>401</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="C95" s="0" t="s">
-        <x:v>402</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="D95" s="0" t="s">
-        <x:v>403</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="E95" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="F95" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="G95" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H95" s="0" t="s">
-        <x:v>404</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I95" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J95" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:10">
       <x:c r="A96" s="0" t="s">
-        <x:v>405</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="B96" s="0" t="s">
-        <x:v>397</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="C96" s="0" t="s">
-        <x:v>398</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="D96" s="0" t="s">
-        <x:v>406</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="E96" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="F96" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G96" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H96" s="0" t="s">
-        <x:v>407</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="I96" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J96" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:10">
       <x:c r="A97" s="0" t="s">
-        <x:v>408</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="C97" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="D97" s="0" t="s">
-        <x:v>409</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="E97" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="F97" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="G97" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H97" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="I97" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J97" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>267</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:10">
       <x:c r="A98" s="0" t="s">
-        <x:v>408</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="B98" s="0" t="s">
-        <x:v>393</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="C98" s="0" t="s">
-        <x:v>394</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="D98" s="0" t="s">
-        <x:v>410</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="E98" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="F98" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="G98" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H98" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="I98" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J98" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:10">
       <x:c r="A99" s="0" t="s">
-        <x:v>408</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
-        <x:v>411</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="C99" s="0" t="s">
-        <x:v>412</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="D99" s="0" t="s">
-        <x:v>413</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="E99" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F99" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="G99" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H99" s="0" t="s">
-        <x:v>414</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I99" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J99" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:10">
       <x:c r="A100" s="0" t="s">
-        <x:v>408</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="B100" s="0" t="s">
-        <x:v>397</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="C100" s="0" t="s">
-        <x:v>398</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="D100" s="0" t="s">
-        <x:v>415</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="E100" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F100" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="G100" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H100" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I100" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J100" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:10">
       <x:c r="A101" s="0" t="s">
-        <x:v>408</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
-        <x:v>401</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="C101" s="0" t="s">
-        <x:v>402</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="D101" s="0" t="s">
-        <x:v>416</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="E101" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F101" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="G101" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H101" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I101" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J101" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:10">
       <x:c r="A102" s="0" t="s">
-        <x:v>417</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="B102" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="C102" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="D102" s="0" t="s">
-        <x:v>418</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="E102" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F102" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="G102" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H102" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I102" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J102" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:10">
       <x:c r="A103" s="0" t="s">
-        <x:v>417</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
-        <x:v>393</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="C103" s="0" t="s">
-        <x:v>394</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="D103" s="0" t="s">
-        <x:v>419</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="E103" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F103" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="G103" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H103" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="I103" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J103" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:10">
       <x:c r="A104" s="0" t="s">
-        <x:v>417</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="B104" s="0" t="s">
-        <x:v>411</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="C104" s="0" t="s">
-        <x:v>412</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="D104" s="0" t="s">
-        <x:v>420</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="E104" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F104" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="G104" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H104" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="I104" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J104" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:10">
       <x:c r="A105" s="0" t="s">
-        <x:v>417</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
-        <x:v>397</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="C105" s="0" t="s">
-        <x:v>398</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="D105" s="0" t="s">
-        <x:v>421</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="E105" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F105" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="G105" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H105" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="I105" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J105" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:10">
       <x:c r="A106" s="0" t="s">
-        <x:v>417</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="B106" s="0" t="s">
-        <x:v>401</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="C106" s="0" t="s">
-        <x:v>402</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="D106" s="0" t="s">
-        <x:v>422</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="E106" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F106" s="0" t="s">
-        <x:v>423</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="G106" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H106" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="I106" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J106" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:10">
       <x:c r="A107" s="0" t="s">
-        <x:v>424</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="C107" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="D107" s="0" t="s">
-        <x:v>425</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="E107" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F107" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="G107" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H107" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I107" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J107" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:10">
       <x:c r="A108" s="0" t="s">
-        <x:v>424</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="B108" s="0" t="s">
-        <x:v>393</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="C108" s="0" t="s">
-        <x:v>394</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="D108" s="0" t="s">
-        <x:v>426</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="E108" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F108" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="G108" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H108" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I108" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J108" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:10">
       <x:c r="A109" s="0" t="s">
-        <x:v>424</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
-        <x:v>411</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="C109" s="0" t="s">
-        <x:v>412</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="D109" s="0" t="s">
-        <x:v>427</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="E109" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F109" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="G109" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H109" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="I109" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J109" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:10">
       <x:c r="A110" s="0" t="s">
-        <x:v>424</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="B110" s="0" t="s">
-        <x:v>397</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="C110" s="0" t="s">
-        <x:v>398</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="D110" s="0" t="s">
-        <x:v>428</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="E110" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F110" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="G110" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H110" s="0" t="s">
-        <x:v>429</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I110" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J110" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:10">
       <x:c r="A111" s="0" t="s">
-        <x:v>424</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
-        <x:v>401</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="C111" s="0" t="s">
-        <x:v>402</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="D111" s="0" t="s">
-        <x:v>430</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="E111" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F111" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="G111" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H111" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I111" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J111" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:10">
       <x:c r="A112" s="0" t="s">
-        <x:v>431</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="B112" s="0" t="s">
-        <x:v>432</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="C112" s="0" t="s">
-        <x:v>433</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="D112" s="0" t="s">
-        <x:v>434</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="E112" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F112" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="G112" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H112" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I112" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J112" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:10">
       <x:c r="A113" s="0" t="s">
-        <x:v>435</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
-        <x:v>436</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="C113" s="0" t="s">
-        <x:v>437</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="D113" s="0" t="s">
-        <x:v>438</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="E113" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F113" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="G113" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H113" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I113" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J113" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:10">
       <x:c r="A114" s="0" t="s">
-        <x:v>435</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="B114" s="0" t="s">
-        <x:v>439</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="C114" s="0" t="s">
-        <x:v>440</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="D114" s="0" t="s">
-        <x:v>441</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="E114" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F114" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="G114" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H114" s="0" t="s">
-        <x:v>442</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I114" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J114" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:10">
       <x:c r="A115" s="0" t="s">
-        <x:v>435</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
-        <x:v>443</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="C115" s="0" t="s">
-        <x:v>444</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="D115" s="0" t="s">
-        <x:v>445</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="E115" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F115" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="G115" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H115" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I115" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J115" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:10">
       <x:c r="A116" s="0" t="s">
-        <x:v>446</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="B116" s="0" t="s">
-        <x:v>447</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="C116" s="0" t="s">
-        <x:v>448</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="D116" s="0" t="s">
-        <x:v>449</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="E116" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F116" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="G116" s="0" t="s">
-        <x:v>450</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H116" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I116" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J116" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:10">
       <x:c r="A117" s="0" t="s">
-        <x:v>451</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
-        <x:v>452</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="C117" s="0" t="s">
-        <x:v>453</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="D117" s="0" t="s">
-        <x:v>454</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="E117" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F117" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="G117" s="0" t="s">
-        <x:v>450</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H117" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I117" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J117" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:10">
       <x:c r="A118" s="0" t="s">
-        <x:v>455</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="B118" s="0" t="s">
-        <x:v>436</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="C118" s="0" t="s">
-        <x:v>437</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="D118" s="0" t="s">
-        <x:v>456</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="E118" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F118" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="G118" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H118" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I118" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J118" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:10">
       <x:c r="A119" s="0" t="s">
-        <x:v>455</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
-        <x:v>443</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="C119" s="0" t="s">
-        <x:v>444</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="D119" s="0" t="s">
-        <x:v>457</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="E119" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F119" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="G119" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H119" s="0" t="s">
-        <x:v>458</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I119" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J119" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:10">
       <x:c r="A120" s="0" t="s">
-        <x:v>455</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="B120" s="0" t="s">
-        <x:v>452</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="C120" s="0" t="s">
-        <x:v>453</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="D120" s="0" t="s">
-        <x:v>459</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="E120" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F120" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="G120" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H120" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="I120" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J120" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:10">
       <x:c r="A121" s="0" t="s">
-        <x:v>460</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
-        <x:v>439</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="C121" s="0" t="s">
-        <x:v>440</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="D121" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="E121" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F121" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="G121" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H121" s="0" t="s">
-        <x:v>462</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I121" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J121" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:10">
       <x:c r="A122" s="0" t="s">
-        <x:v>463</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="B122" s="0" t="s">
-        <x:v>447</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="C122" s="0" t="s">
-        <x:v>448</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="D122" s="0" t="s">
-        <x:v>464</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="E122" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F122" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="G122" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="H122" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I122" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J122" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:10">
       <x:c r="A123" s="0" t="s">
-        <x:v>465</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="B123" s="0" t="s">
-        <x:v>357</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="C123" s="0" t="s">
-        <x:v>358</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="D123" s="0" t="s">
-        <x:v>466</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="E123" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F123" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="G123" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="H123" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I123" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J123" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:10">
       <x:c r="A124" s="0" t="s">
-        <x:v>467</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="B124" s="0" t="s">
-        <x:v>468</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="C124" s="0" t="s">
-        <x:v>469</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="D124" s="0" t="s">
-        <x:v>470</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="E124" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F124" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="G124" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="H124" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="I124" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J124" s="0" t="s">
-        <x:v>339</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:10">
       <x:c r="A125" s="0" t="s">
-        <x:v>471</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
-        <x:v>352</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="C125" s="0" t="s">
-        <x:v>353</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="D125" s="0" t="s">
-        <x:v>472</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="E125" s="0" t="s">
-        <x:v>473</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F125" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="G125" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="H125" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I125" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J125" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:10">
       <x:c r="A126" s="0" t="s">
-        <x:v>471</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="B126" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="C126" s="0" t="s">
-        <x:v>299</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="D126" s="0" t="s">
-        <x:v>474</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="E126" s="0" t="s">
-        <x:v>475</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F126" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="G126" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="H126" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I126" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J126" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:10">
       <x:c r="A127" s="0" t="s">
-        <x:v>476</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="B127" s="0" t="s">
-        <x:v>347</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="C127" s="0" t="s">
-        <x:v>348</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="D127" s="0" t="s">
-        <x:v>477</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="E127" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F127" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="G127" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="H127" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I127" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J127" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:10">
       <x:c r="A128" s="0" t="s">
-        <x:v>476</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="B128" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="C128" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="D128" s="0" t="s">
-        <x:v>479</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="E128" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F128" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="G128" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="H128" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I128" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J128" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:10">
       <x:c r="A129" s="0" t="s">
-        <x:v>480</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
-        <x:v>352</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="C129" s="0" t="s">
-        <x:v>353</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="D129" s="0" t="s">
-        <x:v>481</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="E129" s="0" t="s">
-        <x:v>482</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F129" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="G129" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="H129" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="I129" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J129" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:10">
       <x:c r="A130" s="0" t="s">
-        <x:v>483</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="B130" s="0" t="s">
-        <x:v>484</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="C130" s="0" t="s">
-        <x:v>485</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="D130" s="0" t="s">
-        <x:v>486</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="E130" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F130" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="G130" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H130" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I130" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J130" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:10">
       <x:c r="A131" s="0" t="s">
-        <x:v>483</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
-        <x:v>352</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="C131" s="0" t="s">
-        <x:v>353</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="D131" s="0" t="s">
-        <x:v>487</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="E131" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F131" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="G131" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="H131" s="0" t="s">
-        <x:v>488</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="I131" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J131" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:10">
       <x:c r="A132" s="0" t="s">
-        <x:v>489</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="B132" s="0" t="s">
-        <x:v>490</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="C132" s="0" t="s">
-        <x:v>491</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="D132" s="0" t="s">
-        <x:v>492</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="E132" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F132" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="G132" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H132" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I132" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J132" s="0" t="s">
-        <x:v>339</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:10">
       <x:c r="A133" s="0" t="s">
-        <x:v>493</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="B133" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="C133" s="0" t="s">
-        <x:v>495</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="D133" s="0" t="s">
-        <x:v>496</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="E133" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F133" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="G133" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H133" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="I133" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J133" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:10">
       <x:c r="A134" s="0" t="s">
-        <x:v>497</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="B134" s="0" t="s">
-        <x:v>498</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="C134" s="0" t="s">
-        <x:v>499</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="D134" s="0" t="s">
-        <x:v>500</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="E134" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F134" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="G134" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H134" s="0" t="s">
-        <x:v>501</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="I134" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J134" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:10">
       <x:c r="A135" s="0" t="s">
-        <x:v>497</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="B135" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="C135" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="D135" s="0" t="s">
-        <x:v>502</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="E135" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F135" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="G135" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H135" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="I135" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J135" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:10">
       <x:c r="A136" s="0" t="s">
-        <x:v>497</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="B136" s="0" t="s">
-        <x:v>331</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="C136" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="D136" s="0" t="s">
-        <x:v>503</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="E136" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F136" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="G136" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H136" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I136" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J136" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:10">
       <x:c r="A137" s="0" t="s">
-        <x:v>504</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="B137" s="0" t="s">
-        <x:v>322</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="C137" s="0" t="s">
-        <x:v>323</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="D137" s="0" t="s">
-        <x:v>505</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="E137" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F137" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="G137" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H137" s="0" t="s">
-        <x:v>506</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I137" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J137" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:10">
       <x:c r="A138" s="0" t="s">
-        <x:v>507</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="B138" s="0" t="s">
-        <x:v>508</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="C138" s="0" t="s">
-        <x:v>509</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="D138" s="0" t="s">
-        <x:v>510</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="E138" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F138" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="G138" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H138" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I138" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J138" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:10">
       <x:c r="A139" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
-        <x:v>347</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="C139" s="0" t="s">
-        <x:v>348</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="D139" s="0" t="s">
-        <x:v>512</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="E139" s="0" t="s">
-        <x:v>513</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F139" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="G139" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H139" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I139" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J139" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>364</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:10">
       <x:c r="A140" s="0" t="s">
-        <x:v>514</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="B140" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="C140" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="D140" s="0" t="s">
-        <x:v>515</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="E140" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="F140" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="G140" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H140" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I140" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J140" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:10">
       <x:c r="A141" s="0" t="s">
-        <x:v>516</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="B141" s="0" t="s">
-        <x:v>517</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="C141" s="0" t="s">
-        <x:v>518</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="D141" s="0" t="s">
-        <x:v>519</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="E141" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="F141" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="G141" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H141" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I141" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J141" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:10">
       <x:c r="A142" s="0" t="s">
-        <x:v>520</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="B142" s="0" t="s">
-        <x:v>521</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="C142" s="0" t="s">
-        <x:v>522</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="D142" s="0" t="s">
-        <x:v>523</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="E142" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="F142" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="G142" s="0" t="s">
-        <x:v>450</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H142" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I142" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J142" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:10">
       <x:c r="A143" s="0" t="s">
-        <x:v>520</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="B143" s="0" t="s">
-        <x:v>524</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="C143" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="D143" s="0" t="s">
-        <x:v>526</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="E143" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="F143" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="G143" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H143" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I143" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J143" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:10">
       <x:c r="A144" s="0" t="s">
-        <x:v>527</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="B144" s="0" t="s">
-        <x:v>528</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="C144" s="0" t="s">
-        <x:v>529</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="D144" s="0" t="s">
-        <x:v>530</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="E144" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="F144" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="G144" s="0" t="s">
-        <x:v>531</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H144" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I144" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J144" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:10">
       <x:c r="A145" s="0" t="s">
-        <x:v>527</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
-        <x:v>532</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="C145" s="0" t="s">
-        <x:v>533</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="D145" s="0" t="s">
-        <x:v>534</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="E145" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="F145" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="G145" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H145" s="0" t="s">
-        <x:v>535</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I145" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J145" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:10">
       <x:c r="A146" s="0" t="s">
-        <x:v>527</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="B146" s="0" t="s">
-        <x:v>536</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="C146" s="0" t="s">
-        <x:v>537</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="D146" s="0" t="s">
-        <x:v>538</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="E146" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F146" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="G146" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H146" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I146" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J146" s="0" t="s">
+        <x:v>32</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="147" spans="1:10">
+      <x:c r="A147" s="0" t="s">
+        <x:v>539</x:v>
+      </x:c>
+      <x:c r="B147" s="0" t="s">
+        <x:v>377</x:v>
+      </x:c>
+      <x:c r="C147" s="0" t="s">
+        <x:v>378</x:v>
+      </x:c>
+      <x:c r="D147" s="0" t="s">
+        <x:v>543</x:v>
+      </x:c>
+      <x:c r="E147" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F147" s="0" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="G147" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H147" s="0" t="s">
+        <x:v>544</x:v>
+      </x:c>
+      <x:c r="I147" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J147" s="0" t="s">
+        <x:v>231</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="148" spans="1:10">
+      <x:c r="A148" s="0" t="s">
+        <x:v>545</x:v>
+      </x:c>
+      <x:c r="B148" s="0" t="s">
+        <x:v>546</x:v>
+      </x:c>
+      <x:c r="C148" s="0" t="s">
+        <x:v>547</x:v>
+      </x:c>
+      <x:c r="D148" s="0" t="s">
+        <x:v>548</x:v>
+      </x:c>
+      <x:c r="E148" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F148" s="0" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="G148" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H148" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I148" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J148" s="0" t="s">
+        <x:v>364</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="149" spans="1:10">
+      <x:c r="A149" s="0" t="s">
+        <x:v>549</x:v>
+      </x:c>
+      <x:c r="B149" s="0" t="s">
+        <x:v>550</x:v>
+      </x:c>
+      <x:c r="C149" s="0" t="s">
+        <x:v>551</x:v>
+      </x:c>
+      <x:c r="D149" s="0" t="s">
+        <x:v>552</x:v>
+      </x:c>
+      <x:c r="E149" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F149" s="0" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="G149" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H149" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I149" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J149" s="0" t="s">
+        <x:v>107</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="150" spans="1:10">
+      <x:c r="A150" s="0" t="s">
+        <x:v>553</x:v>
+      </x:c>
+      <x:c r="B150" s="0" t="s">
+        <x:v>554</x:v>
+      </x:c>
+      <x:c r="C150" s="0" t="s">
+        <x:v>555</x:v>
+      </x:c>
+      <x:c r="D150" s="0" t="s">
+        <x:v>556</x:v>
+      </x:c>
+      <x:c r="E150" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F150" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="G150" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H150" s="0" t="s">
+        <x:v>557</x:v>
+      </x:c>
+      <x:c r="I150" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J150" s="0" t="s">
+        <x:v>131</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="151" spans="1:10">
+      <x:c r="A151" s="0" t="s">
+        <x:v>553</x:v>
+      </x:c>
+      <x:c r="B151" s="0" t="s">
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="C151" s="0" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="D151" s="0" t="s">
+        <x:v>558</x:v>
+      </x:c>
+      <x:c r="E151" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F151" s="0" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="G151" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H151" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I151" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J151" s="0" t="s">
+        <x:v>216</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="152" spans="1:10">
+      <x:c r="A152" s="0" t="s">
+        <x:v>553</x:v>
+      </x:c>
+      <x:c r="B152" s="0" t="s">
+        <x:v>356</x:v>
+      </x:c>
+      <x:c r="C152" s="0" t="s">
+        <x:v>357</x:v>
+      </x:c>
+      <x:c r="D152" s="0" t="s">
+        <x:v>559</x:v>
+      </x:c>
+      <x:c r="E152" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F152" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="G152" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H152" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I152" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J152" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="153" spans="1:10">
+      <x:c r="A153" s="0" t="s">
+        <x:v>560</x:v>
+      </x:c>
+      <x:c r="B153" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="C153" s="0" t="s">
+        <x:v>343</x:v>
+      </x:c>
+      <x:c r="D153" s="0" t="s">
+        <x:v>561</x:v>
+      </x:c>
+      <x:c r="E153" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F153" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="G153" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H153" s="0" t="s">
+        <x:v>562</x:v>
+      </x:c>
+      <x:c r="I153" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J153" s="0" t="s">
+        <x:v>107</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="154" spans="1:10">
+      <x:c r="A154" s="0" t="s">
+        <x:v>563</x:v>
+      </x:c>
+      <x:c r="B154" s="0" t="s">
+        <x:v>564</x:v>
+      </x:c>
+      <x:c r="C154" s="0" t="s">
+        <x:v>565</x:v>
+      </x:c>
+      <x:c r="D154" s="0" t="s">
+        <x:v>566</x:v>
+      </x:c>
+      <x:c r="E154" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F154" s="0" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="G154" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H154" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I154" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J154" s="0" t="s">
+        <x:v>107</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="155" spans="1:10">
+      <x:c r="A155" s="0" t="s">
+        <x:v>567</x:v>
+      </x:c>
+      <x:c r="B155" s="0" t="s">
+        <x:v>372</x:v>
+      </x:c>
+      <x:c r="C155" s="0" t="s">
+        <x:v>373</x:v>
+      </x:c>
+      <x:c r="D155" s="0" t="s">
+        <x:v>568</x:v>
+      </x:c>
+      <x:c r="E155" s="0" t="s">
+        <x:v>569</x:v>
+      </x:c>
+      <x:c r="F155" s="0" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="G155" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H155" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I155" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J155" s="0" t="s">
+        <x:v>117</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="156" spans="1:10">
+      <x:c r="A156" s="0" t="s">
+        <x:v>570</x:v>
+      </x:c>
+      <x:c r="B156" s="0" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="C156" s="0" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="D156" s="0" t="s">
+        <x:v>571</x:v>
+      </x:c>
+      <x:c r="E156" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F156" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="G156" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="H156" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I156" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J156" s="0" t="s">
+        <x:v>131</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="157" spans="1:10">
+      <x:c r="A157" s="0" t="s">
+        <x:v>572</x:v>
+      </x:c>
+      <x:c r="B157" s="0" t="s">
+        <x:v>573</x:v>
+      </x:c>
+      <x:c r="C157" s="0" t="s">
+        <x:v>574</x:v>
+      </x:c>
+      <x:c r="D157" s="0" t="s">
+        <x:v>575</x:v>
+      </x:c>
+      <x:c r="E157" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F157" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="G157" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="H157" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I157" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J157" s="0" t="s">
+        <x:v>251</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="158" spans="1:10">
+      <x:c r="A158" s="0" t="s">
+        <x:v>576</x:v>
+      </x:c>
+      <x:c r="B158" s="0" t="s">
+        <x:v>577</x:v>
+      </x:c>
+      <x:c r="C158" s="0" t="s">
+        <x:v>578</x:v>
+      </x:c>
+      <x:c r="D158" s="0" t="s">
+        <x:v>579</x:v>
+      </x:c>
+      <x:c r="E158" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F158" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="G158" s="0" t="s">
+        <x:v>497</x:v>
+      </x:c>
+      <x:c r="H158" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I158" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J158" s="0" t="s">
+        <x:v>251</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="159" spans="1:10">
+      <x:c r="A159" s="0" t="s">
+        <x:v>576</x:v>
+      </x:c>
+      <x:c r="B159" s="0" t="s">
+        <x:v>580</x:v>
+      </x:c>
+      <x:c r="C159" s="0" t="s">
+        <x:v>581</x:v>
+      </x:c>
+      <x:c r="D159" s="0" t="s">
+        <x:v>582</x:v>
+      </x:c>
+      <x:c r="E159" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F159" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="G159" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
-      <x:c r="H146" s="0" t="s">
-[...5 lines deleted...]
-      <x:c r="J146" s="0" t="s">
+      <x:c r="H159" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I159" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J159" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="160" spans="1:10">
+      <x:c r="A160" s="0" t="s">
+        <x:v>583</x:v>
+      </x:c>
+      <x:c r="B160" s="0" t="s">
+        <x:v>584</x:v>
+      </x:c>
+      <x:c r="C160" s="0" t="s">
+        <x:v>585</x:v>
+      </x:c>
+      <x:c r="D160" s="0" t="s">
+        <x:v>586</x:v>
+      </x:c>
+      <x:c r="E160" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F160" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="G160" s="0" t="s">
+        <x:v>587</x:v>
+      </x:c>
+      <x:c r="H160" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I160" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J160" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="161" spans="1:10">
+      <x:c r="A161" s="0" t="s">
+        <x:v>583</x:v>
+      </x:c>
+      <x:c r="B161" s="0" t="s">
+        <x:v>588</x:v>
+      </x:c>
+      <x:c r="C161" s="0" t="s">
+        <x:v>589</x:v>
+      </x:c>
+      <x:c r="D161" s="0" t="s">
+        <x:v>590</x:v>
+      </x:c>
+      <x:c r="E161" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F161" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="G161" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="H161" s="0" t="s">
+        <x:v>591</x:v>
+      </x:c>
+      <x:c r="I161" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J161" s="0" t="s">
+        <x:v>137</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="162" spans="1:10">
+      <x:c r="A162" s="0" t="s">
+        <x:v>583</x:v>
+      </x:c>
+      <x:c r="B162" s="0" t="s">
+        <x:v>592</x:v>
+      </x:c>
+      <x:c r="C162" s="0" t="s">
+        <x:v>593</x:v>
+      </x:c>
+      <x:c r="D162" s="0" t="s">
+        <x:v>594</x:v>
+      </x:c>
+      <x:c r="E162" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F162" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="G162" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="H162" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I162" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J162" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId5"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Results-2026 4-H at the Minn...</vt:lpstr>
       <vt:lpstr>Results-2026 4-H at the Minn...!Print_Area</vt:lpstr>
       <vt:lpstr>Results-2026 4-H at the Minn...!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>