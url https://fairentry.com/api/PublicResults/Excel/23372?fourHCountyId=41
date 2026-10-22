--- v0 (2026-09-06)
+++ v1 (2026-10-22)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44ab8655502b4f90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/731a15a913874cc681b37199e4a78c98.psmdcp" Id="R311d99729f244069" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R399ff0b4fa29400b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0ee17cd1bc6645bdb3991c121d1509ed.psmdcp" Id="R66fcbae2a3a44188" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Results-2026 4-H at the Minn..." sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Hierarchy Path</x:t>
   </x:si>
   <x:si>
     <x:t>Exhibitor Number</x:t>
   </x:si>
   <x:si>
@@ -516,50 +516,53 @@
     <x:t>3071</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> Sheep  /  Market Lamb  /  H051001: Market Lamb - Black Face</x:t>
   </x:si>
   <x:si>
     <x:t>2265</x:t>
   </x:si>
   <x:si>
     <x:t>Fruechte, Lane</x:t>
   </x:si>
   <x:si>
     <x:t>3020</x:t>
   </x:si>
   <x:si>
     <x:t>Champion Heavyweight Market Lamb, Grand Champion Market Lamb</x:t>
   </x:si>
   <x:si>
     <x:t>2273</x:t>
   </x:si>
   <x:si>
     <x:t>Fruechte, Alivia</x:t>
   </x:si>
   <x:si>
     <x:t>3030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Interview Finalist</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> Sheep  /  Market Lamb  /  H051004: Market Lamb: Hair Sheep</x:t>
   </x:si>
   <x:si>
     <x:t>2296</x:t>
   </x:si>
   <x:si>
     <x:t>Boersma, Brienna</x:t>
   </x:si>
   <x:si>
     <x:t>3066</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> Sheep  /  Wether Dams  /  H031001: Wether Dam - Black Face Ewe Lamb</x:t>
   </x:si>
   <x:si>
     <x:t>2269</x:t>
   </x:si>
   <x:si>
     <x:t>Fruechte, Hadley</x:t>
   </x:si>
   <x:si>
     <x:t>3023</x:t>
   </x:si>
@@ -2261,423 +2264,423 @@
       </x:c>
     </x:row>
     <x:row r="40" spans="1:10">
       <x:c r="A40" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="B40" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F40" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G40" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="H40" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="I40" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J40" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:10">
       <x:c r="A41" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F41" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G41" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="H41" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I41" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J41" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:10">
       <x:c r="A42" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="B42" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F42" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G42" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="H42" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="I42" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J42" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:10">
       <x:c r="A43" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F43" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G43" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="H43" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="I43" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J43" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:10">
       <x:c r="A44" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="B44" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F44" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G44" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="H44" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="I44" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J44" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:10">
       <x:c r="A45" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F45" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G45" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H45" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I45" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J45" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:10">
       <x:c r="A46" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="B46" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F46" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G46" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="H46" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I46" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J46" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:10">
       <x:c r="A47" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F47" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G47" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H47" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I47" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J47" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:10">
       <x:c r="A48" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="B48" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F48" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G48" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H48" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I48" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J48" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:10">
       <x:c r="A49" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F49" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G49" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="H49" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="I49" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J49" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:10">
       <x:c r="A50" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="B50" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F50" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G50" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="H50" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I50" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J50" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:10">
       <x:c r="A51" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F51" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G51" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H51" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I51" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J51" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:10">
       <x:c r="A52" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="B52" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F52" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="G52" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="H52" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I52" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J52" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>