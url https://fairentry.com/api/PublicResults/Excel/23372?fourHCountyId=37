--- v0 (2026-09-06)
+++ v1 (2026-10-22)
@@ -1,117 +1,132 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab51d514f86944a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/713b34cafa8748a4b1b5feb27e4f863a.psmdcp" Id="R525b56fbbbbb45f8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbfea94573ec14058" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/43dc7250a72a437684afd35ecbf8af19.psmdcp" Id="Rad97544f79c644b2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Results-2026 4-H at the Minn..." sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Hierarchy Path</x:t>
   </x:si>
   <x:si>
     <x:t>Exhibitor Number</x:t>
   </x:si>
   <x:si>
     <x:t>Exhibitor Name</x:t>
   </x:si>
   <x:si>
     <x:t>Entry Number</x:t>
   </x:si>
   <x:si>
     <x:t>Entry Description</x:t>
   </x:si>
   <x:si>
     <x:t>Ribbon</x:t>
   </x:si>
   <x:si>
     <x:t>Placing</x:t>
   </x:si>
   <x:si>
     <x:t>Awards</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Club</x:t>
   </x:si>
   <x:si>
+    <x:t xml:space="preserve"> General Exhibits  /  Aerospace  /  Aerospace - Grades 6-8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2543</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Wittnebel , Aidyn </x:t>
+  </x:si>
+  <x:si>
+    <x:t>3393</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Model rocket project with rocket, launch stand, and controller.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Blue</x:t>
+  </x:si>
+  <x:si>
+    <x:t/>
+  </x:si>
+  <x:si>
+    <x:t>Lac qui Parle</x:t>
+  </x:si>
+  <x:si>
+    <x:t>North Stars</x:t>
+  </x:si>
+  <x:si>
     <x:t xml:space="preserve"> General Exhibits  /  Crafts and Fine Arts  /  Fine Arts - Grades 9+</x:t>
   </x:si>
   <x:si>
     <x:t>2542</x:t>
   </x:si>
   <x:si>
     <x:t>Schlieman, Evan</x:t>
   </x:si>
   <x:si>
     <x:t>3392</x:t>
   </x:si>
   <x:si>
     <x:t>LEGO Lamborghini Revuelto car with a three-ring binder documenting the project.</x:t>
   </x:si>
   <x:si>
-    <x:t>Blue</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve"> General Exhibits  /  Exploring Animals  /  Exploring Animals - Grades 9+</x:t>
   </x:si>
   <x:si>
     <x:t>2537</x:t>
   </x:si>
   <x:si>
     <x:t>Milbrandt, Isabelle</x:t>
   </x:si>
   <x:si>
     <x:t>3386</x:t>
   </x:si>
   <x:si>
     <x:t>Equine knee trifold board detailing bones, ligaments, conformation defects, and injuries.</x:t>
   </x:si>
   <x:si>
     <x:t>Silver Spurs</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> General Exhibits  /  Needle Arts  /  Needle Arts - Grades 6-8</x:t>
   </x:si>
   <x:si>
     <x:t>2541</x:t>
   </x:si>
   <x:si>
     <x:t>Schlieman, Caroline</x:t>
@@ -141,50 +156,71 @@
     <x:t xml:space="preserve"> General Exhibits  /  Photography  /  Elements of Photography - Grades 9+</x:t>
   </x:si>
   <x:si>
     <x:t>2288</x:t>
   </x:si>
   <x:si>
     <x:t>Gloege, Brynn</x:t>
   </x:si>
   <x:si>
     <x:t>3060</x:t>
   </x:si>
   <x:si>
     <x:t>Lake Landscape</x:t>
   </x:si>
   <x:si>
     <x:t>2293</x:t>
   </x:si>
   <x:si>
     <x:t>Gloege, Chloe</x:t>
   </x:si>
   <x:si>
     <x:t>3062</x:t>
   </x:si>
   <x:si>
     <x:t>Lake</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> General Exhibits  /  Quilting  /  Quilting - Grades 6-8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2540</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mortenson, Kaelyn</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3390</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Quilted Table Topper</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Red</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Freeland Telestars</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> Public Presentations  /  Demonstrations  /  Individual Demonstration</x:t>
   </x:si>
   <x:si>
     <x:t>3385</x:t>
   </x:si>
   <x:si>
     <x:t>"A Prick of Protection" Advantages of vaccinations in the equine industry.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="1">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
@@ -216,52 +252,52 @@
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
   </x:borders>
   <x:cellStyleXfs count="1">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellStyleXfs>
   <x:cellXfs count="1">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId7" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:J8" totalsRowShown="0">
-  <x:autoFilter ref="A1:J8"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:J10" totalsRowShown="0">
+  <x:autoFilter ref="A1:J10"/>
   <x:tableColumns count="10">
     <x:tableColumn id="1" name="Hierarchy Path"/>
     <x:tableColumn id="2" name="Exhibitor Number"/>
     <x:tableColumn id="3" name="Exhibitor Name"/>
     <x:tableColumn id="4" name="Entry Number"/>
     <x:tableColumn id="5" name="Entry Description"/>
     <x:tableColumn id="6" name="Ribbon"/>
     <x:tableColumn id="7" name="Placing"/>
     <x:tableColumn id="8" name="Awards"/>
     <x:tableColumn id="9" name="County"/>
     <x:tableColumn id="10" name="Club"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -525,51 +561,51 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:J8"/>
+  <x:dimension ref="A1:J10"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:10">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="G1" s="0" t="s">
@@ -624,83 +660,83 @@
       <x:c r="B3" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G3" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H3" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I3" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J3" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:10">
       <x:c r="A4" s="0" t="s">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="B4" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
-      <x:c r="B4" s="0" t="s">
+      <x:c r="C4" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
-      <x:c r="C4" s="0" t="s">
+      <x:c r="D4" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
-      <x:c r="D4" s="0" t="s">
+      <x:c r="E4" s="0" t="s">
         <x:v>28</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>29</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G4" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H4" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I4" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J4" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:10">
       <x:c r="A5" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G5" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H5" s="0" t="s">
@@ -725,110 +761,174 @@
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G6" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H6" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I6" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J6" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:10">
       <x:c r="A7" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G7" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H7" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I7" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J7" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:10">
       <x:c r="A8" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G8" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H8" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I8" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J8" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>18</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="9" spans="1:10">
+      <x:c r="A9" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B9" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C9" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="D9" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="E9" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="F9" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="G9" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="H9" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="I9" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="J9" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="10" spans="1:10">
+      <x:c r="A10" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="B10" s="0" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="C10" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="D10" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="E10" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="F10" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G10" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="H10" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="I10" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="J10" s="0" t="s">
+        <x:v>29</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId5"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Results-2026 4-H at the Minn...</vt:lpstr>
       <vt:lpstr>Results-2026 4-H at the Minn...!Print_Area</vt:lpstr>
       <vt:lpstr>Results-2026 4-H at the Minn...!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">