--- v0 (2026-09-06)
+++ v1 (2026-10-22)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb93bb05f76c4b33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d713fafa56c945f2b4fc910dfe6470ad.psmdcp" Id="Rc6257fb4d3774e29" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6a0d682edb3489f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e4b8010feda54bceaf74dbd30ab714b8.psmdcp" Id="R6c1488db32004e8f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Results-2026 4-H at the Minn..." sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Hierarchy Path</x:t>
   </x:si>
   <x:si>
     <x:t>Exhibitor Number</x:t>
   </x:si>
   <x:si>
@@ -746,66 +746,81 @@
   <x:si>
     <x:t>Ziebell, Nova</x:t>
   </x:si>
   <x:si>
     <x:t>6267</x:t>
   </x:si>
   <x:si>
     <x:t>original drawing of a D&amp;D character</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> General Exhibits  /  Foods and Nutrition  /  Foods - Grades 6-8</x:t>
   </x:si>
   <x:si>
     <x:t>4532</x:t>
   </x:si>
   <x:si>
     <x:t>Becker, Caroline</x:t>
   </x:si>
   <x:si>
     <x:t>6259</x:t>
   </x:si>
   <x:si>
     <x:t>Bread and booklet</x:t>
   </x:si>
   <x:si>
+    <x:t xml:space="preserve"> General Exhibits  /  Health and Wellness  /  Health and Wellness - Grades 6-8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4522</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Schmidt, Ella</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6247</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Common volleyball injuries Trifold Board</x:t>
+  </x:si>
+  <x:si>
+    <x:t>La Crescent Apple Blossoms</x:t>
+  </x:si>
+  <x:si>
     <x:t xml:space="preserve"> General Exhibits  /  Industrial Technology  /  Woodworking - Grades 6-8</x:t>
   </x:si>
   <x:si>
     <x:t>4526</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Schmidt, Carter </x:t>
   </x:si>
   <x:si>
     <x:t>6251</x:t>
   </x:si>
   <x:si>
     <x:t>Walnut wood headboard</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>La Crescent Apple Blossoms</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> General Exhibits  /  Needle Arts  /  Needle Arts - Grades 9+</x:t>
   </x:si>
   <x:si>
     <x:t>4517</x:t>
   </x:si>
   <x:si>
     <x:t>Miles, Elin</x:t>
   </x:si>
   <x:si>
     <x:t>6241</x:t>
   </x:si>
   <x:si>
     <x:t>Blue &amp; white hanging crocheted jellyfish</x:t>
   </x:si>
   <x:si>
     <x:t>La Crescent Tiger Lilies</x:t>
   </x:si>
   <x:si>
     <x:t>4521</x:t>
   </x:si>
   <x:si>
     <x:t>Miles, Ivy</x:t>
   </x:si>
@@ -832,50 +847,62 @@
   </x:si>
   <x:si>
     <x:t>4535</x:t>
   </x:si>
   <x:si>
     <x:t>Oakes, Henry</x:t>
   </x:si>
   <x:si>
     <x:t>6262</x:t>
   </x:si>
   <x:si>
     <x:t>Piano Solo - "Scavanger Hunt"
 "</x:t>
   </x:si>
   <x:si>
     <x:t>4541</x:t>
   </x:si>
   <x:si>
     <x:t>Micheel, Emma</x:t>
   </x:si>
   <x:si>
     <x:t>6270</x:t>
   </x:si>
   <x:si>
     <x:t>Piano solo</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> General Exhibits  /  Performing Arts  /  Performance Based - Grades 9+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4537</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Krueger, Carson</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6264</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> General Exhibits  /  Pets  /  Dogs - Grades 6-8</x:t>
   </x:si>
   <x:si>
     <x:t>6204</x:t>
   </x:si>
   <x:si>
     <x:t>Losing Faith; Finding Hope. Connected by more than a leash.</x:t>
   </x:si>
   <x:si>
     <x:t>Community Impact Recognition</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> General Exhibits  /  Quilting  /  Quilting - Grades 6-8</x:t>
   </x:si>
   <x:si>
     <x:t>4529</x:t>
   </x:si>
   <x:si>
     <x:t>Stinson, Chloey</x:t>
   </x:si>
   <x:si>
     <x:t>6255</x:t>
   </x:si>
@@ -1387,52 +1414,52 @@
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
   </x:borders>
   <x:cellStyleXfs count="1">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellStyleXfs>
   <x:cellXfs count="1">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId7" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:J110" totalsRowShown="0">
-  <x:autoFilter ref="A1:J110"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:J112" totalsRowShown="0">
+  <x:autoFilter ref="A1:J112"/>
   <x:tableColumns count="10">
     <x:tableColumn id="1" name="Hierarchy Path"/>
     <x:tableColumn id="2" name="Exhibitor Number"/>
     <x:tableColumn id="3" name="Exhibitor Name"/>
     <x:tableColumn id="4" name="Entry Number"/>
     <x:tableColumn id="5" name="Entry Description"/>
     <x:tableColumn id="6" name="Ribbon"/>
     <x:tableColumn id="7" name="Placing"/>
     <x:tableColumn id="8" name="Awards"/>
     <x:tableColumn id="9" name="County"/>
     <x:tableColumn id="10" name="Club"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -1696,51 +1723,51 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:J110"/>
+  <x:dimension ref="A1:J112"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:10">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="G1" s="0" t="s">
@@ -3575,1695 +3602,1759 @@
       </x:c>
       <x:c r="I58" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J58" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:10">
       <x:c r="A59" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="F59" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="G59" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H59" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I59" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J59" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:10">
       <x:c r="A60" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="B60" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="F60" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G60" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H60" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I60" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J60" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:10">
       <x:c r="A61" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="F61" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="G61" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H61" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I61" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J61" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:10">
       <x:c r="A62" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="B62" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="F62" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="G62" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H62" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I62" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J62" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:10">
       <x:c r="A63" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="F63" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="G63" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H63" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I63" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J63" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:10">
       <x:c r="A64" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="B64" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="F64" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="G64" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H64" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I64" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J64" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:10">
       <x:c r="A65" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
-        <x:v>275</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="F65" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="G65" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H65" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I65" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J65" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:10">
       <x:c r="A66" s="0" t="s">
+        <x:v>279</x:v>
+      </x:c>
+      <x:c r="B66" s="0" t="s">
+        <x:v>280</x:v>
+      </x:c>
+      <x:c r="C66" s="0" t="s">
+        <x:v>281</x:v>
+      </x:c>
+      <x:c r="D66" s="0" t="s">
+        <x:v>282</x:v>
+      </x:c>
+      <x:c r="E66" s="0" t="s">
         <x:v>278</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>282</x:v>
       </x:c>
       <x:c r="F66" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="G66" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H66" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I66" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J66" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:10">
       <x:c r="A67" s="0" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="C67" s="0" t="s">
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="D67" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
-      <x:c r="C67" s="0" t="s">
+      <x:c r="E67" s="0" t="s">
         <x:v>285</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>287</x:v>
       </x:c>
       <x:c r="F67" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="G67" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H67" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="I67" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J67" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:10">
       <x:c r="A68" s="0" t="s">
+        <x:v>287</x:v>
+      </x:c>
+      <x:c r="B68" s="0" t="s">
         <x:v>288</x:v>
       </x:c>
-      <x:c r="B68" s="0" t="s">
+      <x:c r="C68" s="0" t="s">
         <x:v>289</x:v>
       </x:c>
-      <x:c r="C68" s="0" t="s">
+      <x:c r="D68" s="0" t="s">
         <x:v>290</x:v>
       </x:c>
-      <x:c r="D68" s="0" t="s">
+      <x:c r="E68" s="0" t="s">
         <x:v>291</x:v>
       </x:c>
-      <x:c r="E68" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F68" s="0" t="s">
-        <x:v>293</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="G68" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H68" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I68" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J68" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:10">
       <x:c r="A69" s="0" t="s">
+        <x:v>292</x:v>
+      </x:c>
+      <x:c r="B69" s="0" t="s">
+        <x:v>293</x:v>
+      </x:c>
+      <x:c r="C69" s="0" t="s">
         <x:v>294</x:v>
       </x:c>
-      <x:c r="B69" s="0" t="s">
+      <x:c r="D69" s="0" t="s">
         <x:v>295</x:v>
       </x:c>
-      <x:c r="C69" s="0" t="s">
+      <x:c r="E69" s="0" t="s">
         <x:v>296</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>298</x:v>
       </x:c>
       <x:c r="F69" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="G69" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H69" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I69" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J69" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:10">
       <x:c r="A70" s="0" t="s">
+        <x:v>297</x:v>
+      </x:c>
+      <x:c r="B70" s="0" t="s">
+        <x:v>298</x:v>
+      </x:c>
+      <x:c r="C70" s="0" t="s">
         <x:v>299</x:v>
       </x:c>
-      <x:c r="B70" s="0" t="s">
+      <x:c r="D70" s="0" t="s">
         <x:v>300</x:v>
       </x:c>
-      <x:c r="C70" s="0" t="s">
+      <x:c r="E70" s="0" t="s">
         <x:v>301</x:v>
       </x:c>
-      <x:c r="D70" s="0" t="s">
+      <x:c r="F70" s="0" t="s">
         <x:v>302</x:v>
       </x:c>
-      <x:c r="E70" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G70" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H70" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I70" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J70" s="0" t="s">
-        <x:v>304</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:10">
       <x:c r="A71" s="0" t="s">
+        <x:v>303</x:v>
+      </x:c>
+      <x:c r="B71" s="0" t="s">
+        <x:v>304</x:v>
+      </x:c>
+      <x:c r="C71" s="0" t="s">
         <x:v>305</x:v>
       </x:c>
-      <x:c r="B71" s="0" t="s">
+      <x:c r="D71" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
-      <x:c r="C71" s="0" t="s">
+      <x:c r="E71" s="0" t="s">
         <x:v>307</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>309</x:v>
       </x:c>
       <x:c r="F71" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="G71" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H71" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I71" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J71" s="0" t="s">
-        <x:v>304</x:v>
+        <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:10">
       <x:c r="A72" s="0" t="s">
+        <x:v>308</x:v>
+      </x:c>
+      <x:c r="B72" s="0" t="s">
+        <x:v>309</x:v>
+      </x:c>
+      <x:c r="C72" s="0" t="s">
         <x:v>310</x:v>
       </x:c>
-      <x:c r="B72" s="0" t="s">
+      <x:c r="D72" s="0" t="s">
         <x:v>311</x:v>
       </x:c>
-      <x:c r="C72" s="0" t="s">
+      <x:c r="E72" s="0" t="s">
         <x:v>312</x:v>
       </x:c>
-      <x:c r="D72" s="0" t="s">
+      <x:c r="F72" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="G72" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H72" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I72" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J72" s="0" t="s">
         <x:v>313</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>315</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:10">
       <x:c r="A73" s="0" t="s">
-        <x:v>310</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
+        <x:v>315</x:v>
+      </x:c>
+      <x:c r="C73" s="0" t="s">
         <x:v>316</x:v>
       </x:c>
-      <x:c r="C73" s="0" t="s">
+      <x:c r="D73" s="0" t="s">
         <x:v>317</x:v>
       </x:c>
-      <x:c r="D73" s="0" t="s">
+      <x:c r="E73" s="0" t="s">
         <x:v>318</x:v>
       </x:c>
-      <x:c r="E73" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F73" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="G73" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H73" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="I73" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J73" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>313</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:10">
       <x:c r="A74" s="0" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="B74" s="0" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F74" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G74" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="H74" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="I74" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J74" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>324</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:10">
       <x:c r="A75" s="0" t="s">
-        <x:v>323</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
-        <x:v>324</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
-        <x:v>325</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
-        <x:v>326</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F75" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G75" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="H75" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I75" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J75" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:10">
       <x:c r="A76" s="0" t="s">
-        <x:v>327</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="B76" s="0" t="s">
-        <x:v>324</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
-        <x:v>325</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
-        <x:v>328</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="E76" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F76" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G76" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="H76" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I76" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J76" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:10">
       <x:c r="A77" s="0" t="s">
-        <x:v>329</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="D77" s="0" t="s">
-        <x:v>330</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="E77" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F77" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="G77" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="H77" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I77" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J77" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:10">
       <x:c r="A78" s="0" t="s">
-        <x:v>331</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="B78" s="0" t="s">
-        <x:v>320</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
-        <x:v>321</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="D78" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="E78" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F78" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G78" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H78" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I78" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J78" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:10">
       <x:c r="A79" s="0" t="s">
-        <x:v>331</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
-        <x:v>311</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
-        <x:v>312</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
-        <x:v>333</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="E79" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F79" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G79" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H79" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I79" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J79" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:10">
       <x:c r="A80" s="0" t="s">
-        <x:v>334</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="B80" s="0" t="s">
-        <x:v>335</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
-        <x:v>336</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="D80" s="0" t="s">
-        <x:v>337</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="E80" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F80" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="G80" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="H80" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I80" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J80" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:10">
       <x:c r="A81" s="0" t="s">
-        <x:v>334</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
-        <x:v>338</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
-        <x:v>339</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="D81" s="0" t="s">
-        <x:v>340</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="E81" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F81" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="G81" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H81" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I81" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J81" s="0" t="s">
-        <x:v>304</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:10">
       <x:c r="A82" s="0" t="s">
-        <x:v>341</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="B82" s="0" t="s">
-        <x:v>342</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
-        <x:v>343</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="D82" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="E82" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F82" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="G82" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H82" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I82" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J82" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:10">
       <x:c r="A83" s="0" t="s">
-        <x:v>345</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
-        <x:v>346</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
-        <x:v>347</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="D83" s="0" t="s">
-        <x:v>348</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="E83" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F83" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="G83" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H83" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I83" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J83" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>313</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:10">
       <x:c r="A84" s="0" t="s">
-        <x:v>345</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="B84" s="0" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
-        <x:v>350</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="D84" s="0" t="s">
-        <x:v>351</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="E84" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F84" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="G84" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H84" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I84" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J84" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:10">
       <x:c r="A85" s="0" t="s">
-        <x:v>352</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="D85" s="0" t="s">
-        <x:v>353</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="E85" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F85" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="G85" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H85" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I85" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J85" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:10">
       <x:c r="A86" s="0" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="B86" s="0" t="s">
-        <x:v>300</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="C86" s="0" t="s">
-        <x:v>301</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="D86" s="0" t="s">
-        <x:v>355</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="E86" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F86" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="G86" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H86" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I86" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J86" s="0" t="s">
-        <x:v>304</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:10">
       <x:c r="A87" s="0" t="s">
-        <x:v>356</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
-        <x:v>357</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="C87" s="0" t="s">
-        <x:v>358</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="D87" s="0" t="s">
-        <x:v>359</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="E87" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F87" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="G87" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H87" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I87" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J87" s="0" t="s">
-        <x:v>304</x:v>
+        <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:10">
       <x:c r="A88" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="B88" s="0" t="s">
-        <x:v>361</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="C88" s="0" t="s">
-        <x:v>362</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="D88" s="0" t="s">
-        <x:v>363</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="E88" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F88" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G88" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H88" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I88" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J88" s="0" t="s">
-        <x:v>304</x:v>
+        <x:v>313</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:10">
       <x:c r="A89" s="0" t="s">
-        <x:v>364</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
-        <x:v>365</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="C89" s="0" t="s">
-        <x:v>366</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="D89" s="0" t="s">
-        <x:v>367</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="E89" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F89" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G89" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="H89" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I89" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J89" s="0" t="s">
-        <x:v>304</x:v>
+        <x:v>313</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:10">
       <x:c r="A90" s="0" t="s">
-        <x:v>364</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="B90" s="0" t="s">
-        <x:v>368</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="C90" s="0" t="s">
-        <x:v>369</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="D90" s="0" t="s">
-        <x:v>370</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="E90" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F90" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="G90" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="H90" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I90" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J90" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>313</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:10">
       <x:c r="A91" s="0" t="s">
-        <x:v>364</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
-        <x:v>371</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="C91" s="0" t="s">
-        <x:v>372</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="D91" s="0" t="s">
-        <x:v>373</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="E91" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F91" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G91" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="H91" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I91" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J91" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>313</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:10">
       <x:c r="A92" s="0" t="s">
-        <x:v>374</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B92" s="0" t="s">
-        <x:v>300</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="C92" s="0" t="s">
-        <x:v>301</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="D92" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="E92" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F92" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G92" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H92" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I92" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J92" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:10">
       <x:c r="A93" s="0" t="s">
-        <x:v>376</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
-        <x:v>361</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="C93" s="0" t="s">
-        <x:v>362</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="D93" s="0" t="s">
-        <x:v>377</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="E93" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F93" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="G93" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="H93" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I93" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J93" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:10">
       <x:c r="A94" s="0" t="s">
-        <x:v>378</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="B94" s="0" t="s">
-        <x:v>368</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="C94" s="0" t="s">
-        <x:v>369</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="D94" s="0" t="s">
-        <x:v>379</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="E94" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F94" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G94" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H94" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I94" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J94" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:10">
       <x:c r="A95" s="0" t="s">
-        <x:v>378</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
+        <x:v>370</x:v>
+      </x:c>
+      <x:c r="C95" s="0" t="s">
         <x:v>371</x:v>
       </x:c>
-      <x:c r="C95" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D95" s="0" t="s">
-        <x:v>380</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="E95" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F95" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G95" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H95" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I95" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J95" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:10">
       <x:c r="A96" s="0" t="s">
-        <x:v>381</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="B96" s="0" t="s">
-        <x:v>382</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="C96" s="0" t="s">
-        <x:v>383</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="D96" s="0" t="s">
-        <x:v>384</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="E96" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F96" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="G96" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H96" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I96" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J96" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:10">
       <x:c r="A97" s="0" t="s">
-        <x:v>386</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
-        <x:v>387</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="C97" s="0" t="s">
-        <x:v>388</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="D97" s="0" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="E97" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F97" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="G97" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H97" s="0" t="s">
-        <x:v>390</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I97" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J97" s="0" t="s">
-        <x:v>304</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:10">
       <x:c r="A98" s="0" t="s">
+        <x:v>390</x:v>
+      </x:c>
+      <x:c r="B98" s="0" t="s">
         <x:v>391</x:v>
       </x:c>
-      <x:c r="B98" s="0" t="s">
+      <x:c r="C98" s="0" t="s">
         <x:v>392</x:v>
       </x:c>
-      <x:c r="C98" s="0" t="s">
+      <x:c r="D98" s="0" t="s">
         <x:v>393</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>394</x:v>
       </x:c>
       <x:c r="E98" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F98" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G98" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="H98" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="I98" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J98" s="0" t="s">
-        <x:v>304</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:10">
       <x:c r="A99" s="0" t="s">
+        <x:v>395</x:v>
+      </x:c>
+      <x:c r="B99" s="0" t="s">
         <x:v>396</x:v>
       </x:c>
-      <x:c r="B99" s="0" t="s">
+      <x:c r="C99" s="0" t="s">
         <x:v>397</x:v>
       </x:c>
-      <x:c r="C99" s="0" t="s">
+      <x:c r="D99" s="0" t="s">
         <x:v>398</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>399</x:v>
       </x:c>
       <x:c r="E99" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F99" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G99" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="H99" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="I99" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J99" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>313</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:10">
       <x:c r="A100" s="0" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="B100" s="0" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="C100" s="0" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="D100" s="0" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="E100" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F100" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G100" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="H100" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="I100" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J100" s="0" t="s">
-        <x:v>315</x:v>
+        <x:v>313</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:10">
       <x:c r="A101" s="0" t="s">
-        <x:v>400</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
-        <x:v>404</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="C101" s="0" t="s">
-        <x:v>405</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="D101" s="0" t="s">
-        <x:v>406</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="E101" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F101" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G101" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="H101" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I101" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J101" s="0" t="s">
-        <x:v>315</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:10">
       <x:c r="A102" s="0" t="s">
-        <x:v>400</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="B102" s="0" t="s">
-        <x:v>407</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="C102" s="0" t="s">
-        <x:v>408</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="D102" s="0" t="s">
-        <x:v>409</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E102" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F102" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G102" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="H102" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I102" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J102" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>324</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:10">
       <x:c r="A103" s="0" t="s">
-        <x:v>400</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
-        <x:v>410</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="C103" s="0" t="s">
-        <x:v>411</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="D103" s="0" t="s">
-        <x:v>412</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="E103" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F103" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G103" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="H103" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I103" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J103" s="0" t="s">
-        <x:v>315</x:v>
+        <x:v>324</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:10">
       <x:c r="A104" s="0" t="s">
-        <x:v>400</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="B104" s="0" t="s">
-        <x:v>413</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="C104" s="0" t="s">
-        <x:v>414</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="D104" s="0" t="s">
-        <x:v>415</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="E104" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F104" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="G104" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="H104" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="I104" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J104" s="0" t="s">
-        <x:v>416</x:v>
+        <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:10">
       <x:c r="A105" s="0" t="s">
-        <x:v>400</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
-        <x:v>417</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="C105" s="0" t="s">
-        <x:v>418</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="D105" s="0" t="s">
-        <x:v>419</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="E105" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F105" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G105" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="H105" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I105" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J105" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>324</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:10">
       <x:c r="A106" s="0" t="s">
-        <x:v>420</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="B106" s="0" t="s">
-        <x:v>421</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="C106" s="0" t="s">
-        <x:v>422</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="D106" s="0" t="s">
-        <x:v>423</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="E106" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F106" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G106" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="H106" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I106" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J106" s="0" t="s">
-        <x:v>315</x:v>
+        <x:v>425</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:10">
       <x:c r="A107" s="0" t="s">
-        <x:v>420</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
-        <x:v>424</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="C107" s="0" t="s">
-        <x:v>425</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="D107" s="0" t="s">
-        <x:v>426</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="E107" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F107" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G107" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="H107" s="0" t="s">
-        <x:v>427</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I107" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J107" s="0" t="s">
-        <x:v>315</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:10">
       <x:c r="A108" s="0" t="s">
-        <x:v>420</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="B108" s="0" t="s">
-        <x:v>428</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="C108" s="0" t="s">
-        <x:v>429</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="D108" s="0" t="s">
-        <x:v>430</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="E108" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F108" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G108" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="H108" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I108" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J108" s="0" t="s">
-        <x:v>416</x:v>
+        <x:v>324</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:10">
       <x:c r="A109" s="0" t="s">
-        <x:v>420</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
-        <x:v>431</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="C109" s="0" t="s">
-        <x:v>432</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="D109" s="0" t="s">
-        <x:v>433</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="E109" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F109" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G109" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="H109" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="I109" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J109" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>324</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:10">
       <x:c r="A110" s="0" t="s">
-        <x:v>420</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="B110" s="0" t="s">
-        <x:v>434</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="C110" s="0" t="s">
-        <x:v>435</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="D110" s="0" t="s">
-        <x:v>436</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="E110" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F110" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G110" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="H110" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I110" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J110" s="0" t="s">
+        <x:v>425</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="111" spans="1:10">
+      <x:c r="A111" s="0" t="s">
+        <x:v>429</x:v>
+      </x:c>
+      <x:c r="B111" s="0" t="s">
+        <x:v>440</x:v>
+      </x:c>
+      <x:c r="C111" s="0" t="s">
+        <x:v>441</x:v>
+      </x:c>
+      <x:c r="D111" s="0" t="s">
+        <x:v>442</x:v>
+      </x:c>
+      <x:c r="E111" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F111" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="G111" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="H111" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
-      <x:c r="I110" s="0" t="s">
-[...3 lines deleted...]
-        <x:v>304</x:v>
+      <x:c r="I111" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J111" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="112" spans="1:10">
+      <x:c r="A112" s="0" t="s">
+        <x:v>429</x:v>
+      </x:c>
+      <x:c r="B112" s="0" t="s">
+        <x:v>443</x:v>
+      </x:c>
+      <x:c r="C112" s="0" t="s">
+        <x:v>444</x:v>
+      </x:c>
+      <x:c r="D112" s="0" t="s">
+        <x:v>445</x:v>
+      </x:c>
+      <x:c r="E112" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F112" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="G112" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="H112" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="I112" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J112" s="0" t="s">
+        <x:v>313</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId5"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Results-2026 4-H at the Minn...</vt:lpstr>
       <vt:lpstr>Results-2026 4-H at the Minn...!Print_Area</vt:lpstr>
       <vt:lpstr>Results-2026 4-H at the Minn...!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">