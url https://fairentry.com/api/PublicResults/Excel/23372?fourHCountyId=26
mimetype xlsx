--- v0 (2026-09-06)
+++ v1 (2026-10-22)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R388ce1785b6d451c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/eeca9ba7f6674a4da67f690e9874156d.psmdcp" Id="R0518071f174d4562" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R922616ca339c4af2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dabc5c24c8514759bebb7f59edbfbbe9.psmdcp" Id="Re41377197648406d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Results-2026 4-H at the Minn..." sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Hierarchy Path</x:t>
   </x:si>
   <x:si>
     <x:t>Exhibitor Number</x:t>
   </x:si>
   <x:si>
@@ -275,123 +275,162 @@
   <x:si>
     <x:t>659</x:t>
   </x:si>
   <x:si>
     <x:t>Biss, Brenden</x:t>
   </x:si>
   <x:si>
     <x:t>2 quart jars of corn</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> General Exhibits  /  Plant Science  /  Plant and soil science - Grades 6-8</x:t>
   </x:si>
   <x:si>
     <x:t>664</x:t>
   </x:si>
   <x:si>
     <x:t>Reynolds, Declan</x:t>
   </x:si>
   <x:si>
     <x:t>687</x:t>
   </x:si>
   <x:si>
     <x:t>Sweet corn germination display</x:t>
   </x:si>
   <x:si>
+    <x:t xml:space="preserve"> Livestock Encampment Options  /  Minnesota Meats  /  Minnesota Meats - Beef</x:t>
+  </x:si>
+  <x:si>
+    <x:t>680</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Blume, Addison</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7541</x:t>
+  </x:si>
+  <x:si>
+    <x:t>McArdle, Owen</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7542</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7562</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7563</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> Livestock Encampment Options  /  Minnesota Meats  /  Minnesota Meats - Dairy and Meat Goat</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7731</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Marks, Carley </x:t>
+  </x:si>
+  <x:si>
+    <x:t>7732</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> Livestock Encampment Options  /  Minnesota Meats  /  Minnesota Meats - Poultry</x:t>
+  </x:si>
+  <x:si>
+    <x:t>McArdle, Eli</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7635</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7637</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> Livestock Encampment Options  /  Minnesota Meats  /  Minnesota Meats - Swine</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Marks, Kendall </x:t>
+  </x:si>
+  <x:si>
+    <x:t>7662</x:t>
+  </x:si>
+  <x:si>
     <x:t xml:space="preserve"> Meat Goat  /  Market Goat  /  D091003: Meat Market Wether</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">Marks, Carley </x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>707</x:t>
   </x:si>
   <x:si>
     <x:t>9</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> Meat Goat  /  Meat Goat Breeding Doe  /  D071002: Senior Meat Breeding Doe Kid</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">Marks, Kendall </x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>709</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> Meat Goat Showmanship  /  Market Goat and Wether Dam Showmanship  /  A: Market Goat and Wether Dam Showmanship Intermediate (gr. 6-7)</x:t>
   </x:si>
   <x:si>
     <x:t>7046</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> Meat Goat Showmanship  /  Meat Breeding Doe Showmanship  /  A: Meat Breeding Doe Showmanship Intermediate (gr. 6-7)</x:t>
   </x:si>
   <x:si>
     <x:t>7047</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> Poultry  /  Poultry  /  F031005: Chickens - Egg Production - White Egg Layers</x:t>
   </x:si>
   <x:si>
-    <x:t>McArdle, Eli</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>711</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> Public Presentations  /  Livestock Demonstration  /  Livestock Team Demonstration</x:t>
   </x:si>
   <x:si>
     <x:t>708</x:t>
   </x:si>
   <x:si>
     <x:t>We will go over what features to look for and then the best ways to show each type</x:t>
   </x:si>
   <x:si>
     <x:t>710</x:t>
   </x:si>
   <x:si>
     <x:t>We will go over what features to look for and the best ways to show each type.</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> Rabbit  /  Breeding Rabbit  /  G041032: Rabbit - Mini Lop - Senior Doe</x:t>
   </x:si>
   <x:si>
-    <x:t>McArdle, Owen</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>712</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> Swine  /  Market Barrow  /  I051003: Market Barrow - Duroc, Registered</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>Blume, Addison</x:t>
   </x:si>
   <x:si>
     <x:t>704</x:t>
   </x:si>
   <x:si>
     <x:t>7</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="1">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
   </x:fonts>
   <x:fills count="2">
@@ -420,52 +459,52 @@
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
   </x:borders>
   <x:cellStyleXfs count="1">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellStyleXfs>
   <x:cellXfs count="1">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId7" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:J26" totalsRowShown="0">
-  <x:autoFilter ref="A1:J26"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:J35" totalsRowShown="0">
+  <x:autoFilter ref="A1:J35"/>
   <x:tableColumns count="10">
     <x:tableColumn id="1" name="Hierarchy Path"/>
     <x:tableColumn id="2" name="Exhibitor Number"/>
     <x:tableColumn id="3" name="Exhibitor Name"/>
     <x:tableColumn id="4" name="Entry Number"/>
     <x:tableColumn id="5" name="Entry Description"/>
     <x:tableColumn id="6" name="Ribbon"/>
     <x:tableColumn id="7" name="Placing"/>
     <x:tableColumn id="8" name="Awards"/>
     <x:tableColumn id="9" name="County"/>
     <x:tableColumn id="10" name="Club"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -729,51 +768,51 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:J26"/>
+  <x:dimension ref="A1:J35"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:10">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="G1" s="0" t="s">
@@ -1284,330 +1323,618 @@
       </x:c>
       <x:c r="E17" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="F17" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G17" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H17" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I17" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J17" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:10">
       <x:c r="A18" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B18" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F18" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="G18" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H18" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I18" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J18" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:10">
       <x:c r="A19" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="B19" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="C19" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
-      <x:c r="B19" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="C19" s="0" t="s">
+      <x:c r="D19" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="D19" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E19" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F19" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="G19" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H19" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I19" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J19" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:10">
       <x:c r="A20" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="B20" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F20" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="G20" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H20" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I20" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J20" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:10">
       <x:c r="A21" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F21" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="G21" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H21" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I21" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J21" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:10">
       <x:c r="A22" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="B22" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F22" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="G22" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H22" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I22" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J22" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:10">
       <x:c r="A23" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F23" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="G23" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H23" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I23" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J23" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:10">
       <x:c r="A24" s="0" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="B24" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="C24" s="0" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="D24" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
-      <x:c r="B24" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="E24" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F24" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="G24" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H24" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I24" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J24" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:10">
       <x:c r="A25" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F25" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="G25" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H25" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I25" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J25" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:10">
       <x:c r="A26" s="0" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="B26" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="C26" s="0" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="D26" s="0" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="E26" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F26" s="0" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="G26" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H26" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I26" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J26" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="27" spans="1:10">
+      <x:c r="A27" s="0" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="B27" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="C27" s="0" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="D27" s="0" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="E27" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F27" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="G27" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="H27" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I27" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J27" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="28" spans="1:10">
+      <x:c r="A28" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
-      <x:c r="B26" s="0" t="s">
+      <x:c r="B28" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="C28" s="0" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="D28" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
-      <x:c r="C26" s="0" t="s">
+      <x:c r="E28" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F28" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="G28" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="H28" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I28" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J28" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="29" spans="1:10">
+      <x:c r="A29" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
-      <x:c r="D26" s="0" t="s">
+      <x:c r="B29" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="C29" s="0" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="D29" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
-      <x:c r="E26" s="0" t="s">
-[...5 lines deleted...]
-      <x:c r="G26" s="0" t="s">
+      <x:c r="E29" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F29" s="0" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="G29" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H29" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I29" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J29" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="30" spans="1:10">
+      <x:c r="A30" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
-      <x:c r="H26" s="0" t="s">
-[...5 lines deleted...]
-      <x:c r="J26" s="0" t="s">
+      <x:c r="B30" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="C30" s="0" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="D30" s="0" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="E30" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F30" s="0" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="G30" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H30" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I30" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J30" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="31" spans="1:10">
+      <x:c r="A31" s="0" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="B31" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="C31" s="0" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="D31" s="0" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="E31" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F31" s="0" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="G31" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H31" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I31" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J31" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="32" spans="1:10">
+      <x:c r="A32" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="B32" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="C32" s="0" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="D32" s="0" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="E32" s="0" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="F32" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="G32" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H32" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I32" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J32" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="33" spans="1:10">
+      <x:c r="A33" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="B33" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="C33" s="0" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="D33" s="0" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="E33" s="0" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="F33" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="G33" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H33" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I33" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J33" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="34" spans="1:10">
+      <x:c r="A34" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="B34" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="C34" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="D34" s="0" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="E34" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F34" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="G34" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H34" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I34" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J34" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="35" spans="1:10">
+      <x:c r="A35" s="0" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="B35" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="C35" s="0" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="D35" s="0" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="E35" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F35" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="G35" s="0" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="H35" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I35" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J35" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId5"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Results-2026 4-H at the Minn...</vt:lpstr>
       <vt:lpstr>Results-2026 4-H at the Minn...!Print_Area</vt:lpstr>
       <vt:lpstr>Results-2026 4-H at the Minn...!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>