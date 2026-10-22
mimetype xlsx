--- v0 (2026-09-06)
+++ v1 (2026-10-22)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R631403e387864b31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d955acd1632447dcb5baca54fdca1405.psmdcp" Id="R9fe7aa1566f14079" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46c76df57cd4418f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8d0c5b4092144b5c9cb1ed37810828cd.psmdcp" Id="Rc934919e862541f6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Results-2026 4-H at the Minn..." sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Hierarchy Path</x:t>
   </x:si>
   <x:si>
     <x:t>Exhibitor Number</x:t>
   </x:si>
   <x:si>
@@ -974,50 +974,80 @@
   <x:si>
     <x:t>1986</x:t>
   </x:si>
   <x:si>
     <x:t>Kingsley, Liberty</x:t>
   </x:si>
   <x:si>
     <x:t>2567</x:t>
   </x:si>
   <x:si>
     <x:t>White binder with the words "What Concert" on the front with a red, orange, and black theme inside</x:t>
   </x:si>
   <x:si>
     <x:t>2017</x:t>
   </x:si>
   <x:si>
     <x:t>Gathje, Karter</x:t>
   </x:si>
   <x:si>
     <x:t>2609</x:t>
   </x:si>
   <x:si>
     <x:t>Binder with Laminated play flyer on the front.  Many pages w/sheet protectors, photos from the plays in the back.</x:t>
   </x:si>
   <x:si>
+    <x:t xml:space="preserve"> Livestock Encampment Options  /  Minnesota Meats  /  Minnesota Meats - Rabbit</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7485</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MN Meats Medallion</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1909</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ladd, Makayla</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7486</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1913</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ladd, Amarissa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7487</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7488</x:t>
+  </x:si>
+  <x:si>
     <x:t xml:space="preserve"> Livestock Encampment Options  /  Poster - Poultry or Rabbit  /  Poultry Poster - Educational</x:t>
   </x:si>
   <x:si>
     <x:t>2510</x:t>
   </x:si>
   <x:si>
     <x:t>2516</x:t>
   </x:si>
   <x:si>
     <x:t>1955</x:t>
   </x:si>
   <x:si>
     <x:t>Pease, Raelynn</x:t>
   </x:si>
   <x:si>
     <x:t>2528</x:t>
   </x:si>
   <x:si>
     <x:t>1956</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Doll, Avalyn </x:t>
   </x:si>
   <x:si>
     <x:t>2529</x:t>
@@ -1220,84 +1250,72 @@
   <x:si>
     <x:t xml:space="preserve"> Rabbit  /  Breeding Rabbit  /  G041001: Rabbit - Californian - Senior Buck</x:t>
   </x:si>
   <x:si>
     <x:t>2481</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> Rabbit  /  Breeding Rabbit  /  G041013: Rabbit - Dutch - Senior Buck</x:t>
   </x:si>
   <x:si>
     <x:t>1916</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">York, Lynkon </x:t>
   </x:si>
   <x:si>
     <x:t>2473</x:t>
   </x:si>
   <x:si>
     <x:t>Reserve Champion Dutch</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> Rabbit  /  Breeding Rabbit  /  G041020: Rabbit - Flemish Giant - Intermediate Doe</x:t>
   </x:si>
   <x:si>
-    <x:t>1909</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>2463</x:t>
   </x:si>
   <x:si>
     <x:t>Champion Flemish Giant</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> Rabbit  /  Breeding Rabbit  /  G041031: Rabbit - Mini Lop - Senior Buck</x:t>
   </x:si>
   <x:si>
     <x:t>2445</x:t>
   </x:si>
   <x:si>
     <x:t>Ninth Place Senior Showmanship</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> Rabbit  /  Breeding Rabbit  /  G041035: Rabbit - Mini Rex - Senior Buck</x:t>
   </x:si>
   <x:si>
     <x:t>2454</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> Rabbit  /  Breeding Rabbit  /  G041036: Rabbit - Mini Rex - Senior Doe</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>Ladd, Amarissa</x:t>
   </x:si>
   <x:si>
     <x:t>2468</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> Rabbit  /  Breeding Rabbit  /  G041043: Rabbit - Netherland Dwarf - Senior Buck</x:t>
   </x:si>
   <x:si>
     <x:t>1917</x:t>
   </x:si>
   <x:si>
     <x:t>Scheevel, Katelyn</x:t>
   </x:si>
   <x:si>
     <x:t>2475</x:t>
   </x:si>
   <x:si>
     <x:t>1921</x:t>
   </x:si>
   <x:si>
     <x:t>Scheevel, Lydia</x:t>
   </x:si>
   <x:si>
     <x:t>2479</x:t>
   </x:si>
@@ -1572,52 +1590,52 @@
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
   </x:borders>
   <x:cellStyleXfs count="1">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellStyleXfs>
   <x:cellXfs count="1">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId7" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:J136" totalsRowShown="0">
-  <x:autoFilter ref="A1:J136"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:J140" totalsRowShown="0">
+  <x:autoFilter ref="A1:J140"/>
   <x:tableColumns count="10">
     <x:tableColumn id="1" name="Hierarchy Path"/>
     <x:tableColumn id="2" name="Exhibitor Number"/>
     <x:tableColumn id="3" name="Exhibitor Name"/>
     <x:tableColumn id="4" name="Entry Number"/>
     <x:tableColumn id="5" name="Entry Description"/>
     <x:tableColumn id="6" name="Ribbon"/>
     <x:tableColumn id="7" name="Placing"/>
     <x:tableColumn id="8" name="Awards"/>
     <x:tableColumn id="9" name="County"/>
     <x:tableColumn id="10" name="Club"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -1881,51 +1899,51 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:J136"/>
+  <x:dimension ref="A1:J140"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:10">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="G1" s="0" t="s">
@@ -4356,1930 +4374,2058 @@
       </x:c>
       <x:c r="E77" s="0" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="F77" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="G77" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H77" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I77" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J77" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:10">
       <x:c r="A78" s="0" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="B78" s="0" t="s">
-        <x:v>303</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
-        <x:v>304</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="D78" s="0" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="E78" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F78" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="G78" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H78" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="I78" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J78" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:10">
       <x:c r="A79" s="0" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
+        <x:v>326</x:v>
+      </x:c>
+      <x:c r="E79" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F79" s="0" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="G79" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H79" s="0" t="s">
         <x:v>323</x:v>
       </x:c>
-      <x:c r="E79" s="0" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="I79" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J79" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:10">
       <x:c r="A80" s="0" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="B80" s="0" t="s">
-        <x:v>324</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
-        <x:v>325</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="D80" s="0" t="s">
-        <x:v>326</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="E80" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F80" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="G80" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H80" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="I80" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J80" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:10">
       <x:c r="A81" s="0" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
-        <x:v>327</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
-        <x:v>328</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="D81" s="0" t="s">
-        <x:v>329</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="E81" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F81" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="G81" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H81" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="I81" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J81" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:10">
       <x:c r="A82" s="0" t="s">
-        <x:v>321</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="B82" s="0" t="s">
-        <x:v>330</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
-        <x:v>331</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="D82" s="0" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="E82" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F82" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="G82" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H82" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I82" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J82" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:10">
       <x:c r="A83" s="0" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="B83" s="0" t="s">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="C83" s="0" t="s">
+        <x:v>269</x:v>
+      </x:c>
+      <x:c r="D83" s="0" t="s">
         <x:v>333</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>334</x:v>
       </x:c>
       <x:c r="E83" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F83" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="G83" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H83" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I83" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J83" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:10">
       <x:c r="A84" s="0" t="s">
-        <x:v>333</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="B84" s="0" t="s">
-        <x:v>327</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
-        <x:v>328</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="D84" s="0" t="s">
-        <x:v>335</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="E84" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F84" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="G84" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H84" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I84" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J84" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:10">
       <x:c r="A85" s="0" t="s">
-        <x:v>333</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
-        <x:v>324</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
-        <x:v>325</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="D85" s="0" t="s">
-        <x:v>336</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="E85" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F85" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="G85" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H85" s="0" t="s">
-        <x:v>337</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I85" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J85" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:10">
       <x:c r="A86" s="0" t="s">
-        <x:v>333</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="B86" s="0" t="s">
-        <x:v>303</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="C86" s="0" t="s">
-        <x:v>304</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="D86" s="0" t="s">
-        <x:v>338</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="E86" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F86" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="G86" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H86" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I86" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J86" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:10">
       <x:c r="A87" s="0" t="s">
-        <x:v>333</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="C87" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="D87" s="0" t="s">
-        <x:v>339</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="E87" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F87" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="G87" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H87" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I87" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J87" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:10">
       <x:c r="A88" s="0" t="s">
-        <x:v>340</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="B88" s="0" t="s">
-        <x:v>341</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="C88" s="0" t="s">
-        <x:v>342</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="D88" s="0" t="s">
-        <x:v>343</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="E88" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F88" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="G88" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H88" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I88" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J88" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:10">
       <x:c r="A89" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
-        <x:v>345</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="C89" s="0" t="s">
+        <x:v>335</x:v>
+      </x:c>
+      <x:c r="D89" s="0" t="s">
         <x:v>346</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>347</x:v>
       </x:c>
       <x:c r="E89" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F89" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="G89" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H89" s="0" t="s">
-        <x:v>348</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="I89" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J89" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:10">
       <x:c r="A90" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="B90" s="0" t="s">
-        <x:v>349</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="C90" s="0" t="s">
-        <x:v>350</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="D90" s="0" t="s">
-        <x:v>351</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="E90" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F90" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="G90" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H90" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I90" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J90" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:10">
       <x:c r="A91" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
-        <x:v>352</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="C91" s="0" t="s">
-        <x:v>353</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="D91" s="0" t="s">
-        <x:v>354</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="E91" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F91" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="G91" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H91" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I91" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J91" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:10">
       <x:c r="A92" s="0" t="s">
-        <x:v>355</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="B92" s="0" t="s">
-        <x:v>356</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="C92" s="0" t="s">
-        <x:v>357</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="D92" s="0" t="s">
-        <x:v>358</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="E92" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F92" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="G92" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H92" s="0" t="s">
-        <x:v>359</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I92" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J92" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:10">
       <x:c r="A93" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
-        <x:v>361</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="C93" s="0" t="s">
-        <x:v>362</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="D93" s="0" t="s">
-        <x:v>363</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="E93" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F93" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="G93" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H93" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="I93" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J93" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:10">
       <x:c r="A94" s="0" t="s">
+        <x:v>354</x:v>
+      </x:c>
+      <x:c r="B94" s="0" t="s">
+        <x:v>359</x:v>
+      </x:c>
+      <x:c r="C94" s="0" t="s">
         <x:v>360</x:v>
       </x:c>
-      <x:c r="B94" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D94" s="0" t="s">
-        <x:v>366</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="E94" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F94" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="G94" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H94" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I94" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J94" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:10">
       <x:c r="A95" s="0" t="s">
-        <x:v>367</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
-        <x:v>368</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="C95" s="0" t="s">
-        <x:v>369</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="D95" s="0" t="s">
-        <x:v>370</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="E95" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F95" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="G95" s="0" t="s">
-        <x:v>371</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H95" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I95" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J95" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:10">
       <x:c r="A96" s="0" t="s">
-        <x:v>372</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="B96" s="0" t="s">
-        <x:v>364</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="C96" s="0" t="s">
-        <x:v>365</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="D96" s="0" t="s">
-        <x:v>373</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="E96" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F96" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G96" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H96" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="I96" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J96" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:10">
       <x:c r="A97" s="0" t="s">
-        <x:v>374</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
-        <x:v>368</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="C97" s="0" t="s">
-        <x:v>369</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="D97" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="E97" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F97" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="G97" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="H97" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I97" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J97" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:10">
       <x:c r="A98" s="0" t="s">
+        <x:v>370</x:v>
+      </x:c>
+      <x:c r="B98" s="0" t="s">
+        <x:v>374</x:v>
+      </x:c>
+      <x:c r="C98" s="0" t="s">
+        <x:v>375</x:v>
+      </x:c>
+      <x:c r="D98" s="0" t="s">
         <x:v>376</x:v>
       </x:c>
-      <x:c r="B98" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="E98" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F98" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G98" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="H98" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I98" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J98" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:10">
       <x:c r="A99" s="0" t="s">
+        <x:v>377</x:v>
+      </x:c>
+      <x:c r="B99" s="0" t="s">
         <x:v>378</x:v>
       </x:c>
-      <x:c r="B99" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="C99" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="D99" s="0" t="s">
-        <x:v>379</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="E99" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F99" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="G99" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="H99" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I99" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J99" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:10">
       <x:c r="A100" s="0" t="s">
-        <x:v>380</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="B100" s="0" t="s">
-        <x:v>381</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="C100" s="0" t="s">
-        <x:v>382</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="D100" s="0" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="E100" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F100" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="G100" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H100" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I100" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J100" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:10">
       <x:c r="A101" s="0" t="s">
-        <x:v>380</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
-        <x:v>384</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="C101" s="0" t="s">
+        <x:v>379</x:v>
+      </x:c>
+      <x:c r="D101" s="0" t="s">
         <x:v>385</x:v>
       </x:c>
-      <x:c r="D101" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E101" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F101" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="G101" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H101" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I101" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J101" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:10">
       <x:c r="A102" s="0" t="s">
-        <x:v>380</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="B102" s="0" t="s">
+        <x:v>303</x:v>
+      </x:c>
+      <x:c r="C102" s="0" t="s">
+        <x:v>304</x:v>
+      </x:c>
+      <x:c r="D102" s="0" t="s">
         <x:v>387</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>389</x:v>
       </x:c>
       <x:c r="E102" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F102" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="G102" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H102" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I102" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J102" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:10">
       <x:c r="A103" s="0" t="s">
-        <x:v>390</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="C103" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="D103" s="0" t="s">
-        <x:v>391</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="E103" s="0" t="s">
-        <x:v>392</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F103" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="G103" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H103" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I103" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J103" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:10">
       <x:c r="A104" s="0" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="B104" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="C104" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="D104" s="0" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="E104" s="0" t="s">
-        <x:v>394</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F104" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="G104" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H104" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I104" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J104" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:10">
       <x:c r="A105" s="0" t="s">
+        <x:v>390</x:v>
+      </x:c>
+      <x:c r="B105" s="0" t="s">
+        <x:v>394</x:v>
+      </x:c>
+      <x:c r="C105" s="0" t="s">
         <x:v>395</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>224</x:v>
       </x:c>
       <x:c r="D105" s="0" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="E105" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F105" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="G105" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H105" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I105" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J105" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:10">
       <x:c r="A106" s="0" t="s">
+        <x:v>390</x:v>
+      </x:c>
+      <x:c r="B106" s="0" t="s">
         <x:v>397</x:v>
       </x:c>
-      <x:c r="B106" s="0" t="s">
+      <x:c r="C106" s="0" t="s">
         <x:v>398</x:v>
       </x:c>
-      <x:c r="C106" s="0" t="s">
+      <x:c r="D106" s="0" t="s">
         <x:v>399</x:v>
       </x:c>
-      <x:c r="D106" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E106" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F106" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="G106" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H106" s="0" t="s">
-        <x:v>401</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I106" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J106" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:10">
       <x:c r="A107" s="0" t="s">
+        <x:v>400</x:v>
+      </x:c>
+      <x:c r="B107" s="0" t="s">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="C107" s="0" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="D107" s="0" t="s">
+        <x:v>401</x:v>
+      </x:c>
+      <x:c r="E107" s="0" t="s">
         <x:v>402</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>14</x:v>
       </x:c>
       <x:c r="F107" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G107" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H107" s="0" t="s">
-        <x:v>406</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I107" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J107" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:10">
       <x:c r="A108" s="0" t="s">
-        <x:v>407</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="B108" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="C108" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="D108" s="0" t="s">
-        <x:v>408</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="E108" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="F108" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G108" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H108" s="0" t="s">
-        <x:v>409</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I108" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J108" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:10">
       <x:c r="A109" s="0" t="s">
-        <x:v>410</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="C109" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="D109" s="0" t="s">
-        <x:v>411</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="E109" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F109" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="G109" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H109" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I109" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J109" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:10">
       <x:c r="A110" s="0" t="s">
-        <x:v>412</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="B110" s="0" t="s">
-        <x:v>413</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="C110" s="0" t="s">
-        <x:v>414</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="D110" s="0" t="s">
-        <x:v>415</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="E110" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F110" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G110" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H110" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="I110" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J110" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:10">
       <x:c r="A111" s="0" t="s">
-        <x:v>416</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
-        <x:v>417</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="C111" s="0" t="s">
-        <x:v>418</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="D111" s="0" t="s">
-        <x:v>419</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="E111" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F111" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G111" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H111" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="I111" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J111" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:10">
       <x:c r="A112" s="0" t="s">
+        <x:v>415</x:v>
+      </x:c>
+      <x:c r="B112" s="0" t="s">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="C112" s="0" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="D112" s="0" t="s">
         <x:v>416</x:v>
       </x:c>
-      <x:c r="B112" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="E112" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F112" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="G112" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H112" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="I112" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J112" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:10">
       <x:c r="A113" s="0" t="s">
-        <x:v>423</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
-        <x:v>424</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="C113" s="0" t="s">
-        <x:v>425</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="D113" s="0" t="s">
-        <x:v>426</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="E113" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F113" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="G113" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H113" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I113" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J113" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:10">
       <x:c r="A114" s="0" t="s">
-        <x:v>427</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="B114" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="C114" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="D114" s="0" t="s">
-        <x:v>428</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="E114" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F114" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="G114" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H114" s="0" t="s">
-        <x:v>429</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I114" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J114" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:10">
       <x:c r="A115" s="0" t="s">
-        <x:v>430</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="C115" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="D115" s="0" t="s">
-        <x:v>431</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="E115" s="0" t="s">
-        <x:v>432</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F115" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="G115" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H115" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I115" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J115" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:10">
       <x:c r="A116" s="0" t="s">
-        <x:v>433</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="B116" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="C116" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="D116" s="0" t="s">
-        <x:v>434</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="E116" s="0" t="s">
-        <x:v>432</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F116" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G116" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H116" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I116" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J116" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:10">
       <x:c r="A117" s="0" t="s">
-        <x:v>435</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="C117" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="D117" s="0" t="s">
-        <x:v>436</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="E117" s="0" t="s">
-        <x:v>432</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F117" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="G117" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H117" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I117" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J117" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:10">
       <x:c r="A118" s="0" t="s">
-        <x:v>437</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="B118" s="0" t="s">
-        <x:v>438</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="C118" s="0" t="s">
-        <x:v>439</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="D118" s="0" t="s">
-        <x:v>440</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="E118" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F118" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="G118" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H118" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="I118" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J118" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:10">
       <x:c r="A119" s="0" t="s">
+        <x:v>436</x:v>
+      </x:c>
+      <x:c r="B119" s="0" t="s">
+        <x:v>253</x:v>
+      </x:c>
+      <x:c r="C119" s="0" t="s">
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="D119" s="0" t="s">
         <x:v>437</x:v>
       </x:c>
-      <x:c r="B119" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="E119" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="F119" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="G119" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H119" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I119" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J119" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:10">
       <x:c r="A120" s="0" t="s">
-        <x:v>437</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="B120" s="0" t="s">
-        <x:v>444</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="C120" s="0" t="s">
-        <x:v>445</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="D120" s="0" t="s">
-        <x:v>446</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="E120" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="F120" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="G120" s="0" t="s">
-        <x:v>447</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H120" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I120" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J120" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:10">
       <x:c r="A121" s="0" t="s">
-        <x:v>448</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
-        <x:v>449</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="C121" s="0" t="s">
-        <x:v>450</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="D121" s="0" t="s">
-        <x:v>451</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="E121" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="F121" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="G121" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H121" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I121" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J121" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:10">
       <x:c r="A122" s="0" t="s">
-        <x:v>452</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="B122" s="0" t="s">
-        <x:v>453</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="C122" s="0" t="s">
-        <x:v>454</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="D122" s="0" t="s">
-        <x:v>455</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="E122" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F122" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G122" s="0" t="s">
-        <x:v>447</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="H122" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I122" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J122" s="0" t="s">
-        <x:v>456</x:v>
+        <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:10">
       <x:c r="A123" s="0" t="s">
-        <x:v>457</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="B123" s="0" t="s">
-        <x:v>438</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="C123" s="0" t="s">
-        <x:v>439</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="D123" s="0" t="s">
-        <x:v>458</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="E123" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F123" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="G123" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H123" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I123" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J123" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:10">
       <x:c r="A124" s="0" t="s">
-        <x:v>459</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="B124" s="0" t="s">
-        <x:v>441</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="C124" s="0" t="s">
-        <x:v>442</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="D124" s="0" t="s">
-        <x:v>460</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="E124" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F124" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="G124" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="H124" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I124" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J124" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:10">
       <x:c r="A125" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
-        <x:v>453</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="C125" s="0" t="s">
-        <x:v>454</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="D125" s="0" t="s">
-        <x:v>462</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="E125" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F125" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="G125" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="H125" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I125" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J125" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:10">
       <x:c r="A126" s="0" t="s">
+        <x:v>458</x:v>
+      </x:c>
+      <x:c r="B126" s="0" t="s">
+        <x:v>459</x:v>
+      </x:c>
+      <x:c r="C126" s="0" t="s">
+        <x:v>460</x:v>
+      </x:c>
+      <x:c r="D126" s="0" t="s">
         <x:v>461</x:v>
       </x:c>
-      <x:c r="B126" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="E126" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F126" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="G126" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="H126" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I126" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J126" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>462</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:10">
       <x:c r="A127" s="0" t="s">
+        <x:v>463</x:v>
+      </x:c>
+      <x:c r="B127" s="0" t="s">
+        <x:v>444</x:v>
+      </x:c>
+      <x:c r="C127" s="0" t="s">
+        <x:v>445</x:v>
+      </x:c>
+      <x:c r="D127" s="0" t="s">
         <x:v>464</x:v>
       </x:c>
-      <x:c r="B127" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="E127" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F127" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="G127" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H127" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I127" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J127" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:10">
       <x:c r="A128" s="0" t="s">
-        <x:v>468</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="B128" s="0" t="s">
-        <x:v>469</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="C128" s="0" t="s">
-        <x:v>470</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="D128" s="0" t="s">
-        <x:v>471</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="E128" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F128" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="G128" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H128" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I128" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J128" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:10">
       <x:c r="A129" s="0" t="s">
-        <x:v>472</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
-        <x:v>473</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="C129" s="0" t="s">
-        <x:v>474</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="D129" s="0" t="s">
-        <x:v>475</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="E129" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F129" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="G129" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H129" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I129" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J129" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:10">
       <x:c r="A130" s="0" t="s">
-        <x:v>472</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="B130" s="0" t="s">
-        <x:v>476</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="C130" s="0" t="s">
-        <x:v>477</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="D130" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="E130" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F130" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="G130" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H130" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I130" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J130" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:10">
       <x:c r="A131" s="0" t="s">
+        <x:v>470</x:v>
+      </x:c>
+      <x:c r="B131" s="0" t="s">
+        <x:v>471</x:v>
+      </x:c>
+      <x:c r="C131" s="0" t="s">
         <x:v>472</x:v>
       </x:c>
-      <x:c r="B131" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D131" s="0" t="s">
-        <x:v>481</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="E131" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F131" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="G131" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="H131" s="0" t="s">
-        <x:v>482</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I131" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J131" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:10">
       <x:c r="A132" s="0" t="s">
-        <x:v>472</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="B132" s="0" t="s">
-        <x:v>483</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="C132" s="0" t="s">
-        <x:v>484</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="D132" s="0" t="s">
-        <x:v>485</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="E132" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F132" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="G132" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="H132" s="0" t="s">
-        <x:v>486</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I132" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J132" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:10">
       <x:c r="A133" s="0" t="s">
-        <x:v>472</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="B133" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="C133" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="D133" s="0" t="s">
-        <x:v>487</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="E133" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F133" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G133" s="0" t="s">
-        <x:v>371</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="H133" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="I133" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J133" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:10">
       <x:c r="A134" s="0" t="s">
-        <x:v>488</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="B134" s="0" t="s">
-        <x:v>489</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="C134" s="0" t="s">
-        <x:v>490</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="D134" s="0" t="s">
-        <x:v>491</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="E134" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F134" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G134" s="0" t="s">
-        <x:v>371</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="H134" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="I134" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J134" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:10">
       <x:c r="A135" s="0" t="s">
+        <x:v>478</x:v>
+      </x:c>
+      <x:c r="B135" s="0" t="s">
+        <x:v>485</x:v>
+      </x:c>
+      <x:c r="C135" s="0" t="s">
+        <x:v>486</x:v>
+      </x:c>
+      <x:c r="D135" s="0" t="s">
+        <x:v>487</x:v>
+      </x:c>
+      <x:c r="E135" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F135" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G135" s="0" t="s">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="H135" s="0" t="s">
         <x:v>488</x:v>
       </x:c>
-      <x:c r="B135" s="0" t="s">
-[...19 lines deleted...]
-      </x:c>
       <x:c r="I135" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J135" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:10">
       <x:c r="A136" s="0" t="s">
-        <x:v>488</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="B136" s="0" t="s">
-        <x:v>495</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="C136" s="0" t="s">
-        <x:v>496</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="D136" s="0" t="s">
-        <x:v>497</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="E136" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F136" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G136" s="0" t="s">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="H136" s="0" t="s">
+        <x:v>492</x:v>
+      </x:c>
+      <x:c r="I136" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J136" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="137" spans="1:10">
+      <x:c r="A137" s="0" t="s">
+        <x:v>478</x:v>
+      </x:c>
+      <x:c r="B137" s="0" t="s">
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="C137" s="0" t="s">
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="D137" s="0" t="s">
+        <x:v>493</x:v>
+      </x:c>
+      <x:c r="E137" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F137" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="G137" s="0" t="s">
+        <x:v>381</x:v>
+      </x:c>
+      <x:c r="H137" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I137" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J137" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="138" spans="1:10">
+      <x:c r="A138" s="0" t="s">
+        <x:v>494</x:v>
+      </x:c>
+      <x:c r="B138" s="0" t="s">
+        <x:v>495</x:v>
+      </x:c>
+      <x:c r="C138" s="0" t="s">
+        <x:v>496</x:v>
+      </x:c>
+      <x:c r="D138" s="0" t="s">
+        <x:v>497</x:v>
+      </x:c>
+      <x:c r="E138" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F138" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="G138" s="0" t="s">
+        <x:v>381</x:v>
+      </x:c>
+      <x:c r="H138" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I138" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J138" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="139" spans="1:10">
+      <x:c r="A139" s="0" t="s">
+        <x:v>494</x:v>
+      </x:c>
+      <x:c r="B139" s="0" t="s">
+        <x:v>498</x:v>
+      </x:c>
+      <x:c r="C139" s="0" t="s">
+        <x:v>499</x:v>
+      </x:c>
+      <x:c r="D139" s="0" t="s">
+        <x:v>500</x:v>
+      </x:c>
+      <x:c r="E139" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F139" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="G139" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="H139" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I139" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J139" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="140" spans="1:10">
+      <x:c r="A140" s="0" t="s">
+        <x:v>494</x:v>
+      </x:c>
+      <x:c r="B140" s="0" t="s">
+        <x:v>501</x:v>
+      </x:c>
+      <x:c r="C140" s="0" t="s">
+        <x:v>502</x:v>
+      </x:c>
+      <x:c r="D140" s="0" t="s">
+        <x:v>503</x:v>
+      </x:c>
+      <x:c r="E140" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F140" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G140" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
-      <x:c r="H136" s="0" t="s">
-[...5 lines deleted...]
-      <x:c r="J136" s="0" t="s">
+      <x:c r="H140" s="0" t="s">
+        <x:v>504</x:v>
+      </x:c>
+      <x:c r="I140" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J140" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId5"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Results-2026 4-H at the Minn...</vt:lpstr>
       <vt:lpstr>Results-2026 4-H at the Minn...!Print_Area</vt:lpstr>
       <vt:lpstr>Results-2026 4-H at the Minn...!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>