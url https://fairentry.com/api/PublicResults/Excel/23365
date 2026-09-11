--- v0 (2026-08-01)
+++ v1 (2026-09-11)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R739201f980464d2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fdd2398e39954e7baf9f442eb5f14121.psmdcp" Id="R1920ec71a9014548" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40ca08a339364678" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1c6ef15ae801499eb3fc9718e2c5d564.psmdcp" Id="R6cf42c03f9154f10" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Results-2026 Fayette County ..." sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Hierarchy Path</x:t>
   </x:si>
   <x:si>
     <x:t>Exhibitor Number</x:t>
   </x:si>
   <x:si>
@@ -17772,51 +17772,51 @@
       </x:c>
     </x:row>
     <x:row r="426" spans="1:10">
       <x:c r="A426" s="0" t="s">
         <x:v>891</x:v>
       </x:c>
       <x:c r="B426" s="0" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="C426" s="0" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="D426" s="0" t="s">
         <x:v>898</x:v>
       </x:c>
       <x:c r="E426" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F426" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G426" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H426" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="I426" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J426" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="427" spans="1:10">
       <x:c r="A427" s="0" t="s">
         <x:v>891</x:v>
       </x:c>
       <x:c r="B427" s="0" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="C427" s="0" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="D427" s="0" t="s">
         <x:v>899</x:v>
       </x:c>
       <x:c r="E427" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F427" s="0" t="s">
@@ -18668,51 +18668,51 @@
       </x:c>
     </x:row>
     <x:row r="454" spans="1:10">
       <x:c r="A454" s="0" t="s">
         <x:v>932</x:v>
       </x:c>
       <x:c r="B454" s="0" t="s">
         <x:v>698</x:v>
       </x:c>
       <x:c r="C454" s="0" t="s">
         <x:v>699</x:v>
       </x:c>
       <x:c r="D454" s="0" t="s">
         <x:v>936</x:v>
       </x:c>
       <x:c r="E454" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F454" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G454" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H454" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="I454" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J454" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="455" spans="1:10">
       <x:c r="A455" s="0" t="s">
         <x:v>932</x:v>
       </x:c>
       <x:c r="B455" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="C455" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="D455" s="0" t="s">
         <x:v>937</x:v>
       </x:c>
       <x:c r="E455" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F455" s="0" t="s">