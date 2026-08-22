--- v0 (2026-08-01)
+++ v1 (2026-08-22)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1441f0cf727246ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/aff5e597e18b4dab8c0039d2104f97cd.psmdcp" Id="Rb39a74f234c84b33" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1fbc52ffc9f4135" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fcdff24dc09a405293cf85d2d3159de2.psmdcp" Id="R2d1f44ded12943a7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Results-Muscatine County Fai..." sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Hierarchy Path</x:t>
   </x:si>
   <x:si>
     <x:t>Exhibitor Number</x:t>
   </x:si>
   <x:si>
@@ -3029,51 +3029,51 @@
   <x:si>
     <x:t xml:space="preserve"> Sheep  /  Commercial  Lambs  /  200: Commercial Speckle Face Ewe Lamb</x:t>
   </x:si>
   <x:si>
     <x:t>Langley, Kiley</x:t>
   </x:si>
   <x:si>
     <x:t>4th Overall Commercial Ewe Lamb</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> Sheep  /  Commercial  Lambs  /  210: Commercial Black Face Ewe Lamb</x:t>
   </x:si>
   <x:si>
     <x:t>Bailey, Natalie</x:t>
   </x:si>
   <x:si>
     <x:t>344</x:t>
   </x:si>
   <x:si>
     <x:t>Franke, Emersen</x:t>
   </x:si>
   <x:si>
     <x:t>448</x:t>
   </x:si>
   <x:si>
-    <x:t>Navarro, Cohen</x:t>
+    <x:t>Navarro, Coen</x:t>
   </x:si>
   <x:si>
     <x:t>454</x:t>
   </x:si>
   <x:si>
     <x:t>470</x:t>
   </x:si>
   <x:si>
     <x:t>568</x:t>
   </x:si>
   <x:si>
     <x:t>Burnett, Hadley</x:t>
   </x:si>
   <x:si>
     <x:t>501</x:t>
   </x:si>
   <x:si>
     <x:t>502</x:t>
   </x:si>
   <x:si>
     <x:t>5th Place Overall Breeding Female</x:t>
   </x:si>
   <x:si>
     <x:t>Champion Commercial Ewe Lamb, Grand Champion Breeding Female</x:t>
   </x:si>
@@ -34183,51 +34183,51 @@
       </x:c>
     </x:row>
     <x:row r="864" spans="1:10">
       <x:c r="A864" s="0" t="s">
         <x:v>1202</x:v>
       </x:c>
       <x:c r="B864" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="C864" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="D864" s="0" t="s">
         <x:v>1396</x:v>
       </x:c>
       <x:c r="E864" s="0" t="s">
         <x:v>1397</x:v>
       </x:c>
       <x:c r="F864" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G864" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H864" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>1308</x:v>
       </x:c>
       <x:c r="I864" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J864" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
     </x:row>
     <x:row r="865" spans="1:10">
       <x:c r="A865" s="0" t="s">
         <x:v>1202</x:v>
       </x:c>
       <x:c r="B865" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="C865" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="D865" s="0" t="s">
         <x:v>1398</x:v>
       </x:c>
       <x:c r="E865" s="0" t="s">
         <x:v>1399</x:v>
       </x:c>
       <x:c r="F865" s="0" t="s">
@@ -39463,51 +39463,51 @@
       </x:c>
     </x:row>
     <x:row r="1029" spans="1:10">
       <x:c r="A1029" s="0" t="s">
         <x:v>1770</x:v>
       </x:c>
       <x:c r="B1029" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="C1029" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="D1029" s="0" t="s">
         <x:v>1771</x:v>
       </x:c>
       <x:c r="E1029" s="0" t="s">
         <x:v>1772</x:v>
       </x:c>
       <x:c r="F1029" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G1029" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1029" s="0" t="s">
-        <x:v>1126</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="I1029" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J1029" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="1030" spans="1:10">
       <x:c r="A1030" s="0" t="s">
         <x:v>1770</x:v>
       </x:c>
       <x:c r="B1030" s="0" t="s">
         <x:v>1208</x:v>
       </x:c>
       <x:c r="C1030" s="0" t="s">
         <x:v>1773</x:v>
       </x:c>
       <x:c r="D1030" s="0" t="s">
         <x:v>1774</x:v>
       </x:c>
       <x:c r="E1030" s="0" t="s">
         <x:v>1775</x:v>
       </x:c>
       <x:c r="F1030" s="0" t="s">