--- v1 (2026-08-22)
+++ v2 (2026-09-11)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1fbc52ffc9f4135" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fcdff24dc09a405293cf85d2d3159de2.psmdcp" Id="R2d1f44ded12943a7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73c2eab64d464b29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cd082f3bb11149e088523e96892f8eda.psmdcp" Id="R9409c9dfa1024742" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Results-Muscatine County Fai..." sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Hierarchy Path</x:t>
   </x:si>
   <x:si>
     <x:t>Exhibitor Number</x:t>
   </x:si>
   <x:si>
@@ -3092,63 +3092,63 @@
   <x:si>
     <x:t>614</x:t>
   </x:si>
   <x:si>
     <x:t>Gaucin, Eladiee</x:t>
   </x:si>
   <x:si>
     <x:t>450</x:t>
   </x:si>
   <x:si>
     <x:t>3rd Overall Commercial Ewe Lamb</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> Sheep  /  For Staff Only (S)  /  700: Senior Showmanship</x:t>
   </x:si>
   <x:si>
     <x:t>1352</x:t>
   </x:si>
   <x:si>
     <x:t>Brown, Kinsley</x:t>
   </x:si>
   <x:si>
     <x:t>1353</x:t>
   </x:si>
   <x:si>
-    <x:t>1354</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>1355</x:t>
   </x:si>
   <x:si>
     <x:t>566</x:t>
   </x:si>
   <x:si>
     <x:t>Bruhn, Mallory</x:t>
   </x:si>
   <x:si>
     <x:t>1356</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1426</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> Sheep  /  For Staff Only (S)  /  710: Junior Showmanship</x:t>
   </x:si>
   <x:si>
     <x:t>1357</x:t>
   </x:si>
   <x:si>
     <x:t>561</x:t>
   </x:si>
   <x:si>
     <x:t>Boorn, Kinley</x:t>
   </x:si>
   <x:si>
     <x:t>1358</x:t>
   </x:si>
   <x:si>
     <x:t>621</x:t>
   </x:si>
   <x:si>
     <x:t>Gradert, Lilly</x:t>
   </x:si>
   <x:si>
     <x:t>1359</x:t>
   </x:si>
@@ -27669,235 +27669,235 @@
       </x:c>
       <x:c r="E660" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F660" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G660" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="H660" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I660" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J660" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="661" spans="1:10">
       <x:c r="A661" s="0" t="s">
         <x:v>1023</x:v>
       </x:c>
       <x:c r="B661" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="C661" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="D661" s="0" t="s">
         <x:v>1027</x:v>
       </x:c>
       <x:c r="E661" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F661" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G661" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H661" s="0" t="s">
-        <x:v>759</x:v>
+        <x:v>761</x:v>
       </x:c>
       <x:c r="I661" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="J661" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="662" spans="1:10">
       <x:c r="A662" s="0" t="s">
         <x:v>1023</x:v>
       </x:c>
       <x:c r="B662" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="C662" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="D662" s="0" t="s">
         <x:v>1027</x:v>
       </x:c>
       <x:c r="E662" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F662" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G662" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="H662" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I662" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="J662" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="663" spans="1:10">
       <x:c r="A663" s="0" t="s">
         <x:v>1023</x:v>
       </x:c>
       <x:c r="B663" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>1028</x:v>
       </x:c>
       <x:c r="C663" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>1029</x:v>
       </x:c>
       <x:c r="D663" s="0" t="s">
-        <x:v>1028</x:v>
+        <x:v>1030</x:v>
       </x:c>
       <x:c r="E663" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F663" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G663" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H663" s="0" t="s">
-        <x:v>761</x:v>
+        <x:v>763</x:v>
       </x:c>
       <x:c r="I663" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J663" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="664" spans="1:10">
       <x:c r="A664" s="0" t="s">
         <x:v>1023</x:v>
       </x:c>
       <x:c r="B664" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>1028</x:v>
       </x:c>
       <x:c r="C664" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>1029</x:v>
       </x:c>
       <x:c r="D664" s="0" t="s">
-        <x:v>1028</x:v>
+        <x:v>1030</x:v>
       </x:c>
       <x:c r="E664" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F664" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G664" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="H664" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I664" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J664" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="665" spans="1:10">
       <x:c r="A665" s="0" t="s">
         <x:v>1023</x:v>
       </x:c>
       <x:c r="B665" s="0" t="s">
-        <x:v>1029</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="C665" s="0" t="s">
-        <x:v>1030</x:v>
+        <x:v>1006</x:v>
       </x:c>
       <x:c r="D665" s="0" t="s">
         <x:v>1031</x:v>
       </x:c>
       <x:c r="E665" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F665" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G665" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H665" s="0" t="s">
-        <x:v>763</x:v>
+        <x:v>759</x:v>
       </x:c>
       <x:c r="I665" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J665" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>147</x:v>
       </x:c>
     </x:row>
     <x:row r="666" spans="1:10">
       <x:c r="A666" s="0" t="s">
         <x:v>1023</x:v>
       </x:c>
       <x:c r="B666" s="0" t="s">
-        <x:v>1029</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="C666" s="0" t="s">
-        <x:v>1030</x:v>
+        <x:v>1006</x:v>
       </x:c>
       <x:c r="D666" s="0" t="s">
         <x:v>1031</x:v>
       </x:c>
       <x:c r="E666" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F666" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G666" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="H666" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I666" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J666" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>147</x:v>
       </x:c>
     </x:row>
     <x:row r="667" spans="1:10">
       <x:c r="A667" s="0" t="s">
         <x:v>1032</x:v>
       </x:c>
       <x:c r="B667" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="C667" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="D667" s="0" t="s">
         <x:v>1033</x:v>
       </x:c>
       <x:c r="E667" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F667" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G667" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H667" s="0" t="s">
@@ -29877,54 +29877,54 @@
       </x:c>
       <x:c r="E729" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F729" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G729" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="H729" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I729" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J729" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="730" spans="1:10">
       <x:c r="A730" s="0" t="s">
         <x:v>1101</x:v>
       </x:c>
       <x:c r="B730" s="0" t="s">
+        <x:v>1028</x:v>
+      </x:c>
+      <x:c r="C730" s="0" t="s">
         <x:v>1029</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1030</x:v>
       </x:c>
       <x:c r="D730" s="0" t="s">
         <x:v>1103</x:v>
       </x:c>
       <x:c r="E730" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F730" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G730" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H730" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I730" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J730" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
     </x:row>
     <x:row r="731" spans="1:10">
       <x:c r="A731" s="0" t="s">
@@ -36152,147 +36152,147 @@
       </x:c>
       <x:c r="F925" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="G925" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H925" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I925" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J925" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
     </x:row>
     <x:row r="926" spans="1:10">
       <x:c r="A926" s="0" t="s">
         <x:v>1202</x:v>
       </x:c>
       <x:c r="B926" s="0" t="s">
         <x:v>1532</x:v>
       </x:c>
       <x:c r="C926" s="0" t="s">
-        <x:v>1030</x:v>
+        <x:v>1029</x:v>
       </x:c>
       <x:c r="D926" s="0" t="s">
         <x:v>1533</x:v>
       </x:c>
       <x:c r="E926" s="0" t="s">
         <x:v>1534</x:v>
       </x:c>
       <x:c r="F926" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G926" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H926" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I926" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J926" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
     </x:row>
     <x:row r="927" spans="1:10">
       <x:c r="A927" s="0" t="s">
         <x:v>1202</x:v>
       </x:c>
       <x:c r="B927" s="0" t="s">
         <x:v>1532</x:v>
       </x:c>
       <x:c r="C927" s="0" t="s">
-        <x:v>1030</x:v>
+        <x:v>1029</x:v>
       </x:c>
       <x:c r="D927" s="0" t="s">
         <x:v>1535</x:v>
       </x:c>
       <x:c r="E927" s="0" t="s">
         <x:v>1536</x:v>
       </x:c>
       <x:c r="F927" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G927" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H927" s="0" t="s">
         <x:v>1126</x:v>
       </x:c>
       <x:c r="I927" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J927" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
     </x:row>
     <x:row r="928" spans="1:10">
       <x:c r="A928" s="0" t="s">
         <x:v>1202</x:v>
       </x:c>
       <x:c r="B928" s="0" t="s">
         <x:v>1532</x:v>
       </x:c>
       <x:c r="C928" s="0" t="s">
-        <x:v>1030</x:v>
+        <x:v>1029</x:v>
       </x:c>
       <x:c r="D928" s="0" t="s">
         <x:v>1537</x:v>
       </x:c>
       <x:c r="E928" s="0" t="s">
         <x:v>1538</x:v>
       </x:c>
       <x:c r="F928" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G928" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H928" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I928" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J928" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
     </x:row>
     <x:row r="929" spans="1:10">
       <x:c r="A929" s="0" t="s">
         <x:v>1202</x:v>
       </x:c>
       <x:c r="B929" s="0" t="s">
         <x:v>1532</x:v>
       </x:c>
       <x:c r="C929" s="0" t="s">
-        <x:v>1030</x:v>
+        <x:v>1029</x:v>
       </x:c>
       <x:c r="D929" s="0" t="s">
         <x:v>1539</x:v>
       </x:c>
       <x:c r="E929" s="0" t="s">
         <x:v>1540</x:v>
       </x:c>
       <x:c r="F929" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G929" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H929" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I929" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J929" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
     </x:row>
     <x:row r="930" spans="1:10">
       <x:c r="A930" s="0" t="s">