--- v0 (2026-08-22)
+++ v1 (2026-09-11)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3571679b8ff54230" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9c2ab77873014ba3a5a6c4b619bc1375.psmdcp" Id="R1f8487f5fce84dd4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc7cdeaf997d4fc7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1002d380f1644b4389d7f0a19a250d10.psmdcp" Id="R49b8dcf84b944d33" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Results-2026 Open BCF" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Hierarchy Path</x:t>
   </x:si>
   <x:si>
     <x:t>Exhibitor Number</x:t>
   </x:si>
   <x:si>
@@ -3711,50 +3711,3488 @@
     <x:t xml:space="preserve"> 018-Open Cultural Arts  /  Drawing or Painting, Semi-Professional  /  019: Painting, Watercolor, Building</x:t>
   </x:si>
   <x:si>
     <x:t>1612</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> 018-Open Cultural Arts  /  Drawing or Painting, Semi-Professional  /  040: Drawing, Pencil, Portrait</x:t>
   </x:si>
   <x:si>
     <x:t>347</x:t>
   </x:si>
   <x:si>
     <x:t>Nollet, Lillian</x:t>
   </x:si>
   <x:si>
     <x:t>2362</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> 018-Open Cultural Arts  /  Drawing or Painting, Semi-Professional  /  041: Drawing, Pencil, Animals or Birds</x:t>
   </x:si>
   <x:si>
     <x:t>2363</x:t>
   </x:si>
   <x:si>
     <x:t>Best of Show - Drawing or Painting, Semi -Professional</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 019 - Open Antiques  /  Advertising  /  005: Feed Sack or Crate</x:t>
+  </x:si>
+  <x:si>
+    <x:t>337</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dull, Isaac</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2340</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 019 - Open Antiques  /  Advertising  /  006: Small Advertising, Pen, Pencil, Knife, Bottle, Thermometer, Bank, Button, etc.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>103</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lund, Eric</x:t>
+  </x:si>
+  <x:si>
+    <x:t>825</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 019 - Open Antiques  /  Advertising  /  010: Any Other Advertising</x:t>
+  </x:si>
+  <x:si>
+    <x:t>826</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 019 - Open Antiques  /  Glass  /  002: Basket, Candy or Pickle Dish</x:t>
+  </x:si>
+  <x:si>
+    <x:t>219</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JOHNSON, Nancy</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1600</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 019 - Open Antiques  /  Glass  /  005: Cream Pitcher and Sugar Bowl</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1601</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 019 - Open Antiques  /  Glass  /  008: Pitcher, Tumbler, Compote or Serving Utensil</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1602</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 019 - Open Antiques  /  Glass  /  011: Depression</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1603</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 019 - Open Antiques  /  Glass  /  013: Any Other Colored or Clear Glass</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1604</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 019 - Open Antiques  /  Hunting  /  Fishing  /  Sports  /  003: Sports</x:t>
+  </x:si>
+  <x:si>
+    <x:t>828</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 019 - Open Antiques  /  Paper Items  /  001: Book over 100 years old</x:t>
+  </x:si>
+  <x:si>
+    <x:t>101</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Botosh, Mary</x:t>
+  </x:si>
+  <x:si>
+    <x:t>815</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1877</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 019 - Open Antiques  /  Paper Items  /  005: Calendar</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1878</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 019 - Open Antiques  /  Paper Items  /  006: Certificate, Baptism, Marriage, Naturalization, Graduation, etc.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1605</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 019 - Open Antiques  /  Paper Items  /  010: Photograph</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1606</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1879</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2349</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 019 - Open Antiques  /  Paper Items  /  011: Any Other Paper Item</x:t>
+  </x:si>
+  <x:si>
+    <x:t>231</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Martin, Juanita</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1665</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 019 - Open Antiques  /  Tools and Equipment  /  001: Farm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1699</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 019 - Open Antiques  /  Tools and Equipment  /  002: Automotive</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1613</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 019 - Open Antiques  /  Tools and Equipment  /  003: Agricultural</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1614</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 019 - Open Antiques  /  Tools and Equipment  /  006: Any Other Tool or Equipment</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Botosh, Rodger</x:t>
+  </x:si>
+  <x:si>
+    <x:t>814</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1615</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Best of Show</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 020-Open Photography  /  Advanced Amateur, 4x6, Color  /  002: Individuals, 1 or 2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Schiefelbein, Adelaide</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Janisch, Rowenna</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1931</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 020-Open Photography  /  Advanced Amateur, 4x6, Color  /  004: Animals and People</x:t>
+  </x:si>
+  <x:si>
+    <x:t>232</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1385</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1932</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 020-Open Photography  /  Advanced Amateur, 4x6, Color  /  005: Animals No People</x:t>
+  </x:si>
+  <x:si>
+    <x:t>65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zwicky, Rachel</x:t>
+  </x:si>
+  <x:si>
+    <x:t>651</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 020-Open Photography  /  Advanced Amateur, 4x6, Color  /  007: Plants or Flowers</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1386</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1935</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 020-Open Photography  /  Advanced Amateur, 4x6, Color  /  008: Sunrise or Sunset</x:t>
+  </x:si>
+  <x:si>
+    <x:t>234</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 020-Open Photography  /  Advanced Amateur, 4x6, Color  /  010: Special Occasion</x:t>
+  </x:si>
+  <x:si>
+    <x:t>652</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1937</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 020-Open Photography  /  Advanced Amateur, 4x6, Color  /  011: Landscape</x:t>
+  </x:si>
+  <x:si>
+    <x:t>235</x:t>
+  </x:si>
+  <x:si>
+    <x:t>653</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 020-Open Photography  /  Advanced Amateur, 4x6, Color  /  012: Sea or Water Scape</x:t>
+  </x:si>
+  <x:si>
+    <x:t>654</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1387</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 020-Open Photography  /  Advanced Amateur, 4x6, Color  /  016: Any Other Photo Not Listed</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1388</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 020-Open Photography  /  Advanced Amateur, 5x7, Color  /  002: Individuals, 1 or 2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1381</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 020-Open Photography  /  Advanced Amateur, 5x7, Color  /  003: Group of People, 3 or More</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1384</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 020-Open Photography  /  Advanced Amateur, 5x7, Color  /  004: Animals and People</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1382</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Best of Show - Advanced Amateur</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 020-Open Photography  /  Advanced Amateur, 5x7, Color  /  005: Animals No People</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2198</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 020-Open Photography  /  Advanced Amateur, 5x7, Color  /  007: Plants or Flowers</x:t>
+  </x:si>
+  <x:si>
+    <x:t>225</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LaValley, Joel</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1621</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 020-Open Photography  /  Advanced Amateur, 5x7, Color  /  011: Landscape</x:t>
+  </x:si>
+  <x:si>
+    <x:t>655</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 020-Open Photography  /  Advanced Amateur, 5x7, Color  /  012: Sea or Water Scape</x:t>
+  </x:si>
+  <x:si>
+    <x:t>656</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1383</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 020-Open Photography  /  Advanced Amateur, 5x7, Color  /  014: Insects</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1622</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 020-Open Photography  /  Advanced Amateur, Enlargement  /  002: Enlargement 8X10 or Larger, Color</x:t>
+  </x:si>
+  <x:si>
+    <x:t>311</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Knabe, Ann</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2077</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2197</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 020-Open Photography  /  Advanced Amateur,4x6, B&amp;W  /  004: Animals and People</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 020-Open Photography  /  Advanced Amateur,4x6, B&amp;W  /  005: Animals No People</x:t>
+  </x:si>
+  <x:si>
+    <x:t>238</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 020-Open Photography  /  Beginning Amateur, 4x6, B&amp;W  /  001: Building or Bridge</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nabozny, Aubrey</x:t>
+  </x:si>
+  <x:si>
+    <x:t>74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chaney, Judith</x:t>
+  </x:si>
+  <x:si>
+    <x:t>717</x:t>
+  </x:si>
+  <x:si>
+    <x:t>292</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hogfeldt, Mike</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1925</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mongelos Mackiewicz, Christian</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2313</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Barron</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 020-Open Photography  /  Beginning Amateur, 4x6, B&amp;W  /  002: Individuals, 1 or 2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Swanson, Travis</x:t>
+  </x:si>
+  <x:si>
+    <x:t>141</x:t>
+  </x:si>
+  <x:si>
+    <x:t>712</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 020-Open Photography  /  Beginning Amateur, 4x6, B&amp;W  /  003: Group of People, 3 or More</x:t>
+  </x:si>
+  <x:si>
+    <x:t>713</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 020-Open Photography  /  Beginning Amateur, 4x6, B&amp;W  /  004: Animals and People</x:t>
+  </x:si>
+  <x:si>
+    <x:t>143</x:t>
+  </x:si>
+  <x:si>
+    <x:t>714</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 020-Open Photography  /  Beginning Amateur, 4x6, B&amp;W  /  005: Animals No People</x:t>
+  </x:si>
+  <x:si>
+    <x:t>144</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Andren, Justin</x:t>
+  </x:si>
+  <x:si>
+    <x:t>208</x:t>
+  </x:si>
+  <x:si>
+    <x:t>159</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wartman, Grace</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1987</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 020-Open Photography  /  Beginning Amateur, 4x6, B&amp;W  /  006: Birds</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 020-Open Photography  /  Beginning Amateur, 4x6, B&amp;W  /  007: Plants or Flowers</x:t>
+  </x:si>
+  <x:si>
+    <x:t>160</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wartman, Juniper</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2003</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 020-Open Photography  /  Beginning Amateur, 4x6, B&amp;W  /  008: Sunrise or Sunset</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1990</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2006</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 020-Open Photography  /  Beginning Amateur, 4x6, B&amp;W  /  009: Seasonal Scene</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 020-Open Photography  /  Beginning Amateur, 4x6, B&amp;W  /  010: Special Occasion</x:t>
+  </x:si>
+  <x:si>
+    <x:t>75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>145</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 020-Open Photography  /  Beginning Amateur, 4x6, B&amp;W  /  011: Landscape</x:t>
+  </x:si>
+  <x:si>
+    <x:t>76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1988</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2004</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 020-Open Photography  /  Beginning Amateur, 4x6, B&amp;W  /  012: Sea or Water Scape</x:t>
+  </x:si>
+  <x:si>
+    <x:t>77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>716</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1989</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2005</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 020-Open Photography  /  Beginning Amateur, 4x6, B&amp;W  /  014: Insects</x:t>
+  </x:si>
+  <x:si>
+    <x:t>147</x:t>
+  </x:si>
+  <x:si>
+    <x:t>302</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wiezorek, Melissa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1964</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 020-Open Photography  /  Beginning Amateur, 4x6, B&amp;W  /  015: Any Other Nature Photo Not Listed</x:t>
+  </x:si>
+  <x:si>
+    <x:t>78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>148</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 020-Open Photography  /  Beginning Amateur, 4x6, B&amp;W  /  016: Any Other Photo Not Listed</x:t>
+  </x:si>
+  <x:si>
+    <x:t>146</x:t>
+  </x:si>
+  <x:si>
+    <x:t>209</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2312</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 020-Open Photography  /  Beginning Amateur, 4x6, Color  /  001: Building or Bridge</x:t>
+  </x:si>
+  <x:si>
+    <x:t>90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kane, Mark</x:t>
+  </x:si>
+  <x:si>
+    <x:t>761</x:t>
+  </x:si>
+  <x:si>
+    <x:t>191</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Young, Deanna</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1398</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2310</x:t>
+  </x:si>
+  <x:si>
+    <x:t>364</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Anderson, Everett</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2452</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 020-Open Photography  /  Beginning Amateur, 4x6, Color  /  002: Individuals, 1 or 2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>704</x:t>
+  </x:si>
+  <x:si>
+    <x:t>305</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Schmidt, Kristine</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1970</x:t>
+  </x:si>
+  <x:si>
+    <x:t>362</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Anderson, Matthew</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2446</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 020-Open Photography  /  Beginning Amateur, 4x6, Color  /  003: Group of People, 3 or More</x:t>
+  </x:si>
+  <x:si>
+    <x:t>104</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lund, Lisa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>837</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1971</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 020-Open Photography  /  Beginning Amateur, 4x6, Color  /  004: Animals and People</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nevala, Austin</x:t>
+  </x:si>
+  <x:si>
+    <x:t>52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gendron, Sophia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>565</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 020-Open Photography  /  Beginning Amateur, 4x6, Color  /  005: Animals No People</x:t>
+  </x:si>
+  <x:si>
+    <x:t>192</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mongelos Mackiewicz, Lucas</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2314</x:t>
+  </x:si>
+  <x:si>
+    <x:t>333</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mueller, Jermey</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2327</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Best of Show - Beginning Amateur</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Anderson, Bryce</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2371</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 020-Open Photography  /  Beginning Amateur, 4x6, Color  /  006: Birds</x:t>
+  </x:si>
+  <x:si>
+    <x:t>763</x:t>
+  </x:si>
+  <x:si>
+    <x:t>221</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Marksman, Brea</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1720</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2521</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 020-Open Photography  /  Beginning Amateur, 4x6, Color  /  007: Plants or Flowers</x:t>
+  </x:si>
+  <x:si>
+    <x:t>59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>839</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1980</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1995</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 020-Open Photography  /  Beginning Amateur, 4x6, Color  /  008: Sunrise or Sunset</x:t>
+  </x:si>
+  <x:si>
+    <x:t>126</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Johnson, Adam</x:t>
+  </x:si>
+  <x:si>
+    <x:t>869</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Polkoski, Hannah</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1454</x:t>
+  </x:si>
+  <x:si>
+    <x:t>224</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Belan, Brook</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1619</x:t>
+  </x:si>
+  <x:si>
+    <x:t>277</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Marksman, Malana</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1830</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 020-Open Photography  /  Beginning Amateur, 4x6, Color  /  009: Seasonal Scene</x:t>
+  </x:si>
+  <x:si>
+    <x:t>85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>190</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Young, Landon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1396</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2512</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 020-Open Photography  /  Beginning Amateur, 4x6, Color  /  010: Special Occasion</x:t>
+  </x:si>
+  <x:si>
+    <x:t>86</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 020-Open Photography  /  Beginning Amateur, 4x6, Color  /  011: Landscape</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1402</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1998</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2450</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 020-Open Photography  /  Beginning Amateur, 4x6, Color  /  012: Sea or Water Scape</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1620</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1983</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2459</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 020-Open Photography  /  Beginning Amateur, 4x6, Color  /  013: 3 Photos on the Same Subject</x:t>
+  </x:si>
+  <x:si>
+    <x:t>710</x:t>
+  </x:si>
+  <x:si>
+    <x:t>834</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>330</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mongelos Melgarejo, Jorge</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2317</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 020-Open Photography  /  Beginning Amateur, 4x6, Color  /  014: Insects</x:t>
+  </x:si>
+  <x:si>
+    <x:t>768</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1984</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Foss, Kristin</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2433</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 020-Open Photography  /  Beginning Amateur, 4x6, Color  /  015: Any Other Nature Photo Not Listed</x:t>
+  </x:si>
+  <x:si>
+    <x:t>163</x:t>
+  </x:si>
+  <x:si>
+    <x:t>229</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Olson, Hayden</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1660</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Polkoski, Julia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1799</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2460</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 020-Open Photography  /  Beginning Amateur, 4x6, Color  /  016: Any Other Photo Not Listed</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1404</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1723</x:t>
+  </x:si>
+  <x:si>
+    <x:t>220</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Marksman, Zaden</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1728</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1986</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 020-Open Photography  /  Beginning Amateur, 5x7, B&amp;W  /  004: Animals and People</x:t>
+  </x:si>
+  <x:si>
+    <x:t>138</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chvatik, Cooper</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1079</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 020-Open Photography  /  Beginning Amateur, 5x7, B&amp;W  /  005: Animals No People</x:t>
+  </x:si>
+  <x:si>
+    <x:t>41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Whelan, Jena</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1173</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 020-Open Photography  /  Beginning Amateur, 5x7, B&amp;W  /  008: Sunrise or Sunset</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1080</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 020-Open Photography  /  Beginning Amateur, Enlargement  /  001: Enlargement 8X10 or Larger, B&amp;W</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 020-Open Photography  /  Beginning Amateur, Enlargement  /  002: Enlargement 8X10 or Larger, Color</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1075</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 020-Open Photography  /  Beginning Amateur,5x7, Color  /  001: Building or Bridge</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2087</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 020-Open Photography  /  Beginning Amateur,5x7, Color  /  004: Animals and People</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1082</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 020-Open Photography  /  Beginning Amateur,5x7, Color  /  005: Animals No People</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Andren, Misty</x:t>
+  </x:si>
+  <x:si>
+    <x:t>516</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 020-Open Photography  /  Beginning Amateur,5x7, Color  /  006: Birds</x:t>
+  </x:si>
+  <x:si>
+    <x:t>212</x:t>
+  </x:si>
+  <x:si>
+    <x:t>517</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 020-Open Photography  /  Beginning Amateur,5x7, Color  /  007: Plants or Flowers</x:t>
+  </x:si>
+  <x:si>
+    <x:t>518</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 020-Open Photography  /  Beginning Amateur,5x7, Color  /  008: Sunrise or Sunset</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1083</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2088</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 020-Open Photography  /  Beginning Amateur,5x7, Color  /  011: Landscape</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 020-Open Photography  /  Beginning Amateur,5x7, Color  /  015: Any Other Nature Photo Not Listed</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hogfeldt, Odin</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1927</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2089</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 020-Open Photography  /  Beginning Amateur,5x7, Color  /  016: Any Other Photo Not Listed</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 020-Open Photography  /  Intermediate Amateur, 5x7, B&amp;W  /  004: Animals and People</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2053</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 020-Open Photography  /  Intermediate Amateur, 5x7, B&amp;W  /  005: Animals No People</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kostello, Dawn</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1666</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 020-Open Photography  /  Intermediate Amateur, 5x7, B&amp;W  /  008: Sunrise or Sunset</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2051</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 020-Open Photography  /  Intermediate Amateur, 5x7, B&amp;W  /  012: Sea or Water Scape</x:t>
+  </x:si>
+  <x:si>
+    <x:t>308</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oberholtzer, Ben</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2043</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 020-Open Photography  /  Intermediate Amateur, 5x7, B&amp;W  /  013: 3 Photos on the Same Subject</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1667</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 020-Open Photography  /  Intermediate Amateur, 5x7, B&amp;W  /  014: Insects</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2044</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 020-Open Photography  /  Intermediate Amateur, 5x7, B&amp;W  /  016: Any Other Photo Not Listed</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2045</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2054</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 020-Open Photography  /  Intermediate Amateur, 5x7, Color  /  001: Building or Bridge</x:t>
+  </x:si>
+  <x:si>
+    <x:t>127</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Melberg, Lori</x:t>
+  </x:si>
+  <x:si>
+    <x:t>886</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1554</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1867</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 020-Open Photography  /  Intermediate Amateur, 5x7, Color  /  002: Individuals, 1 or 2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>887</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1553</x:t>
+  </x:si>
+  <x:si>
+    <x:t>320</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Beeksma, Christine</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2124</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 020-Open Photography  /  Intermediate Amateur, 5x7, Color  /  003: Group of People, 3 or More</x:t>
+  </x:si>
+  <x:si>
+    <x:t>888</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 020-Open Photography  /  Intermediate Amateur, 5x7, Color  /  004: Animals and People</x:t>
+  </x:si>
+  <x:si>
+    <x:t>889</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1450</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2046</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2055</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 020-Open Photography  /  Intermediate Amateur, 5x7, Color  /  005: Animals No People</x:t>
+  </x:si>
+  <x:si>
+    <x:t>890</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1167</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1446</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2514</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 020-Open Photography  /  Intermediate Amateur, 5x7, Color  /  006: Birds</x:t>
+  </x:si>
+  <x:si>
+    <x:t>891</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1869</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 020-Open Photography  /  Intermediate Amateur, 5x7, Color  /  007: Plants or Flowers</x:t>
+  </x:si>
+  <x:si>
+    <x:t>892</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1168</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1870</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2125</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 020-Open Photography  /  Intermediate Amateur, 5x7, Color  /  008: Sunrise or Sunset</x:t>
+  </x:si>
+  <x:si>
+    <x:t>893</x:t>
+  </x:si>
+  <x:si>
+    <x:t>929</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1077</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1871</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 020-Open Photography  /  Intermediate Amateur, 5x7, Color  /  009: Seasonal Scene</x:t>
+  </x:si>
+  <x:si>
+    <x:t>894</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1169</x:t>
+  </x:si>
+  <x:si>
+    <x:t>179</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Huber, Allen</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1286</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 020-Open Photography  /  Intermediate Amateur, 5x7, Color  /  010: Special Occasion</x:t>
+  </x:si>
+  <x:si>
+    <x:t>930</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 020-Open Photography  /  Intermediate Amateur, 5x7, Color  /  011: Landscape</x:t>
+  </x:si>
+  <x:si>
+    <x:t>895</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1170</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1555</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2126</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 020-Open Photography  /  Intermediate Amateur, 5x7, Color  /  012: Sea or Water Scape</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1171</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1873</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2048</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2127</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 020-Open Photography  /  Intermediate Amateur, 5x7, Color  /  013: 3 Photos on the Same Subject</x:t>
+  </x:si>
+  <x:si>
+    <x:t>897</x:t>
+  </x:si>
+  <x:si>
+    <x:t>932</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1448</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 020-Open Photography  /  Intermediate Amateur, 5x7, Color  /  015: Any Other Nature Photo Not Listed</x:t>
+  </x:si>
+  <x:si>
+    <x:t>899</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1874</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 020-Open Photography  /  Intermediate Amateur, 5x7, Color  /  016: Any Other Photo Not Listed</x:t>
+  </x:si>
+  <x:si>
+    <x:t>900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2057</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 020-Open Photography  /  Intermediate Amateur, Enlargement  /  001: Enlargement 8X10 or Larger, B&amp;W</x:t>
+  </x:si>
+  <x:si>
+    <x:t>927</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1452</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2086</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mackiewicz, Jessica</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2251</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 020-Open Photography  /  Intermediate Amateur, Enlargement  /  002: Enlargement 8X10 or Larger, Color</x:t>
+  </x:si>
+  <x:si>
+    <x:t>901</x:t>
+  </x:si>
+  <x:si>
+    <x:t>926</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1451</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Best of Show - Intermediate Amateur</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 020-Open Photography  /  Intermediate Amateur,4x6, B&amp;W  /  001: Building or Bridge</x:t>
+  </x:si>
+  <x:si>
+    <x:t>278</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mattison, Elizabeth</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1841</x:t>
+  </x:si>
+  <x:si>
+    <x:t>158</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wartman, Sara</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2265</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 020-Open Photography  /  Intermediate Amateur,4x6, B&amp;W  /  002: Individuals, 1 or 2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>909</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1202</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1287</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1838</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 020-Open Photography  /  Intermediate Amateur,4x6, B&amp;W  /  003: Group of People, 3 or More</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1203</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2022</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2253</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 020-Open Photography  /  Intermediate Amateur,4x6, B&amp;W  /  004: Animals and People</x:t>
+  </x:si>
+  <x:si>
+    <x:t>910</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1204</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1288</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2254</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 020-Open Photography  /  Intermediate Amateur,4x6, B&amp;W  /  005: Animals No People</x:t>
+  </x:si>
+  <x:si>
+    <x:t>95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brandis, Jessica</x:t>
+  </x:si>
+  <x:si>
+    <x:t>804</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1442</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2024</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2255</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 020-Open Photography  /  Intermediate Amateur,4x6, B&amp;W  /  006: Birds</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1214</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 020-Open Photography  /  Intermediate Amateur,4x6, B&amp;W  /  007: Plants or Flowers</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1289</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1840</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2025</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2256</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 020-Open Photography  /  Intermediate Amateur,4x6, B&amp;W  /  008: Sunrise or Sunset</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1213</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1292</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 020-Open Photography  /  Intermediate Amateur,4x6, B&amp;W  /  009: Seasonal Scene</x:t>
+  </x:si>
+  <x:si>
+    <x:t>912</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1207</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2257</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 020-Open Photography  /  Intermediate Amateur,4x6, B&amp;W  /  010: Special Occasion</x:t>
+  </x:si>
+  <x:si>
+    <x:t>913</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1290</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2258</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 020-Open Photography  /  Intermediate Amateur,4x6, B&amp;W  /  011: Landscape</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2259</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 020-Open Photography  /  Intermediate Amateur,4x6, B&amp;W  /  012: Sea or Water Scape</x:t>
+  </x:si>
+  <x:si>
+    <x:t>914</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1209</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2260</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 020-Open Photography  /  Intermediate Amateur,4x6, B&amp;W  /  013: 3 Photos on the Same Subject</x:t>
+  </x:si>
+  <x:si>
+    <x:t>915</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1210</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2261</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 020-Open Photography  /  Intermediate Amateur,4x6, B&amp;W  /  014: Insects</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1211</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 020-Open Photography  /  Intermediate Amateur,4x6, B&amp;W  /  015: Any Other Type of Nature Photo Not Listed Above</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1212</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2264</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 020-Open Photography  /  Intermediate Amateur,4x6, B&amp;W  /  016: Any Other Photo Not Listed</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2262</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 020-Open Photography  /  Intermediate Amateur,4x6, Color  /  001: Building or Bridge</x:t>
+  </x:si>
+  <x:si>
+    <x:t>89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kane, Melissa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>747</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1548</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2266</x:t>
+  </x:si>
+  <x:si>
+    <x:t>251</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Anderson, Kayla</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2437</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 020-Open Photography  /  Intermediate Amateur,4x6, Color  /  002: Individuals, 1 or 2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>748</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1443</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1549</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1636</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 020-Open Photography  /  Intermediate Amateur,4x6, Color  /  003: Group of People, 3 or More</x:t>
+  </x:si>
+  <x:si>
+    <x:t>749</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1216</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2009</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2465</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 020-Open Photography  /  Intermediate Amateur,4x6, Color  /  004: Animals and People</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1217</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1444</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2010</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2269</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 020-Open Photography  /  Intermediate Amateur,4x6, Color  /  005: Animals No People</x:t>
+  </x:si>
+  <x:si>
+    <x:t>508</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1550</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1664</x:t>
+  </x:si>
+  <x:si>
+    <x:t>222</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mattison, Adam</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1724</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 020-Open Photography  /  Intermediate Amateur,4x6, Color  /  006: Birds</x:t>
+  </x:si>
+  <x:si>
+    <x:t>752</x:t>
+  </x:si>
+  <x:si>
+    <x:t>903</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1219</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1640</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 020-Open Photography  /  Intermediate Amateur,4x6, Color  /  007: Plants or Flowers</x:t>
+  </x:si>
+  <x:si>
+    <x:t>904</x:t>
+  </x:si>
+  <x:si>
+    <x:t>295</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Janisch, Brandon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1945</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2012</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2116</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 020-Open Photography  /  Intermediate Amateur,4x6, Color  /  008: Sunrise or Sunset</x:t>
+  </x:si>
+  <x:si>
+    <x:t>754</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1642</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2013</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2272</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 020-Open Photography  /  Intermediate Amateur,4x6, Color  /  009: Seasonal Scene</x:t>
+  </x:si>
+  <x:si>
+    <x:t>755</x:t>
+  </x:si>
+  <x:si>
+    <x:t>905</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1643</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2273</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 020-Open Photography  /  Intermediate Amateur,4x6, Color  /  010: Special Occasion</x:t>
+  </x:si>
+  <x:si>
+    <x:t>922</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1644</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2015</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2274</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 020-Open Photography  /  Intermediate Amateur,4x6, Color  /  011: Landscape</x:t>
+  </x:si>
+  <x:si>
+    <x:t>99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Larson, Mathew</x:t>
+  </x:si>
+  <x:si>
+    <x:t>813</x:t>
+  </x:si>
+  <x:si>
+    <x:t>880</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2275</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2443</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 020-Open Photography  /  Intermediate Amateur,4x6, Color  /  012: Sea or Water Scape</x:t>
+  </x:si>
+  <x:si>
+    <x:t>881</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1646</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2120</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2276</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 020-Open Photography  /  Intermediate Amateur,4x6, Color  /  013: 3 Photos on the Same Subject</x:t>
+  </x:si>
+  <x:si>
+    <x:t>882</x:t>
+  </x:si>
+  <x:si>
+    <x:t>925</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1445</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2277</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 020-Open Photography  /  Intermediate Amateur,4x6, Color  /  014: Insects</x:t>
+  </x:si>
+  <x:si>
+    <x:t>513</x:t>
+  </x:si>
+  <x:si>
+    <x:t>758</x:t>
+  </x:si>
+  <x:si>
+    <x:t>883</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1837</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 020-Open Photography  /  Intermediate Amateur,4x6, Color  /  015: Any Other Nature Photo Not Listed</x:t>
+  </x:si>
+  <x:si>
+    <x:t>97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brandis, Victor</x:t>
+  </x:si>
+  <x:si>
+    <x:t>811</x:t>
+  </x:si>
+  <x:si>
+    <x:t>884</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1228</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2019</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 020-Open Photography  /  Intermediate Amateur,4x6, Color  /  016: Any Other Photo Not Listed</x:t>
+  </x:si>
+  <x:si>
+    <x:t>810</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1650</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2020</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2280</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 020-Open Photography  /  Professional, 4x6 ,B&amp;W  /  001: Building or Bridge</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Swanson, Kaela</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 020-Open Photography  /  Professional, 4x6 ,B&amp;W  /  002: Individuals, 1 or 2</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 020-Open Photography  /  Professional, 4x6 ,B&amp;W  /  003: Group of People, 3 or More</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 020-Open Photography  /  Professional, 4x6 ,B&amp;W  /  006: Birds</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 020-Open Photography  /  Professional, 4x6 ,B&amp;W  /  007: Plants or Flowers</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1254</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 020-Open Photography  /  Professional, 4x6 ,B&amp;W  /  009: Seasonal Scene</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 020-Open Photography  /  Professional, 4x6 ,B&amp;W  /  010: Special Occasion</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 020-Open Photography  /  Professional, 4x6 ,B&amp;W  /  012: Sea or  Water Scape</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1256</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 020-Open Photography  /  Professional, 4x6 ,B&amp;W  /  013: 3 Photos on the Same Subject</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1257</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 020-Open Photography  /  Professional, 4x6 ,B&amp;W  /  015: Any Other Type of Nature Photo Not Listed Above</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 020-Open Photography  /  Professional, 4x6, Color  /  001: Building or Bridge</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 020-Open Photography  /  Professional, 4x6, Color  /  002: Individuals, 1 or 2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1259</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 020-Open Photography  /  Professional, 4x6, Color  /  003: Group of People, 3 or More</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1260</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 020-Open Photography  /  Professional, 4x6, Color  /  004: Animals and People</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1261</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 020-Open Photography  /  Professional, 4x6, Color  /  006: Birds</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 020-Open Photography  /  Professional, 4x6, Color  /  007: Plants or Flowers</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1262</x:t>
+  </x:si>
+  <x:si>
+    <x:t>301</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nelson, Koy</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1963</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 020-Open Photography  /  Professional, 4x6, Color  /  008: Sunrise or Sunset</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1263</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 020-Open Photography  /  Professional, 4x6, Color  /  009: Seasonal Scene</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 020-Open Photography  /  Professional, 4x6, Color  /  010: Special Occasion</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1264</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 020-Open Photography  /  Professional, 4x6, Color  /  012: Sea or Water Scape</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1265</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 020-Open Photography  /  Professional, 4x6, Color  /  013: 3 Photos on the Same Subject</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1266</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 020-Open Photography  /  Professional, 4x6, Color  /  014: Insects</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1267</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 020-Open Photography  /  Professional, 4x6, Color  /  015: Any Other Nature Photo Not Listed</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 020-Open Photography  /  Professional, 4x6, Color  /  016: Any Other Photo Not Listed</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 020-Open Photography  /  Professional, 5x7, B&amp;W  /  002: Individuals, 1 or 2</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 020-Open Photography  /  Professional, 5x7, B&amp;W  /  003: Group of People, 3 or More</x:t>
+  </x:si>
+  <x:si>
+    <x:t>42</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 020-Open Photography  /  Professional, 5x7, B&amp;W  /  007: Plants or Flowers</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 020-Open Photography  /  Professional, 5x7, B&amp;W  /  009: Seasonal Scene</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 020-Open Photography  /  Professional, 5x7, B&amp;W  /  010: Special Occasion</x:t>
+  </x:si>
+  <x:si>
+    <x:t>45</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 020-Open Photography  /  Professional, 5x7, Color  /  002: Individuals, 1 or 2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1268</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 020-Open Photography  /  Professional, 5x7, Color  /  003: Group of People, 3 or More</x:t>
+  </x:si>
+  <x:si>
+    <x:t>47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Schiefelbein, Heidi</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1269</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 020-Open Photography  /  Professional, 5x7, Color  /  004: Animals and People</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 020-Open Photography  /  Professional, 5x7, Color  /  006: Birds</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 020-Open Photography  /  Professional, 5x7, Color  /  007: Plants or Flowers</x:t>
+  </x:si>
+  <x:si>
+    <x:t>49</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 020-Open Photography  /  Professional, 5x7, Color  /  008: Sunrise or Sunset</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1270</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 020-Open Photography  /  Professional, 5x7, Color  /  009: Seasonal Scene</x:t>
+  </x:si>
+  <x:si>
+    <x:t>51</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 020-Open Photography  /  Professional, 5x7, Color  /  010: Special Occasion</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 020-Open Photography  /  Professional, 5x7, Color  /  012: Sea or Water Scape</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 020-Open Photography  /  Professional, 5x7, Color  /  015: Any Other Nature Photo Not Listed</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 020-Open Photography  /  Professional, Enlargement  /  001: Enlargement 8X10 or Larger, B&amp;W</x:t>
+  </x:si>
+  <x:si>
+    <x:t>56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1272</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 020-Open Photography  /  Professional, Enlargement  /  002: Enlargement 8X10 or Larger, Color</x:t>
+  </x:si>
+  <x:si>
+    <x:t>55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1271</x:t>
+  </x:si>
+  <x:si>
+    <x:t>289</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hogfeldt, Lindsay</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1923</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 022-Open Woodworking  /  All Woodworking Entries  /  001: Item Made on Lathe</x:t>
+  </x:si>
+  <x:si>
+    <x:t>92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Martin, John</x:t>
+  </x:si>
+  <x:si>
+    <x:t>791</x:t>
+  </x:si>
+  <x:si>
+    <x:t>299</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tutor, James</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1961</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 022-Open Woodworking  /  All Woodworking Entries  /  002: Yard Decoration or for Use Outdoors</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2407</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 022-Open Woodworking  /  All Woodworking Entries  /  003: Accessory or Home Decoration</x:t>
+  </x:si>
+  <x:si>
+    <x:t>861</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 022-Open Woodworking  /  All Woodworking Entries  /  004: Birdhouse or Birdfeeder</x:t>
+  </x:si>
+  <x:si>
+    <x:t>631</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 022-Open Woodworking  /  All Woodworking Entries  /  005: Article for Use in the Home</x:t>
+  </x:si>
+  <x:si>
+    <x:t>96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brandis, Evan</x:t>
+  </x:si>
+  <x:si>
+    <x:t>806</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brandis, Eric</x:t>
+  </x:si>
+  <x:si>
+    <x:t>851</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 022-Open Woodworking  /  All Woodworking Entries  /  006: Article of Creative Design</x:t>
+  </x:si>
+  <x:si>
+    <x:t>676</x:t>
+  </x:si>
+  <x:si>
+    <x:t>793</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 022-Open Woodworking  /  All Woodworking Entries  /  007: Indoor Furniture or Cabinet Making</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Delimat, Alejandro</x:t>
+  </x:si>
+  <x:si>
+    <x:t>312</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Schacht, Gary</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2079</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 022-Open Woodworking  /  All Woodworking Entries  /  011: Any Other Woodworking Item Not Listed</x:t>
+  </x:si>
+  <x:si>
+    <x:t>199</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gordon, Jeremy</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1419</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1842</x:t>
+  </x:si>
+  <x:si>
+    <x:t>254</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hipsher, Judah</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1843</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 025-Open Foods and Nutrition  /  Cakes  /  001: Angel Food Cake, Unfrosted, 1 / 4 Cake</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1235</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kraus, Charlotte</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1784</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2068</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 025-Open Foods and Nutrition  /  Cakes  /  005: Chocolate Cake, Frosted 4x6 Inch Square or 1 / 4 Cake</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2069</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 025-Open Foods and Nutrition  /  Cakes  /  007: Any Other Type of Cake, Not Listed, Frosted or Unfrosted, 4X6 Inch Square or 1 / 4 Cake, List Flavor and Variety</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Delimat, Lavina</x:t>
+  </x:si>
+  <x:si>
+    <x:t>795</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1336</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Best of Show, Cakes</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2502</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 025-Open Foods and Nutrition  /  Candy and Fudge  /  002: Bark, Chocolate or White Chocolate, Plain or May Contain Nuts, Fruit, Etc., Plate of 3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gilbertson, Scott</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1789</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 025-Open Foods and Nutrition  /  Candy and Fudge  /  004: Fudge, 1 Inch Square, Plate of 3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>114</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Francisco, Christian</x:t>
+  </x:si>
+  <x:si>
+    <x:t>822</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 025-Open Foods and Nutrition  /  Candy and Fudge  /  007: Peanut Brittle, Plate of 3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1598</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 025-Open Foods and Nutrition  /  Canned Fruits and Vegetables  /  005: Blueberries</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1354</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 025-Open Foods and Nutrition  /  Canned Fruits and Vegetables  /  006: Cherries</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tutor, Amanda</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1460</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 025-Open Foods and Nutrition  /  Canned Fruits and Vegetables  /  007: Peaches, Halved or Sliced</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1355</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1556</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Best of Show, Canned Fruits and Veggies</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2509</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 025-Open Foods and Nutrition  /  Canned Fruits and Vegetables  /  008: Pears, Halved or Sliced</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1461</x:t>
+  </x:si>
+  <x:si>
+    <x:t>210</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tutor, Paul</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1464</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 025-Open Foods and Nutrition  /  Canned Fruits and Vegetables  /  012: Any Other Canned Fruit, List Variety</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1232</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 025-Open Foods and Nutrition  /  Canned Fruits and Vegetables  /  014: Beans, Green, Cut</x:t>
+  </x:si>
+  <x:si>
+    <x:t>321</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1462</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1557</x:t>
+  </x:si>
+  <x:si>
+    <x:t>227</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ericksen, Karen</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1628</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 025-Open Foods and Nutrition  /  Canned Fruits and Vegetables  /  019: Carrots</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1558</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 025-Open Foods and Nutrition  /  Canned Fruits and Vegetables  /  020: Corn, Sweet, Cut from the Cob, Whole Kernels</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1559</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 025-Open Foods and Nutrition  /  Canned Fruits and Vegetables  /  021: Mixed Vegetables for Soup</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1233</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 025-Open Foods and Nutrition  /  Canned Fruits and Vegetables  /  026: Tomato Sauce</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1465</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 025-Open Foods and Nutrition  /  Canned Fruits and Vegetables  /  027: Any Other Canned Vegetable, List Variety</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1356</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 025-Open Foods and Nutrition  /  Canned Meats  /  003: Fish</x:t>
+  </x:si>
+  <x:si>
+    <x:t>161</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ostrander, Dena</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1154</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 025-Open Foods and Nutrition  /  Canned Meats  /  009: Any Other Meat, List Variety</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1353</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 025-Open Foods and Nutrition  /  Cookies and Bars  /  001: Chocolate Chip Cookies, Plate of 3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Davidson, Jennifer</x:t>
+  </x:si>
+  <x:si>
+    <x:t>630</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Spicer, William</x:t>
+  </x:si>
+  <x:si>
+    <x:t>722</x:t>
+  </x:si>
+  <x:si>
+    <x:t>863</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hipsher, Katie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1844</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 025-Open Foods and Nutrition  /  Cookies and Bars  /  002: Dietary Cookies, Plate of 3, List Variety</x:t>
+  </x:si>
+  <x:si>
+    <x:t>130</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gilbertson, Elliott</x:t>
+  </x:si>
+  <x:si>
+    <x:t>906</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 025-Open Foods and Nutrition  /  Cookies and Bars  /  005: Molasses Cookies, Plate of 3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Schiefelbein, Troy</x:t>
+  </x:si>
+  <x:si>
+    <x:t>256</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Best of Show, Cookies and Bars</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1200</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 025-Open Foods and Nutrition  /  Cookies and Bars  /  006: Holiday Cookies, Frosted or Unfrosted, Plate Of 3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nelson, Jack</x:t>
+  </x:si>
+  <x:si>
+    <x:t>735</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 025-Open Foods and Nutrition  /  Cookies and Bars  /  007: Ice Box Cookies, Plate of 3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lichtenberg, David</x:t>
+  </x:si>
+  <x:si>
+    <x:t>620</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 025-Open Foods and Nutrition  /  Cookies and Bars  /  008: Nationality Cookies, Labeled, Plate of 3, List Variety</x:t>
+  </x:si>
+  <x:si>
+    <x:t>80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Davidson, Tamberlane</x:t>
+  </x:si>
+  <x:si>
+    <x:t>724</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1337</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2504</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 025-Open Foods and Nutrition  /  Cookies and Bars  /  009: No Bake Cookies, Plate of 3, List Variety</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lichtenberg, Rebecca</x:t>
+  </x:si>
+  <x:si>
+    <x:t>609</x:t>
+  </x:si>
+  <x:si>
+    <x:t>621</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 025-Open Foods and Nutrition  /  Cookies and Bars  /  010: Oatmeal Cookies, Plate of 3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>142</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Masters, Thomas</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1091</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1597</x:t>
+  </x:si>
+  <x:si>
+    <x:t>259</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kraus, Roarie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1783</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2505</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 025-Open Foods and Nutrition  /  Cookies and Bars  /  011: Peanut Butter Cookies, Plate of 3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>611</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nelson, Dale</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1093</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Johnson, Ken</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1241</x:t>
+  </x:si>
+  <x:si>
+    <x:t>McClure, Elijah</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1409</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 025-Open Foods and Nutrition  /  Cookies and Bars  /  013: Any Other Cookie, Not Listed, Plate of 3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>612</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nelson, Tami</x:t>
+  </x:si>
+  <x:si>
+    <x:t>737</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1201</x:t>
+  </x:si>
+  <x:si>
+    <x:t>385</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ericksen, Ruger</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2520</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 025-Open Foods and Nutrition  /  Cookies and Bars  /  014: Brownie, Chocolate, Unfrosted, Plate of 3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1357</x:t>
+  </x:si>
+  <x:si>
+    <x:t>194</x:t>
+  </x:si>
+  <x:si>
+    <x:t>McClure, Alethia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1407</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 025-Open Foods and Nutrition  /  Cookies and Bars  /  017: Lemon Bars, Plate of 3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1360</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 025-Open Foods and Nutrition  /  Cookies and Bars  /  019: Any Other Cookie Bar, Not Listed, Plate of 3, List Variety</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2507</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 025-Open Foods and Nutrition  /  Decorated Cakes  /  007: Cupcakes, Plate of 4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1153</x:t>
+  </x:si>
+  <x:si>
+    <x:t>371</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cook, Jamie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2481</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 025-Open Foods and Nutrition  /  Doughnuts and Pastry  /  002: Doughnut, Cake, Plate of 3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nelson, Arlene</x:t>
+  </x:si>
+  <x:si>
+    <x:t>734</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 025-Open Foods and Nutrition  /  Doughnuts and Pastry  /  003: Any Other Doughnut or Pastry, Plate of 3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1757</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 025-Open Foods and Nutrition  /  Dried Foods  /  001: Apple, Plain, 7 Slices</x:t>
+  </x:si>
+  <x:si>
+    <x:t>493</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1653</x:t>
+  </x:si>
+  <x:si>
+    <x:t>239</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Foris, Diane</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1702</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 025-Open Foods and Nutrition  /  Dried Foods  /  002: Banana, Plain, 14 Slices</x:t>
+  </x:si>
+  <x:si>
+    <x:t>494</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 025-Open Foods and Nutrition  /  Dried Foods  /  004: Carrots, 1 / 4 Cup</x:t>
+  </x:si>
+  <x:si>
+    <x:t>495</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 025-Open Foods and Nutrition  /  Dried Foods  /  005: Celery, Sliced, 1 / 4 Cup</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1703</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 025-Open Foods and Nutrition  /  Dried Foods  /  006: Fruit Leather, List Variety</x:t>
+  </x:si>
+  <x:si>
+    <x:t>496</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 025-Open Foods and Nutrition  /  Dried Foods  /  007: Onions, 1 / 4 Cup</x:t>
+  </x:si>
+  <x:si>
+    <x:t>497</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1704</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 025-Open Foods and Nutrition  /  Dried Foods  /  008: Parsley, Quarter Cup</x:t>
+  </x:si>
+  <x:si>
+    <x:t>498</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1705</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 025-Open Foods and Nutrition  /  Dried Foods  /  009: Peas, 1 Cup</x:t>
+  </x:si>
+  <x:si>
+    <x:t>499</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 025-Open Foods and Nutrition  /  Dried Foods  /  010: Whole Seeds, Any Type, 1 / 4 Cup, List Variety</x:t>
+  </x:si>
+  <x:si>
+    <x:t>500</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 025-Open Foods and Nutrition  /  Dried Foods  /  011: Tomatoes, 1 / 2 Cup</x:t>
+  </x:si>
+  <x:si>
+    <x:t>501</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Best of Show, Dried Foods</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1706</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 025-Open Foods and Nutrition  /  Dried Foods  /  012: Fruit, Any Other Not Listed, List Variety</x:t>
+  </x:si>
+  <x:si>
+    <x:t>502</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 025-Open Foods and Nutrition  /  Dried Foods  /  013: Herbs, Any Type Not Listed, 1 / 4 Cup, List Variety</x:t>
+  </x:si>
+  <x:si>
+    <x:t>503</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1707</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 025-Open Foods and Nutrition  /  Dried Foods  /  014: Vegetable, Any Type Not Listed, 1 / 4 Cup, List Variety</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1708</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 025-Open Foods and Nutrition  /  Jams and Jellies  /  005: Blueberry Jelly</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1955</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2528</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 025-Open Foods and Nutrition  /  Jams and Jellies  /  006: Currant Jelly</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ostrenga, Susan</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1520</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 025-Open Foods and Nutrition  /  Jams and Jellies  /  007: Grape Jelly</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1521</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 025-Open Foods and Nutrition  /  Jams and Jellies  /  008: Peach Jam</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1522</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1651</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 025-Open Foods and Nutrition  /  Jams and Jellies  /  011: Raspberry Jam</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1523</x:t>
+  </x:si>
+  <x:si>
+    <x:t>304</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MacIntyre, Nancy</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1966</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 025-Open Foods and Nutrition  /  Jams and Jellies  /  013: Strawberry Jam</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1348</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2527</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 025-Open Foods and Nutrition  /  Jams and Jellies  /  016: Wild Berry Jelly, List Variety</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1526</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 025-Open Foods and Nutrition  /  Jams and Jellies  /  017: Any Other Jam, Including Mixed Berry, List Variety</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1463</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1527</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1652</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Schmidt, Pamela</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1669</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 025-Open Foods and Nutrition  /  Jams and Jellies  /  018: Any Other Jelly, Including Mixed Berry, List Variety</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1528</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Best of Show, Jams and Jellies</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 025-Open Foods and Nutrition  /  Jams and Jellies  /  020: Any Fruit Syrup, List Variety</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1529</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 025-Open Foods and Nutrition  /  Pickles and Relishes  /  001: Beet Pickles</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 025-Open Foods and Nutrition  /  Pickles and Relishes  /  002: Bread and Butter Pickles</x:t>
+  </x:si>
+  <x:si>
+    <x:t>223</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Belan, Kira</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1616</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 025-Open Foods and Nutrition  /  Pickles and Relishes  /  005: Dill Pickles, Slices</x:t>
+  </x:si>
+  <x:si>
+    <x:t>243</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Goudos-Weisbecker, Brittany</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1734</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 025-Open Foods and Nutrition  /  Pickles and Relishes  /  013: Salsa or Taco Sauce</x:t>
+  </x:si>
+  <x:si>
+    <x:t>326</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 025-Open Foods and Nutrition  /  Pickles and Relishes  /  015: Pizza Sauce</x:t>
+  </x:si>
+  <x:si>
+    <x:t>327</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 025-Open Foods and Nutrition  /  Pies  /  002: Double Crust Pie, Fruit Filling, 1 / 8 of Pie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1231</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 025-Open Foods and Nutrition  /  Pies  /  003: Any Other Pie Not Listed, Do Not Bring Cream Pies That Need to be Refrigerated</x:t>
+  </x:si>
+  <x:si>
+    <x:t>241</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bolz, Renee</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1731</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 025-Open Foods and Nutrition  /  Quick Breads  /  001: Coffee Cake, Quick-Small</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 025-Open Foods and Nutrition  /  Quick Breads  /  002: Baking Powder Biscuits, Plate of 2</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 025-Open Foods and Nutrition  /  Quick Breads  /  003: Corn Bread, Half Pan</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 025-Open Foods and Nutrition  /  Quick Breads  /  004: Fruit Bread, Half Loaf</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Best of Show, Quick Breads</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rautio, Ethan</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1954</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2500</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 025-Open Foods and Nutrition  /  Quick Breads  /  005: Muffins, Plain, White or Whole Wheat, Plate of 2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1332</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 025-Open Foods and Nutrition  /  Quick Breads  /  006: Muffins, Fruit and / or Nuts Added, White or Whole Wheat, Plate of 2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>632</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Schiefelbein, Liam</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1096</x:t>
+  </x:si>
+  <x:si>
+    <x:t>329</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Carlson, McKenzie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2249</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2501</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 025-Open Foods and Nutrition  /  Quick Breads  /  007: Zucchini Bread, Half Loaf, With or Without Nuts</x:t>
+  </x:si>
+  <x:si>
+    <x:t>310</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 025-Open Foods and Nutrition  /  Quick Breads  /  009: Any Other Quick Bread, Not Already Listed, Half Loaf, List Variety</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Delimat, Evalina</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Polkoski, Fern</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1798</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1973</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 025-Open Foods and Nutrition  /  Yeast Breads &amp; Rolls  /  001: White Bread, Half Loaf</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Best of Show, Breads and Rolls</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1327</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 025-Open Foods and Nutrition  /  Yeast Breads &amp; Rolls  /  002: White Bread, Bread Machine, Half Loaf</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1165</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 025-Open Foods and Nutrition  /  Yeast Breads &amp; Rolls  /  003: Wheat Bread, Half Loaf</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Schiefelbein, Veronica</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1094</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1328</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 025-Open Foods and Nutrition  /  Yeast Breads &amp; Rolls  /  005: Plain Rolls, Plate of 2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1329</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1362</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 025-Open Foods and Nutrition  /  Yeast Breads &amp; Rolls  /  007: Croissants, Plate of 2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1334</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 025-Open Foods and Nutrition  /  Yeast Breads &amp; Rolls  /  008: Cinnamon Rolls, With or Without Frosting and / or With or Without Nuts, Plate of 2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>606</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1330</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1459</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 025-Open Foods and Nutrition  /  Yeast Breads &amp; Rolls  /  010: Any Other Type of Sweet Roll, List Variety</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1229</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 025-Open Foods and Nutrition  /  Yeast Breads &amp; Rolls  /  011: Any Other Baked Yeast Item, List Variety</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1429</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2499</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 026-Open Clothing  /  Adult or Teenage Garments  /  004: Costume, Provide Photo of Individual Wearing It</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2408</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 026-Open Clothing  /  Adult or Teenage Garments  /  005: Purse or Bag, Fabric</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1380</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2070</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 026-Open Clothing  /  Adult or Teenage Garments  /  006: Scarf or Stole, Fabric</x:t>
+  </x:si>
+  <x:si>
+    <x:t>317</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cox, Jackson</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2108</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 026-Open Clothing  /  Adult or Teenage Garments  /  011: Blouse, Tailored or Sport</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2526</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Best of Show Adult/Teenage Garments</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 026-Open Clothing  /  Adult or Teenage Garments  /  014: Knit Blouse or Top</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Winningham, Carrie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>555</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 026-Open Clothing  /  Adult or Teenage Garments  /  022: Any Other Garment Not Listed</x:t>
+  </x:si>
+  <x:si>
+    <x:t>556</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1668</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 026-Open Clothing  /  Infant or Child Garments  /  003: Costume, Provide Photo of Individual Wearing It</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1377</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 026-Open Clothing  /  Infant or Child Garments  /  005: Dress, Child Play or Everyday</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1626</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Best of Show Child/Infant Garments</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 026-Open Clothing  /  Infant or Child Garments  /  006: Dress, Child Best or Party</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1378</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 026-Open Clothing  /  Infant or Child Garments  /  016: Any Other Infant or Child Outfit Not Listed</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1156</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Special Award, Clothing</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 026-Open Clothing  /  Items Made from Recycled Garments  /  002: Dress</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2352</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Best of Show Recycled Garments</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 026-Open Clothing  /  Items Made from Recycled Garments  /  006: Any Other Garment Not Listed</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1607</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2518</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 026-Open Clothing  /  Items Made from Recycled Garments  /  007: Any Garment Accessory Item (Scarf, Purse, etc.)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1379</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1608</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2519</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 027-Open Knitting and Crocheting  /  Crocheting  /  003: Cap or Bonnet, Infant</x:t>
+  </x:si>
+  <x:si>
+    <x:t>98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Larson, Kennedy</x:t>
+  </x:si>
+  <x:si>
+    <x:t>812</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 027-Open Knitting and Crocheting  /  Crocheting  /  009: Mittens</x:t>
+  </x:si>
+  <x:si>
+    <x:t>257</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kraus, Catlin</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1781</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2098</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 027-Open Knitting and Crocheting  /  Crocheting  /  011: Scarf</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2099</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 027-Open Knitting and Crocheting  /  Crocheting  /  014: Afghan, All In One</x:t>
+  </x:si>
+  <x:si>
+    <x:t>571</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Best of Show - Crocheting</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 027-Open Knitting and Crocheting  /  Crocheting  /  017: Afghan, All in One, Baby or Crib</x:t>
+  </x:si>
+  <x:si>
+    <x:t>573</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1735</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Koch, Amanda</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2104</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 027-Open Knitting and Crocheting  /  Crocheting  /  023: Any Crocheted Item Under 12 Inches</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1633</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2103</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 027-Open Knitting and Crocheting  /  Crocheting  /  024: Any Crocheted Item Over 12 Inches</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1632</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1760</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2105</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 027-Open Knitting and Crocheting  /  Hand Knitting  /  001: Hat</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Raivala, Haddie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>799</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1609</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 027-Open Knitting and Crocheting  /  Hand Knitting  /  003: Scarf</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1610</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2090</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 027-Open Knitting and Crocheting  /  Hand Knitting  /  017: Cardigan or Pullover with Mixed Colors Carrying Yarn</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1790</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 027-Open Knitting and Crocheting  /  Hand Knitting  /  021: Any Other Knitted Garment Not Listed</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1791</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 027-Open Knitting and Crocheting  /  Hand Knitting  /  022: Any Other Knitted Item Under 12 Inches</x:t>
+  </x:si>
+  <x:si>
+    <x:t>140</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Masters, Debra</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1087</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 028-Open Home Furnishings  /  Decorative Items, Larger  /  005: Rug, Braided</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2204</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 028-Open Home Furnishings  /  Decorative Items, Larger  /  009: Two Layer Blanket</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Peterson, Winne</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2189</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2477</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 028-Open Home Furnishings  /  Decorative Items, Larger  /  013: Tablecloth, Topper, or Runner, Any Other Type</x:t>
+  </x:si>
+  <x:si>
+    <x:t>557</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Best of Show, Decorative, Large</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1373</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 028-Open Home Furnishings  /  Decorative Items, Larger  /  014: Wall Hanging, Hand Quilted</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tetzner, Diane</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 028-Open Home Furnishings  /  Decorative Items, Larger  /  015: Wall Hanging, Machine Quilted</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lawless, Karen</x:t>
+  </x:si>
+  <x:si>
+    <x:t>646</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2320</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 028-Open Home Furnishings  /  Decorative Items, Larger  /  016: Wall Accessory, Original or Creative</x:t>
+  </x:si>
+  <x:si>
+    <x:t>558</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1374</x:t>
+  </x:si>
+  <x:si>
+    <x:t>260</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cook, Cayden</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1786</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Adams</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2508</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 028-Open Home Furnishings  /  Decorative Items, Larger  /  017: Any Other Creative Accessory</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mattila, Kathleen</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1375</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2321</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2411</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 028-Open Home Furnishings  /  Decorative Items, Smaller  /  001: Appliance Cover</x:t>
+  </x:si>
+  <x:si>
+    <x:t>671</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 028-Open Home Furnishings  /  Decorative Items, Smaller  /  004: Centerpiece, Christmas</x:t>
+  </x:si>
+  <x:si>
+    <x:t>449</x:t>
+  </x:si>
+  <x:si>
+    <x:t>672</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2409</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 028-Open Home Furnishings  /  Decorative Items, Smaller  /  006: Cross Stitch, Picture</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 028-Open Home Furnishings  /  Decorative Items, Smaller  /  008: Cross Stitch, Any Article Not Listed</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2101</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 028-Open Home Furnishings  /  Decorative Items, Smaller  /  009: Embroidery or Other Handwork Article</x:t>
+  </x:si>
+  <x:si>
+    <x:t>62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>645</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rautio, Jeannette</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1947</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 028-Open Home Furnishings  /  Decorative Items, Smaller  /  010: Embroidery or Other Handwork, Wall Hanging</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 028-Open Home Furnishings  /  Decorative Items, Smaller  /  014: Embroidery by Machine, Any Other Article</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Best of Show, Decorative, Small</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 028-Open Home Furnishings  /  Decorative Items, Smaller  /  017: Holiday Decoration</x:t>
+  </x:si>
+  <x:si>
+    <x:t>450</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2199</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 028-Open Home Furnishings  /  Decorative Items, Smaller  /  018: Kitchen Towel, Decorated</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1372</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 028-Open Home Furnishings  /  Decorative Items, Smaller  /  020: Oven Mitts, Set of 2</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 028-Open Home Furnishings  /  Decorative Items, Smaller  /  022: Pillow, Patchwork</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 028-Open Home Furnishings  /  Decorative Items, Smaller  /  024: Pillowcase, Machine or Hand Sewn</x:t>
+  </x:si>
+  <x:si>
+    <x:t>902</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1089</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2147</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 028-Open Home Furnishings  /  Decorative Items, Smaller  /  026: Placemats, Set of 4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2319</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 028-Open Home Furnishings  /  Quilts, Quilted on Home Sewing Machine  /  001: Baby Quilt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>197</x:t>
+  </x:si>
+  <x:si>
+    <x:t>174</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Johnson, Karen</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1240</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 028-Open Home Furnishings  /  Quilts, Quilted on Home Sewing Machine  /  002: Lap Quilt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Spicer, Megan</x:t>
+  </x:si>
+  <x:si>
+    <x:t>721</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 028-Open Home Furnishings  /  Quilts, Quilted on Home Sewing Machine  /  003: Throw Quilt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>332</x:t>
+  </x:si>
+  <x:si>
+    <x:t>560</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2322</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 028-Open Home Furnishings  /  Quilts, Quilted on Home Sewing Machine  /  004: Twin Quilt</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 028-Open Home Furnishings  /  Quilts, Quilted on Home Sewing Machine  /  006: King Size Quilt</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 028-Open Home Furnishings  /  Quilts, Quilted on Home Sewing Machine  /  007: Rag Quilt, Any Size</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2201</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 028-Open Home Furnishings  /  Quilts, Quilted on Home Sewing Machine  /  013: Quilted Purse or Tote</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2323</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 028-Open Home Furnishings  /  Quilts, Quilted on Home Sewing Machine  /  015: Any Other Quilted Fabric Based Article Not Listed</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1088</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 028-Open Home Furnishings  /  Quilts, Quilted on Long Arm Machine  /  001: Baby Quilt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1237</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 028-Open Home Furnishings  /  Quilts, Quilted on Long Arm Machine  /  005: Full or Queen Size Quilt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>559</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Best of Show, Quilt</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 028-Open Home Furnishings  /  Quilts, Top Completed by Exhibitor, Quilted by Someone Else  /  003: Throw Quilt</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 032-Open Booths  /  Home and Community Education Clubs  /  002: Organization Information or Promotion</x:t>
+  </x:si>
+  <x:si>
+    <x:t>514</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 032-Open Booths  /  Home and Community Education Clubs  /  003: Non-Educational Exhibit or Display</x:t>
+  </x:si>
+  <x:si>
+    <x:t>515</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="1">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
   </x:fonts>
   <x:fills count="2">
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
     </x:fill>
@@ -3777,52 +7215,52 @@
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
   </x:borders>
   <x:cellStyleXfs count="1">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellStyleXfs>
   <x:cellXfs count="1">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId7" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:J634" totalsRowShown="0">
-  <x:autoFilter ref="A1:J634"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:J1316" totalsRowShown="0">
+  <x:autoFilter ref="A1:J1316"/>
   <x:tableColumns count="10">
     <x:tableColumn id="1" name="Hierarchy Path"/>
     <x:tableColumn id="2" name="Exhibitor Number"/>
     <x:tableColumn id="3" name="Exhibitor Name"/>
     <x:tableColumn id="4" name="Entry Number"/>
     <x:tableColumn id="5" name="Entry Description"/>
     <x:tableColumn id="6" name="Ribbon"/>
     <x:tableColumn id="7" name="Placing"/>
     <x:tableColumn id="8" name="Awards"/>
     <x:tableColumn id="9" name="County"/>
     <x:tableColumn id="10" name="Club"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -4086,51 +7524,51 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:J634"/>
+  <x:dimension ref="A1:J1316"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:10">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="G1" s="0" t="s">
@@ -14832,51 +18270,51 @@
       </x:c>
       <x:c r="J335" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="336" spans="1:10">
       <x:c r="A336" s="0" t="s">
         <x:v>670</x:v>
       </x:c>
       <x:c r="B336" s="0" t="s">
         <x:v>673</x:v>
       </x:c>
       <x:c r="C336" s="0" t="s">
         <x:v>674</x:v>
       </x:c>
       <x:c r="D336" s="0" t="s">
         <x:v>675</x:v>
       </x:c>
       <x:c r="E336" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F336" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="G336" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H336" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I336" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J336" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="337" spans="1:10">
       <x:c r="A337" s="0" t="s">
         <x:v>670</x:v>
       </x:c>
       <x:c r="B337" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C337" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="D337" s="0" t="s">
         <x:v>676</x:v>
       </x:c>
       <x:c r="E337" s="0" t="s">
@@ -24377,50 +27815,21874 @@
       <x:c r="B634" s="0" t="s">
         <x:v>1228</x:v>
       </x:c>
       <x:c r="C634" s="0" t="s">
         <x:v>1229</x:v>
       </x:c>
       <x:c r="D634" s="0" t="s">
         <x:v>1232</x:v>
       </x:c>
       <x:c r="E634" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F634" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="G634" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="H634" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I634" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J634" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="635" spans="1:10">
+      <x:c r="A635" s="0" t="s">
+        <x:v>1234</x:v>
+      </x:c>
+      <x:c r="B635" s="0" t="s">
+        <x:v>1235</x:v>
+      </x:c>
+      <x:c r="C635" s="0" t="s">
+        <x:v>1236</x:v>
+      </x:c>
+      <x:c r="D635" s="0" t="s">
+        <x:v>1237</x:v>
+      </x:c>
+      <x:c r="E635" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F635" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G635" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H635" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I635" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J635" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="636" spans="1:10">
+      <x:c r="A636" s="0" t="s">
+        <x:v>1238</x:v>
+      </x:c>
+      <x:c r="B636" s="0" t="s">
+        <x:v>1239</x:v>
+      </x:c>
+      <x:c r="C636" s="0" t="s">
+        <x:v>1240</x:v>
+      </x:c>
+      <x:c r="D636" s="0" t="s">
+        <x:v>1241</x:v>
+      </x:c>
+      <x:c r="E636" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F636" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G636" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H636" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I636" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="J636" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="637" spans="1:10">
+      <x:c r="A637" s="0" t="s">
+        <x:v>1242</x:v>
+      </x:c>
+      <x:c r="B637" s="0" t="s">
+        <x:v>1239</x:v>
+      </x:c>
+      <x:c r="C637" s="0" t="s">
+        <x:v>1240</x:v>
+      </x:c>
+      <x:c r="D637" s="0" t="s">
+        <x:v>1243</x:v>
+      </x:c>
+      <x:c r="E637" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F637" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G637" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H637" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I637" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="J637" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="638" spans="1:10">
+      <x:c r="A638" s="0" t="s">
+        <x:v>1244</x:v>
+      </x:c>
+      <x:c r="B638" s="0" t="s">
+        <x:v>1245</x:v>
+      </x:c>
+      <x:c r="C638" s="0" t="s">
+        <x:v>1246</x:v>
+      </x:c>
+      <x:c r="D638" s="0" t="s">
+        <x:v>1247</x:v>
+      </x:c>
+      <x:c r="E638" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F638" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G638" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H638" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I638" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J638" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="639" spans="1:10">
+      <x:c r="A639" s="0" t="s">
+        <x:v>1248</x:v>
+      </x:c>
+      <x:c r="B639" s="0" t="s">
+        <x:v>1245</x:v>
+      </x:c>
+      <x:c r="C639" s="0" t="s">
+        <x:v>1246</x:v>
+      </x:c>
+      <x:c r="D639" s="0" t="s">
+        <x:v>1249</x:v>
+      </x:c>
+      <x:c r="E639" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F639" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G639" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H639" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I639" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J639" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="640" spans="1:10">
+      <x:c r="A640" s="0" t="s">
+        <x:v>1250</x:v>
+      </x:c>
+      <x:c r="B640" s="0" t="s">
+        <x:v>1245</x:v>
+      </x:c>
+      <x:c r="C640" s="0" t="s">
+        <x:v>1246</x:v>
+      </x:c>
+      <x:c r="D640" s="0" t="s">
+        <x:v>1251</x:v>
+      </x:c>
+      <x:c r="E640" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F640" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G640" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H640" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I640" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J640" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="641" spans="1:10">
+      <x:c r="A641" s="0" t="s">
+        <x:v>1252</x:v>
+      </x:c>
+      <x:c r="B641" s="0" t="s">
+        <x:v>1245</x:v>
+      </x:c>
+      <x:c r="C641" s="0" t="s">
+        <x:v>1246</x:v>
+      </x:c>
+      <x:c r="D641" s="0" t="s">
+        <x:v>1253</x:v>
+      </x:c>
+      <x:c r="E641" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F641" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G641" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H641" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I641" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J641" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="642" spans="1:10">
+      <x:c r="A642" s="0" t="s">
+        <x:v>1254</x:v>
+      </x:c>
+      <x:c r="B642" s="0" t="s">
+        <x:v>1245</x:v>
+      </x:c>
+      <x:c r="C642" s="0" t="s">
+        <x:v>1246</x:v>
+      </x:c>
+      <x:c r="D642" s="0" t="s">
+        <x:v>1255</x:v>
+      </x:c>
+      <x:c r="E642" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F642" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G642" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H642" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I642" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J642" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="643" spans="1:10">
+      <x:c r="A643" s="0" t="s">
+        <x:v>1256</x:v>
+      </x:c>
+      <x:c r="B643" s="0" t="s">
+        <x:v>1239</x:v>
+      </x:c>
+      <x:c r="C643" s="0" t="s">
+        <x:v>1240</x:v>
+      </x:c>
+      <x:c r="D643" s="0" t="s">
+        <x:v>1257</x:v>
+      </x:c>
+      <x:c r="E643" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F643" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G643" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H643" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I643" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="J643" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="644" spans="1:10">
+      <x:c r="A644" s="0" t="s">
+        <x:v>1258</x:v>
+      </x:c>
+      <x:c r="B644" s="0" t="s">
+        <x:v>1259</x:v>
+      </x:c>
+      <x:c r="C644" s="0" t="s">
+        <x:v>1260</x:v>
+      </x:c>
+      <x:c r="D644" s="0" t="s">
+        <x:v>1261</x:v>
+      </x:c>
+      <x:c r="E644" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F644" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="G644" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="H644" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I644" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J644" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="645" spans="1:10">
+      <x:c r="A645" s="0" t="s">
+        <x:v>1258</x:v>
+      </x:c>
+      <x:c r="B645" s="0" t="s">
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="C645" s="0" t="s">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="D645" s="0" t="s">
+        <x:v>1262</x:v>
+      </x:c>
+      <x:c r="E645" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F645" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G645" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H645" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I645" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J645" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="646" spans="1:10">
+      <x:c r="A646" s="0" t="s">
+        <x:v>1263</x:v>
+      </x:c>
+      <x:c r="B646" s="0" t="s">
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="C646" s="0" t="s">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="D646" s="0" t="s">
+        <x:v>1264</x:v>
+      </x:c>
+      <x:c r="E646" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F646" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G646" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H646" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I646" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J646" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="647" spans="1:10">
+      <x:c r="A647" s="0" t="s">
+        <x:v>1265</x:v>
+      </x:c>
+      <x:c r="B647" s="0" t="s">
+        <x:v>1245</x:v>
+      </x:c>
+      <x:c r="C647" s="0" t="s">
+        <x:v>1246</x:v>
+      </x:c>
+      <x:c r="D647" s="0" t="s">
+        <x:v>1266</x:v>
+      </x:c>
+      <x:c r="E647" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F647" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G647" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H647" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I647" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J647" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="648" spans="1:10">
+      <x:c r="A648" s="0" t="s">
+        <x:v>1267</x:v>
+      </x:c>
+      <x:c r="B648" s="0" t="s">
+        <x:v>1245</x:v>
+      </x:c>
+      <x:c r="C648" s="0" t="s">
+        <x:v>1246</x:v>
+      </x:c>
+      <x:c r="D648" s="0" t="s">
+        <x:v>1268</x:v>
+      </x:c>
+      <x:c r="E648" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F648" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="G648" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="H648" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I648" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J648" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="649" spans="1:10">
+      <x:c r="A649" s="0" t="s">
+        <x:v>1267</x:v>
+      </x:c>
+      <x:c r="B649" s="0" t="s">
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="C649" s="0" t="s">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="D649" s="0" t="s">
+        <x:v>1269</x:v>
+      </x:c>
+      <x:c r="E649" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F649" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="G649" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="H649" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I649" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J649" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="650" spans="1:10">
+      <x:c r="A650" s="0" t="s">
+        <x:v>1267</x:v>
+      </x:c>
+      <x:c r="B650" s="0" t="s">
+        <x:v>540</x:v>
+      </x:c>
+      <x:c r="C650" s="0" t="s">
+        <x:v>541</x:v>
+      </x:c>
+      <x:c r="D650" s="0" t="s">
+        <x:v>1270</x:v>
+      </x:c>
+      <x:c r="E650" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F650" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G650" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H650" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I650" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J650" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="651" spans="1:10">
+      <x:c r="A651" s="0" t="s">
+        <x:v>1271</x:v>
+      </x:c>
+      <x:c r="B651" s="0" t="s">
+        <x:v>1272</x:v>
+      </x:c>
+      <x:c r="C651" s="0" t="s">
+        <x:v>1273</x:v>
+      </x:c>
+      <x:c r="D651" s="0" t="s">
+        <x:v>1274</x:v>
+      </x:c>
+      <x:c r="E651" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F651" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G651" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H651" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I651" s="0" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="J651" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="652" spans="1:10">
+      <x:c r="A652" s="0" t="s">
+        <x:v>1275</x:v>
+      </x:c>
+      <x:c r="B652" s="0" t="s">
+        <x:v>1245</x:v>
+      </x:c>
+      <x:c r="C652" s="0" t="s">
+        <x:v>1246</x:v>
+      </x:c>
+      <x:c r="D652" s="0" t="s">
+        <x:v>1276</x:v>
+      </x:c>
+      <x:c r="E652" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F652" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G652" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H652" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I652" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J652" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="653" spans="1:10">
+      <x:c r="A653" s="0" t="s">
+        <x:v>1277</x:v>
+      </x:c>
+      <x:c r="B653" s="0" t="s">
+        <x:v>1245</x:v>
+      </x:c>
+      <x:c r="C653" s="0" t="s">
+        <x:v>1246</x:v>
+      </x:c>
+      <x:c r="D653" s="0" t="s">
+        <x:v>1278</x:v>
+      </x:c>
+      <x:c r="E653" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F653" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G653" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H653" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I653" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J653" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="654" spans="1:10">
+      <x:c r="A654" s="0" t="s">
+        <x:v>1279</x:v>
+      </x:c>
+      <x:c r="B654" s="0" t="s">
+        <x:v>1245</x:v>
+      </x:c>
+      <x:c r="C654" s="0" t="s">
+        <x:v>1246</x:v>
+      </x:c>
+      <x:c r="D654" s="0" t="s">
+        <x:v>1280</x:v>
+      </x:c>
+      <x:c r="E654" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F654" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G654" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H654" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I654" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J654" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="655" spans="1:10">
+      <x:c r="A655" s="0" t="s">
+        <x:v>1281</x:v>
+      </x:c>
+      <x:c r="B655" s="0" t="s">
+        <x:v>1282</x:v>
+      </x:c>
+      <x:c r="C655" s="0" t="s">
+        <x:v>1283</x:v>
+      </x:c>
+      <x:c r="D655" s="0" t="s">
+        <x:v>1284</x:v>
+      </x:c>
+      <x:c r="E655" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F655" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="G655" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="H655" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I655" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J655" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="656" spans="1:10">
+      <x:c r="A656" s="0" t="s">
+        <x:v>1281</x:v>
+      </x:c>
+      <x:c r="B656" s="0" t="s">
+        <x:v>1245</x:v>
+      </x:c>
+      <x:c r="C656" s="0" t="s">
+        <x:v>1246</x:v>
+      </x:c>
+      <x:c r="D656" s="0" t="s">
+        <x:v>1285</x:v>
+      </x:c>
+      <x:c r="E656" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F656" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="G656" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H656" s="0" t="s">
+        <x:v>1286</x:v>
+      </x:c>
+      <x:c r="I656" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J656" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="657" spans="1:10">
+      <x:c r="A657" s="0" t="s">
+        <x:v>1281</x:v>
+      </x:c>
+      <x:c r="B657" s="0" t="s">
+        <x:v>1245</x:v>
+      </x:c>
+      <x:c r="C657" s="0" t="s">
+        <x:v>1246</x:v>
+      </x:c>
+      <x:c r="D657" s="0" t="s">
+        <x:v>1285</x:v>
+      </x:c>
+      <x:c r="E657" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F657" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G657" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H657" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I657" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J657" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="658" spans="1:10">
+      <x:c r="A658" s="0" t="s">
+        <x:v>1287</x:v>
+      </x:c>
+      <x:c r="B658" s="0" t="s">
+        <x:v>1288</x:v>
+      </x:c>
+      <x:c r="C658" s="0" t="s">
+        <x:v>1289</x:v>
+      </x:c>
+      <x:c r="D658" s="0" t="s">
+        <x:v>1272</x:v>
+      </x:c>
+      <x:c r="E658" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F658" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G658" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H658" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I658" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J658" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="659" spans="1:10">
+      <x:c r="A659" s="0" t="s">
+        <x:v>1287</x:v>
+      </x:c>
+      <x:c r="B659" s="0" t="s">
+        <x:v>508</x:v>
+      </x:c>
+      <x:c r="C659" s="0" t="s">
+        <x:v>1290</x:v>
+      </x:c>
+      <x:c r="D659" s="0" t="s">
+        <x:v>1291</x:v>
+      </x:c>
+      <x:c r="E659" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F659" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="G659" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="H659" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I659" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J659" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="660" spans="1:10">
+      <x:c r="A660" s="0" t="s">
+        <x:v>1292</x:v>
+      </x:c>
+      <x:c r="B660" s="0" t="s">
+        <x:v>1288</x:v>
+      </x:c>
+      <x:c r="C660" s="0" t="s">
+        <x:v>1289</x:v>
+      </x:c>
+      <x:c r="D660" s="0" t="s">
+        <x:v>1293</x:v>
+      </x:c>
+      <x:c r="E660" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F660" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G660" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H660" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I660" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J660" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="661" spans="1:10">
+      <x:c r="A661" s="0" t="s">
+        <x:v>1292</x:v>
+      </x:c>
+      <x:c r="B661" s="0" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="C661" s="0" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="D661" s="0" t="s">
+        <x:v>1294</x:v>
+      </x:c>
+      <x:c r="E661" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F661" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="G661" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="H661" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I661" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J661" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="662" spans="1:10">
+      <x:c r="A662" s="0" t="s">
+        <x:v>1292</x:v>
+      </x:c>
+      <x:c r="B662" s="0" t="s">
+        <x:v>508</x:v>
+      </x:c>
+      <x:c r="C662" s="0" t="s">
+        <x:v>1290</x:v>
+      </x:c>
+      <x:c r="D662" s="0" t="s">
+        <x:v>1295</x:v>
+      </x:c>
+      <x:c r="E662" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F662" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="G662" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="H662" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I662" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J662" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="663" spans="1:10">
+      <x:c r="A663" s="0" t="s">
+        <x:v>1296</x:v>
+      </x:c>
+      <x:c r="B663" s="0" t="s">
+        <x:v>1288</x:v>
+      </x:c>
+      <x:c r="C663" s="0" t="s">
+        <x:v>1289</x:v>
+      </x:c>
+      <x:c r="D663" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="E663" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F663" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="G663" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="H663" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I663" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J663" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="664" spans="1:10">
+      <x:c r="A664" s="0" t="s">
+        <x:v>1296</x:v>
+      </x:c>
+      <x:c r="B664" s="0" t="s">
+        <x:v>1297</x:v>
+      </x:c>
+      <x:c r="C664" s="0" t="s">
+        <x:v>1298</x:v>
+      </x:c>
+      <x:c r="D664" s="0" t="s">
+        <x:v>1299</x:v>
+      </x:c>
+      <x:c r="E664" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F664" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G664" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H664" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I664" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J664" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="665" spans="1:10">
+      <x:c r="A665" s="0" t="s">
+        <x:v>1300</x:v>
+      </x:c>
+      <x:c r="B665" s="0" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="C665" s="0" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="D665" s="0" t="s">
+        <x:v>1301</x:v>
+      </x:c>
+      <x:c r="E665" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F665" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="G665" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="H665" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I665" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J665" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="666" spans="1:10">
+      <x:c r="A666" s="0" t="s">
+        <x:v>1300</x:v>
+      </x:c>
+      <x:c r="B666" s="0" t="s">
+        <x:v>508</x:v>
+      </x:c>
+      <x:c r="C666" s="0" t="s">
+        <x:v>1290</x:v>
+      </x:c>
+      <x:c r="D666" s="0" t="s">
+        <x:v>1302</x:v>
+      </x:c>
+      <x:c r="E666" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F666" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G666" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H666" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I666" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J666" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="667" spans="1:10">
+      <x:c r="A667" s="0" t="s">
+        <x:v>1303</x:v>
+      </x:c>
+      <x:c r="B667" s="0" t="s">
+        <x:v>1288</x:v>
+      </x:c>
+      <x:c r="C667" s="0" t="s">
+        <x:v>1289</x:v>
+      </x:c>
+      <x:c r="D667" s="0" t="s">
+        <x:v>1304</x:v>
+      </x:c>
+      <x:c r="E667" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F667" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G667" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H667" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I667" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J667" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="668" spans="1:10">
+      <x:c r="A668" s="0" t="s">
+        <x:v>1305</x:v>
+      </x:c>
+      <x:c r="B668" s="0" t="s">
+        <x:v>1297</x:v>
+      </x:c>
+      <x:c r="C668" s="0" t="s">
+        <x:v>1298</x:v>
+      </x:c>
+      <x:c r="D668" s="0" t="s">
+        <x:v>1306</x:v>
+      </x:c>
+      <x:c r="E668" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F668" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G668" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H668" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I668" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J668" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="669" spans="1:10">
+      <x:c r="A669" s="0" t="s">
+        <x:v>1305</x:v>
+      </x:c>
+      <x:c r="B669" s="0" t="s">
+        <x:v>508</x:v>
+      </x:c>
+      <x:c r="C669" s="0" t="s">
+        <x:v>1290</x:v>
+      </x:c>
+      <x:c r="D669" s="0" t="s">
+        <x:v>1307</x:v>
+      </x:c>
+      <x:c r="E669" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F669" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="G669" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="H669" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I669" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J669" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="670" spans="1:10">
+      <x:c r="A670" s="0" t="s">
+        <x:v>1308</x:v>
+      </x:c>
+      <x:c r="B670" s="0" t="s">
+        <x:v>1288</x:v>
+      </x:c>
+      <x:c r="C670" s="0" t="s">
+        <x:v>1289</x:v>
+      </x:c>
+      <x:c r="D670" s="0" t="s">
+        <x:v>1309</x:v>
+      </x:c>
+      <x:c r="E670" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F670" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="G670" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="H670" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I670" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J670" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="671" spans="1:10">
+      <x:c r="A671" s="0" t="s">
+        <x:v>1308</x:v>
+      </x:c>
+      <x:c r="B671" s="0" t="s">
+        <x:v>1297</x:v>
+      </x:c>
+      <x:c r="C671" s="0" t="s">
+        <x:v>1298</x:v>
+      </x:c>
+      <x:c r="D671" s="0" t="s">
+        <x:v>1310</x:v>
+      </x:c>
+      <x:c r="E671" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F671" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G671" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H671" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I671" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J671" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="672" spans="1:10">
+      <x:c r="A672" s="0" t="s">
+        <x:v>1311</x:v>
+      </x:c>
+      <x:c r="B672" s="0" t="s">
+        <x:v>1297</x:v>
+      </x:c>
+      <x:c r="C672" s="0" t="s">
+        <x:v>1298</x:v>
+      </x:c>
+      <x:c r="D672" s="0" t="s">
+        <x:v>1312</x:v>
+      </x:c>
+      <x:c r="E672" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F672" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="G672" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="H672" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I672" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J672" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="673" spans="1:10">
+      <x:c r="A673" s="0" t="s">
+        <x:v>1311</x:v>
+      </x:c>
+      <x:c r="B673" s="0" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="C673" s="0" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="D673" s="0" t="s">
+        <x:v>1313</x:v>
+      </x:c>
+      <x:c r="E673" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F673" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G673" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H673" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I673" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J673" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="674" spans="1:10">
+      <x:c r="A674" s="0" t="s">
+        <x:v>1314</x:v>
+      </x:c>
+      <x:c r="B674" s="0" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="C674" s="0" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="D674" s="0" t="s">
+        <x:v>1315</x:v>
+      </x:c>
+      <x:c r="E674" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F674" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G674" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H674" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I674" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J674" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="675" spans="1:10">
+      <x:c r="A675" s="0" t="s">
+        <x:v>1316</x:v>
+      </x:c>
+      <x:c r="B675" s="0" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="C675" s="0" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="D675" s="0" t="s">
+        <x:v>1317</x:v>
+      </x:c>
+      <x:c r="E675" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F675" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G675" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H675" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I675" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J675" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="676" spans="1:10">
+      <x:c r="A676" s="0" t="s">
+        <x:v>1318</x:v>
+      </x:c>
+      <x:c r="B676" s="0" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="C676" s="0" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="D676" s="0" t="s">
+        <x:v>1319</x:v>
+      </x:c>
+      <x:c r="E676" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F676" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G676" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H676" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I676" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J676" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="677" spans="1:10">
+      <x:c r="A677" s="0" t="s">
+        <x:v>1320</x:v>
+      </x:c>
+      <x:c r="B677" s="0" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="C677" s="0" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="D677" s="0" t="s">
+        <x:v>1321</x:v>
+      </x:c>
+      <x:c r="E677" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F677" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="G677" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H677" s="0" t="s">
+        <x:v>1322</x:v>
+      </x:c>
+      <x:c r="I677" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J677" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="678" spans="1:10">
+      <x:c r="A678" s="0" t="s">
+        <x:v>1320</x:v>
+      </x:c>
+      <x:c r="B678" s="0" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="C678" s="0" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="D678" s="0" t="s">
+        <x:v>1321</x:v>
+      </x:c>
+      <x:c r="E678" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F678" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G678" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H678" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I678" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J678" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="679" spans="1:10">
+      <x:c r="A679" s="0" t="s">
+        <x:v>1323</x:v>
+      </x:c>
+      <x:c r="B679" s="0" t="s">
+        <x:v>791</x:v>
+      </x:c>
+      <x:c r="C679" s="0" t="s">
+        <x:v>792</x:v>
+      </x:c>
+      <x:c r="D679" s="0" t="s">
+        <x:v>1324</x:v>
+      </x:c>
+      <x:c r="E679" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F679" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G679" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H679" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I679" s="0" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="J679" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="680" spans="1:10">
+      <x:c r="A680" s="0" t="s">
+        <x:v>1325</x:v>
+      </x:c>
+      <x:c r="B680" s="0" t="s">
+        <x:v>1326</x:v>
+      </x:c>
+      <x:c r="C680" s="0" t="s">
+        <x:v>1327</x:v>
+      </x:c>
+      <x:c r="D680" s="0" t="s">
+        <x:v>1328</x:v>
+      </x:c>
+      <x:c r="E680" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F680" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G680" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H680" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I680" s="0" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="J680" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="681" spans="1:10">
+      <x:c r="A681" s="0" t="s">
+        <x:v>1329</x:v>
+      </x:c>
+      <x:c r="B681" s="0" t="s">
+        <x:v>1297</x:v>
+      </x:c>
+      <x:c r="C681" s="0" t="s">
+        <x:v>1298</x:v>
+      </x:c>
+      <x:c r="D681" s="0" t="s">
+        <x:v>1330</x:v>
+      </x:c>
+      <x:c r="E681" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F681" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G681" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H681" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I681" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J681" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="682" spans="1:10">
+      <x:c r="A682" s="0" t="s">
+        <x:v>1331</x:v>
+      </x:c>
+      <x:c r="B682" s="0" t="s">
+        <x:v>1297</x:v>
+      </x:c>
+      <x:c r="C682" s="0" t="s">
+        <x:v>1298</x:v>
+      </x:c>
+      <x:c r="D682" s="0" t="s">
+        <x:v>1332</x:v>
+      </x:c>
+      <x:c r="E682" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F682" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G682" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H682" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I682" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J682" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="683" spans="1:10">
+      <x:c r="A683" s="0" t="s">
+        <x:v>1331</x:v>
+      </x:c>
+      <x:c r="B683" s="0" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="C683" s="0" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="D683" s="0" t="s">
+        <x:v>1333</x:v>
+      </x:c>
+      <x:c r="E683" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F683" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="G683" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="H683" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I683" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J683" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="684" spans="1:10">
+      <x:c r="A684" s="0" t="s">
+        <x:v>1334</x:v>
+      </x:c>
+      <x:c r="B684" s="0" t="s">
+        <x:v>1326</x:v>
+      </x:c>
+      <x:c r="C684" s="0" t="s">
+        <x:v>1327</x:v>
+      </x:c>
+      <x:c r="D684" s="0" t="s">
+        <x:v>1335</x:v>
+      </x:c>
+      <x:c r="E684" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F684" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G684" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H684" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I684" s="0" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="J684" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="685" spans="1:10">
+      <x:c r="A685" s="0" t="s">
+        <x:v>1336</x:v>
+      </x:c>
+      <x:c r="B685" s="0" t="s">
+        <x:v>1337</x:v>
+      </x:c>
+      <x:c r="C685" s="0" t="s">
+        <x:v>1338</x:v>
+      </x:c>
+      <x:c r="D685" s="0" t="s">
+        <x:v>1339</x:v>
+      </x:c>
+      <x:c r="E685" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F685" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G685" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H685" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I685" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J685" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="686" spans="1:10">
+      <x:c r="A686" s="0" t="s">
+        <x:v>1336</x:v>
+      </x:c>
+      <x:c r="B686" s="0" t="s">
+        <x:v>791</x:v>
+      </x:c>
+      <x:c r="C686" s="0" t="s">
+        <x:v>792</x:v>
+      </x:c>
+      <x:c r="D686" s="0" t="s">
+        <x:v>1340</x:v>
+      </x:c>
+      <x:c r="E686" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F686" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="G686" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="H686" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I686" s="0" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="J686" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="687" spans="1:10">
+      <x:c r="A687" s="0" t="s">
+        <x:v>1341</x:v>
+      </x:c>
+      <x:c r="B687" s="0" t="s">
+        <x:v>1288</x:v>
+      </x:c>
+      <x:c r="C687" s="0" t="s">
+        <x:v>1289</x:v>
+      </x:c>
+      <x:c r="D687" s="0" t="s">
+        <x:v>805</x:v>
+      </x:c>
+      <x:c r="E687" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F687" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G687" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H687" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I687" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J687" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="688" spans="1:10">
+      <x:c r="A688" s="0" t="s">
+        <x:v>1342</x:v>
+      </x:c>
+      <x:c r="B688" s="0" t="s">
+        <x:v>1288</x:v>
+      </x:c>
+      <x:c r="C688" s="0" t="s">
+        <x:v>1289</x:v>
+      </x:c>
+      <x:c r="D688" s="0" t="s">
+        <x:v>1343</x:v>
+      </x:c>
+      <x:c r="E688" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F688" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G688" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H688" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I688" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J688" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="689" spans="1:10">
+      <x:c r="A689" s="0" t="s">
+        <x:v>1344</x:v>
+      </x:c>
+      <x:c r="B689" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="C689" s="0" t="s">
+        <x:v>1345</x:v>
+      </x:c>
+      <x:c r="D689" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="E689" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F689" s="0" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="G689" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="H689" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I689" s="0" t="s">
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="J689" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="690" spans="1:10">
+      <x:c r="A690" s="0" t="s">
+        <x:v>1344</x:v>
+      </x:c>
+      <x:c r="B690" s="0" t="s">
+        <x:v>1346</x:v>
+      </x:c>
+      <x:c r="C690" s="0" t="s">
+        <x:v>1347</x:v>
+      </x:c>
+      <x:c r="D690" s="0" t="s">
+        <x:v>1348</x:v>
+      </x:c>
+      <x:c r="E690" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F690" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="G690" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="H690" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I690" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J690" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="691" spans="1:10">
+      <x:c r="A691" s="0" t="s">
+        <x:v>1344</x:v>
+      </x:c>
+      <x:c r="B691" s="0" t="s">
+        <x:v>1349</x:v>
+      </x:c>
+      <x:c r="C691" s="0" t="s">
+        <x:v>1350</x:v>
+      </x:c>
+      <x:c r="D691" s="0" t="s">
+        <x:v>1351</x:v>
+      </x:c>
+      <x:c r="E691" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F691" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G691" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H691" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I691" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J691" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="692" spans="1:10">
+      <x:c r="A692" s="0" t="s">
+        <x:v>1344</x:v>
+      </x:c>
+      <x:c r="B692" s="0" t="s">
+        <x:v>578</x:v>
+      </x:c>
+      <x:c r="C692" s="0" t="s">
+        <x:v>1352</x:v>
+      </x:c>
+      <x:c r="D692" s="0" t="s">
+        <x:v>1353</x:v>
+      </x:c>
+      <x:c r="E692" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F692" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="G692" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="H692" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I692" s="0" t="s">
+        <x:v>1354</x:v>
+      </x:c>
+      <x:c r="J692" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="693" spans="1:10">
+      <x:c r="A693" s="0" t="s">
+        <x:v>1355</x:v>
+      </x:c>
+      <x:c r="B693" s="0" t="s">
+        <x:v>591</x:v>
+      </x:c>
+      <x:c r="C693" s="0" t="s">
+        <x:v>592</x:v>
+      </x:c>
+      <x:c r="D693" s="0" t="s">
+        <x:v>1356</x:v>
+      </x:c>
+      <x:c r="E693" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F693" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="G693" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="H693" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I693" s="0" t="s">
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="J693" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="694" spans="1:10">
+      <x:c r="A694" s="0" t="s">
+        <x:v>1355</x:v>
+      </x:c>
+      <x:c r="B694" s="0" t="s">
+        <x:v>1357</x:v>
+      </x:c>
+      <x:c r="C694" s="0" t="s">
+        <x:v>1358</x:v>
+      </x:c>
+      <x:c r="D694" s="0" t="s">
+        <x:v>327</x:v>
+      </x:c>
+      <x:c r="E694" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F694" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="G694" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="H694" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I694" s="0" t="s">
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="J694" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="695" spans="1:10">
+      <x:c r="A695" s="0" t="s">
+        <x:v>1355</x:v>
+      </x:c>
+      <x:c r="B695" s="0" t="s">
+        <x:v>763</x:v>
+      </x:c>
+      <x:c r="C695" s="0" t="s">
+        <x:v>764</x:v>
+      </x:c>
+      <x:c r="D695" s="0" t="s">
+        <x:v>1359</x:v>
+      </x:c>
+      <x:c r="E695" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F695" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G695" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H695" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I695" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J695" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="696" spans="1:10">
+      <x:c r="A696" s="0" t="s">
+        <x:v>1355</x:v>
+      </x:c>
+      <x:c r="B696" s="0" t="s">
+        <x:v>1346</x:v>
+      </x:c>
+      <x:c r="C696" s="0" t="s">
+        <x:v>1347</x:v>
+      </x:c>
+      <x:c r="D696" s="0" t="s">
+        <x:v>1360</x:v>
+      </x:c>
+      <x:c r="E696" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F696" s="0" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="G696" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="H696" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I696" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J696" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="697" spans="1:10">
+      <x:c r="A697" s="0" t="s">
+        <x:v>1361</x:v>
+      </x:c>
+      <x:c r="B697" s="0" t="s">
+        <x:v>1357</x:v>
+      </x:c>
+      <x:c r="C697" s="0" t="s">
+        <x:v>1358</x:v>
+      </x:c>
+      <x:c r="D697" s="0" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="E697" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F697" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="G697" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="H697" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I697" s="0" t="s">
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="J697" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="698" spans="1:10">
+      <x:c r="A698" s="0" t="s">
+        <x:v>1361</x:v>
+      </x:c>
+      <x:c r="B698" s="0" t="s">
+        <x:v>1346</x:v>
+      </x:c>
+      <x:c r="C698" s="0" t="s">
+        <x:v>1347</x:v>
+      </x:c>
+      <x:c r="D698" s="0" t="s">
+        <x:v>1362</x:v>
+      </x:c>
+      <x:c r="E698" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F698" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G698" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H698" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I698" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J698" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="699" spans="1:10">
+      <x:c r="A699" s="0" t="s">
+        <x:v>1363</x:v>
+      </x:c>
+      <x:c r="B699" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="C699" s="0" t="s">
+        <x:v>1345</x:v>
+      </x:c>
+      <x:c r="D699" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="E699" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F699" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="G699" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="H699" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I699" s="0" t="s">
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="J699" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="700" spans="1:10">
+      <x:c r="A700" s="0" t="s">
+        <x:v>1363</x:v>
+      </x:c>
+      <x:c r="B700" s="0" t="s">
+        <x:v>763</x:v>
+      </x:c>
+      <x:c r="C700" s="0" t="s">
+        <x:v>764</x:v>
+      </x:c>
+      <x:c r="D700" s="0" t="s">
+        <x:v>1364</x:v>
+      </x:c>
+      <x:c r="E700" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F700" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G700" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H700" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I700" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J700" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="701" spans="1:10">
+      <x:c r="A701" s="0" t="s">
+        <x:v>1363</x:v>
+      </x:c>
+      <x:c r="B701" s="0" t="s">
+        <x:v>1346</x:v>
+      </x:c>
+      <x:c r="C701" s="0" t="s">
+        <x:v>1347</x:v>
+      </x:c>
+      <x:c r="D701" s="0" t="s">
+        <x:v>1365</x:v>
+      </x:c>
+      <x:c r="E701" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F701" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="G701" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="H701" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I701" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J701" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="702" spans="1:10">
+      <x:c r="A702" s="0" t="s">
+        <x:v>1366</x:v>
+      </x:c>
+      <x:c r="B702" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="C702" s="0" t="s">
+        <x:v>1345</x:v>
+      </x:c>
+      <x:c r="D702" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="E702" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F702" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="G702" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="H702" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I702" s="0" t="s">
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="J702" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="703" spans="1:10">
+      <x:c r="A703" s="0" t="s">
+        <x:v>1366</x:v>
+      </x:c>
+      <x:c r="B703" s="0" t="s">
+        <x:v>763</x:v>
+      </x:c>
+      <x:c r="C703" s="0" t="s">
+        <x:v>764</x:v>
+      </x:c>
+      <x:c r="D703" s="0" t="s">
+        <x:v>1367</x:v>
+      </x:c>
+      <x:c r="E703" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F703" s="0" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="G703" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="H703" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I703" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J703" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="704" spans="1:10">
+      <x:c r="A704" s="0" t="s">
+        <x:v>1366</x:v>
+      </x:c>
+      <x:c r="B704" s="0" t="s">
+        <x:v>1368</x:v>
+      </x:c>
+      <x:c r="C704" s="0" t="s">
+        <x:v>1369</x:v>
+      </x:c>
+      <x:c r="D704" s="0" t="s">
+        <x:v>1370</x:v>
+      </x:c>
+      <x:c r="E704" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F704" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="G704" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="H704" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I704" s="0" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="J704" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="705" spans="1:10">
+      <x:c r="A705" s="0" t="s">
+        <x:v>1366</x:v>
+      </x:c>
+      <x:c r="B705" s="0" t="s">
+        <x:v>1371</x:v>
+      </x:c>
+      <x:c r="C705" s="0" t="s">
+        <x:v>1372</x:v>
+      </x:c>
+      <x:c r="D705" s="0" t="s">
+        <x:v>1373</x:v>
+      </x:c>
+      <x:c r="E705" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F705" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G705" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H705" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I705" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J705" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="706" spans="1:10">
+      <x:c r="A706" s="0" t="s">
+        <x:v>1374</x:v>
+      </x:c>
+      <x:c r="B706" s="0" t="s">
+        <x:v>1357</x:v>
+      </x:c>
+      <x:c r="C706" s="0" t="s">
+        <x:v>1358</x:v>
+      </x:c>
+      <x:c r="D706" s="0" t="s">
+        <x:v>826</x:v>
+      </x:c>
+      <x:c r="E706" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F706" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G706" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H706" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I706" s="0" t="s">
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="J706" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="707" spans="1:10">
+      <x:c r="A707" s="0" t="s">
+        <x:v>1375</x:v>
+      </x:c>
+      <x:c r="B707" s="0" t="s">
+        <x:v>591</x:v>
+      </x:c>
+      <x:c r="C707" s="0" t="s">
+        <x:v>592</x:v>
+      </x:c>
+      <x:c r="D707" s="0" t="s">
+        <x:v>1297</x:v>
+      </x:c>
+      <x:c r="E707" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F707" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="G707" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="H707" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I707" s="0" t="s">
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="J707" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="708" spans="1:10">
+      <x:c r="A708" s="0" t="s">
+        <x:v>1375</x:v>
+      </x:c>
+      <x:c r="B708" s="0" t="s">
+        <x:v>1357</x:v>
+      </x:c>
+      <x:c r="C708" s="0" t="s">
+        <x:v>1358</x:v>
+      </x:c>
+      <x:c r="D708" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="E708" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F708" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G708" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H708" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I708" s="0" t="s">
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="J708" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="709" spans="1:10">
+      <x:c r="A709" s="0" t="s">
+        <x:v>1375</x:v>
+      </x:c>
+      <x:c r="B709" s="0" t="s">
+        <x:v>1376</x:v>
+      </x:c>
+      <x:c r="C709" s="0" t="s">
+        <x:v>1377</x:v>
+      </x:c>
+      <x:c r="D709" s="0" t="s">
+        <x:v>1378</x:v>
+      </x:c>
+      <x:c r="E709" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F709" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="G709" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="H709" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I709" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J709" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="710" spans="1:10">
+      <x:c r="A710" s="0" t="s">
+        <x:v>1379</x:v>
+      </x:c>
+      <x:c r="B710" s="0" t="s">
+        <x:v>1371</x:v>
+      </x:c>
+      <x:c r="C710" s="0" t="s">
+        <x:v>1372</x:v>
+      </x:c>
+      <x:c r="D710" s="0" t="s">
+        <x:v>1380</x:v>
+      </x:c>
+      <x:c r="E710" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F710" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="G710" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="H710" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I710" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J710" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="711" spans="1:10">
+      <x:c r="A711" s="0" t="s">
+        <x:v>1379</x:v>
+      </x:c>
+      <x:c r="B711" s="0" t="s">
+        <x:v>1376</x:v>
+      </x:c>
+      <x:c r="C711" s="0" t="s">
+        <x:v>1377</x:v>
+      </x:c>
+      <x:c r="D711" s="0" t="s">
+        <x:v>1381</x:v>
+      </x:c>
+      <x:c r="E711" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F711" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G711" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H711" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I711" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J711" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="712" spans="1:10">
+      <x:c r="A712" s="0" t="s">
+        <x:v>1382</x:v>
+      </x:c>
+      <x:c r="B712" s="0" t="s">
+        <x:v>1357</x:v>
+      </x:c>
+      <x:c r="C712" s="0" t="s">
+        <x:v>1358</x:v>
+      </x:c>
+      <x:c r="D712" s="0" t="s">
+        <x:v>1346</x:v>
+      </x:c>
+      <x:c r="E712" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F712" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G712" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H712" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I712" s="0" t="s">
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="J712" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="713" spans="1:10">
+      <x:c r="A713" s="0" t="s">
+        <x:v>1383</x:v>
+      </x:c>
+      <x:c r="B713" s="0" t="s">
+        <x:v>1357</x:v>
+      </x:c>
+      <x:c r="C713" s="0" t="s">
+        <x:v>1358</x:v>
+      </x:c>
+      <x:c r="D713" s="0" t="s">
+        <x:v>1384</x:v>
+      </x:c>
+      <x:c r="E713" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F713" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="G713" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="H713" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I713" s="0" t="s">
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="J713" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="714" spans="1:10">
+      <x:c r="A714" s="0" t="s">
+        <x:v>1383</x:v>
+      </x:c>
+      <x:c r="B714" s="0" t="s">
+        <x:v>763</x:v>
+      </x:c>
+      <x:c r="C714" s="0" t="s">
+        <x:v>764</x:v>
+      </x:c>
+      <x:c r="D714" s="0" t="s">
+        <x:v>1385</x:v>
+      </x:c>
+      <x:c r="E714" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F714" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G714" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H714" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I714" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J714" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="715" spans="1:10">
+      <x:c r="A715" s="0" t="s">
+        <x:v>1386</x:v>
+      </x:c>
+      <x:c r="B715" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="C715" s="0" t="s">
+        <x:v>1345</x:v>
+      </x:c>
+      <x:c r="D715" s="0" t="s">
+        <x:v>868</x:v>
+      </x:c>
+      <x:c r="E715" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F715" s="0" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="G715" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="H715" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I715" s="0" t="s">
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="J715" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="716" spans="1:10">
+      <x:c r="A716" s="0" t="s">
+        <x:v>1386</x:v>
+      </x:c>
+      <x:c r="B716" s="0" t="s">
+        <x:v>1357</x:v>
+      </x:c>
+      <x:c r="C716" s="0" t="s">
+        <x:v>1358</x:v>
+      </x:c>
+      <x:c r="D716" s="0" t="s">
+        <x:v>1387</x:v>
+      </x:c>
+      <x:c r="E716" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F716" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="G716" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="H716" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I716" s="0" t="s">
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="J716" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="717" spans="1:10">
+      <x:c r="A717" s="0" t="s">
+        <x:v>1386</x:v>
+      </x:c>
+      <x:c r="B717" s="0" t="s">
+        <x:v>1371</x:v>
+      </x:c>
+      <x:c r="C717" s="0" t="s">
+        <x:v>1372</x:v>
+      </x:c>
+      <x:c r="D717" s="0" t="s">
+        <x:v>1388</x:v>
+      </x:c>
+      <x:c r="E717" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F717" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="G717" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="H717" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I717" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J717" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="718" spans="1:10">
+      <x:c r="A718" s="0" t="s">
+        <x:v>1386</x:v>
+      </x:c>
+      <x:c r="B718" s="0" t="s">
+        <x:v>1376</x:v>
+      </x:c>
+      <x:c r="C718" s="0" t="s">
+        <x:v>1377</x:v>
+      </x:c>
+      <x:c r="D718" s="0" t="s">
+        <x:v>1389</x:v>
+      </x:c>
+      <x:c r="E718" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F718" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G718" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H718" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I718" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J718" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="719" spans="1:10">
+      <x:c r="A719" s="0" t="s">
+        <x:v>1390</x:v>
+      </x:c>
+      <x:c r="B719" s="0" t="s">
+        <x:v>1357</x:v>
+      </x:c>
+      <x:c r="C719" s="0" t="s">
+        <x:v>1358</x:v>
+      </x:c>
+      <x:c r="D719" s="0" t="s">
+        <x:v>1391</x:v>
+      </x:c>
+      <x:c r="E719" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F719" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="G719" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="H719" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I719" s="0" t="s">
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="J719" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="720" spans="1:10">
+      <x:c r="A720" s="0" t="s">
+        <x:v>1390</x:v>
+      </x:c>
+      <x:c r="B720" s="0" t="s">
+        <x:v>1346</x:v>
+      </x:c>
+      <x:c r="C720" s="0" t="s">
+        <x:v>1347</x:v>
+      </x:c>
+      <x:c r="D720" s="0" t="s">
+        <x:v>1392</x:v>
+      </x:c>
+      <x:c r="E720" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F720" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G720" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H720" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I720" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J720" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="721" spans="1:10">
+      <x:c r="A721" s="0" t="s">
+        <x:v>1390</x:v>
+      </x:c>
+      <x:c r="B721" s="0" t="s">
+        <x:v>1371</x:v>
+      </x:c>
+      <x:c r="C721" s="0" t="s">
+        <x:v>1372</x:v>
+      </x:c>
+      <x:c r="D721" s="0" t="s">
+        <x:v>1393</x:v>
+      </x:c>
+      <x:c r="E721" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F721" s="0" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="G721" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="H721" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I721" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J721" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="722" spans="1:10">
+      <x:c r="A722" s="0" t="s">
+        <x:v>1390</x:v>
+      </x:c>
+      <x:c r="B722" s="0" t="s">
+        <x:v>1376</x:v>
+      </x:c>
+      <x:c r="C722" s="0" t="s">
+        <x:v>1377</x:v>
+      </x:c>
+      <x:c r="D722" s="0" t="s">
+        <x:v>1394</x:v>
+      </x:c>
+      <x:c r="E722" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F722" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="G722" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="H722" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I722" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J722" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="723" spans="1:10">
+      <x:c r="A723" s="0" t="s">
+        <x:v>1395</x:v>
+      </x:c>
+      <x:c r="B723" s="0" t="s">
+        <x:v>763</x:v>
+      </x:c>
+      <x:c r="C723" s="0" t="s">
+        <x:v>764</x:v>
+      </x:c>
+      <x:c r="D723" s="0" t="s">
+        <x:v>1396</x:v>
+      </x:c>
+      <x:c r="E723" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F723" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="G723" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="H723" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I723" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J723" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="724" spans="1:10">
+      <x:c r="A724" s="0" t="s">
+        <x:v>1395</x:v>
+      </x:c>
+      <x:c r="B724" s="0" t="s">
+        <x:v>1397</x:v>
+      </x:c>
+      <x:c r="C724" s="0" t="s">
+        <x:v>1398</x:v>
+      </x:c>
+      <x:c r="D724" s="0" t="s">
+        <x:v>1399</x:v>
+      </x:c>
+      <x:c r="E724" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F724" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G724" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H724" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I724" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J724" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="725" spans="1:10">
+      <x:c r="A725" s="0" t="s">
+        <x:v>1400</x:v>
+      </x:c>
+      <x:c r="B725" s="0" t="s">
+        <x:v>1357</x:v>
+      </x:c>
+      <x:c r="C725" s="0" t="s">
+        <x:v>1358</x:v>
+      </x:c>
+      <x:c r="D725" s="0" t="s">
+        <x:v>1401</x:v>
+      </x:c>
+      <x:c r="E725" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F725" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="G725" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="H725" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I725" s="0" t="s">
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="J725" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="726" spans="1:10">
+      <x:c r="A726" s="0" t="s">
+        <x:v>1400</x:v>
+      </x:c>
+      <x:c r="B726" s="0" t="s">
+        <x:v>763</x:v>
+      </x:c>
+      <x:c r="C726" s="0" t="s">
+        <x:v>764</x:v>
+      </x:c>
+      <x:c r="D726" s="0" t="s">
+        <x:v>1402</x:v>
+      </x:c>
+      <x:c r="E726" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F726" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G726" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H726" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I726" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J726" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="727" spans="1:10">
+      <x:c r="A727" s="0" t="s">
+        <x:v>1403</x:v>
+      </x:c>
+      <x:c r="B727" s="0" t="s">
+        <x:v>763</x:v>
+      </x:c>
+      <x:c r="C727" s="0" t="s">
+        <x:v>764</x:v>
+      </x:c>
+      <x:c r="D727" s="0" t="s">
+        <x:v>1404</x:v>
+      </x:c>
+      <x:c r="E727" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F727" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G727" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H727" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I727" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J727" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="728" spans="1:10">
+      <x:c r="A728" s="0" t="s">
+        <x:v>1403</x:v>
+      </x:c>
+      <x:c r="B728" s="0" t="s">
+        <x:v>1368</x:v>
+      </x:c>
+      <x:c r="C728" s="0" t="s">
+        <x:v>1369</x:v>
+      </x:c>
+      <x:c r="D728" s="0" t="s">
+        <x:v>1405</x:v>
+      </x:c>
+      <x:c r="E728" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F728" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="G728" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="H728" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I728" s="0" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="J728" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="729" spans="1:10">
+      <x:c r="A729" s="0" t="s">
+        <x:v>1403</x:v>
+      </x:c>
+      <x:c r="B729" s="0" t="s">
+        <x:v>578</x:v>
+      </x:c>
+      <x:c r="C729" s="0" t="s">
+        <x:v>1352</x:v>
+      </x:c>
+      <x:c r="D729" s="0" t="s">
+        <x:v>1406</x:v>
+      </x:c>
+      <x:c r="E729" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F729" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="G729" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="H729" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I729" s="0" t="s">
+        <x:v>1354</x:v>
+      </x:c>
+      <x:c r="J729" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="730" spans="1:10">
+      <x:c r="A730" s="0" t="s">
+        <x:v>1407</x:v>
+      </x:c>
+      <x:c r="B730" s="0" t="s">
+        <x:v>1408</x:v>
+      </x:c>
+      <x:c r="C730" s="0" t="s">
+        <x:v>1409</x:v>
+      </x:c>
+      <x:c r="D730" s="0" t="s">
+        <x:v>1410</x:v>
+      </x:c>
+      <x:c r="E730" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F730" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G730" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H730" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I730" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J730" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="731" spans="1:10">
+      <x:c r="A731" s="0" t="s">
+        <x:v>1407</x:v>
+      </x:c>
+      <x:c r="B731" s="0" t="s">
+        <x:v>1411</x:v>
+      </x:c>
+      <x:c r="C731" s="0" t="s">
+        <x:v>1412</x:v>
+      </x:c>
+      <x:c r="D731" s="0" t="s">
+        <x:v>1413</x:v>
+      </x:c>
+      <x:c r="E731" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F731" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="G731" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="H731" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I731" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J731" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="732" spans="1:10">
+      <x:c r="A732" s="0" t="s">
+        <x:v>1407</x:v>
+      </x:c>
+      <x:c r="B732" s="0" t="s">
+        <x:v>578</x:v>
+      </x:c>
+      <x:c r="C732" s="0" t="s">
+        <x:v>1352</x:v>
+      </x:c>
+      <x:c r="D732" s="0" t="s">
+        <x:v>1414</x:v>
+      </x:c>
+      <x:c r="E732" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F732" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="G732" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="H732" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I732" s="0" t="s">
+        <x:v>1354</x:v>
+      </x:c>
+      <x:c r="J732" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="733" spans="1:10">
+      <x:c r="A733" s="0" t="s">
+        <x:v>1407</x:v>
+      </x:c>
+      <x:c r="B733" s="0" t="s">
+        <x:v>1415</x:v>
+      </x:c>
+      <x:c r="C733" s="0" t="s">
+        <x:v>1416</x:v>
+      </x:c>
+      <x:c r="D733" s="0" t="s">
+        <x:v>1417</x:v>
+      </x:c>
+      <x:c r="E733" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F733" s="0" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="G733" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="H733" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I733" s="0" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="J733" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="734" spans="1:10">
+      <x:c r="A734" s="0" t="s">
+        <x:v>1418</x:v>
+      </x:c>
+      <x:c r="B734" s="0" t="s">
+        <x:v>591</x:v>
+      </x:c>
+      <x:c r="C734" s="0" t="s">
+        <x:v>592</x:v>
+      </x:c>
+      <x:c r="D734" s="0" t="s">
+        <x:v>1419</x:v>
+      </x:c>
+      <x:c r="E734" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F734" s="0" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="G734" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="H734" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I734" s="0" t="s">
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="J734" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="735" spans="1:10">
+      <x:c r="A735" s="0" t="s">
+        <x:v>1418</x:v>
+      </x:c>
+      <x:c r="B735" s="0" t="s">
+        <x:v>1346</x:v>
+      </x:c>
+      <x:c r="C735" s="0" t="s">
+        <x:v>1347</x:v>
+      </x:c>
+      <x:c r="D735" s="0" t="s">
+        <x:v>1420</x:v>
+      </x:c>
+      <x:c r="E735" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F735" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="G735" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="H735" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I735" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J735" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="736" spans="1:10">
+      <x:c r="A736" s="0" t="s">
+        <x:v>1418</x:v>
+      </x:c>
+      <x:c r="B736" s="0" t="s">
+        <x:v>1421</x:v>
+      </x:c>
+      <x:c r="C736" s="0" t="s">
+        <x:v>1422</x:v>
+      </x:c>
+      <x:c r="D736" s="0" t="s">
+        <x:v>1423</x:v>
+      </x:c>
+      <x:c r="E736" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F736" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G736" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H736" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I736" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J736" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="737" spans="1:10">
+      <x:c r="A737" s="0" t="s">
+        <x:v>1418</x:v>
+      </x:c>
+      <x:c r="B737" s="0" t="s">
+        <x:v>1424</x:v>
+      </x:c>
+      <x:c r="C737" s="0" t="s">
+        <x:v>1425</x:v>
+      </x:c>
+      <x:c r="D737" s="0" t="s">
+        <x:v>1426</x:v>
+      </x:c>
+      <x:c r="E737" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F737" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="G737" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="H737" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I737" s="0" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="J737" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="738" spans="1:10">
+      <x:c r="A738" s="0" t="s">
+        <x:v>1427</x:v>
+      </x:c>
+      <x:c r="B738" s="0" t="s">
+        <x:v>1357</x:v>
+      </x:c>
+      <x:c r="C738" s="0" t="s">
+        <x:v>1358</x:v>
+      </x:c>
+      <x:c r="D738" s="0" t="s">
+        <x:v>1061</x:v>
+      </x:c>
+      <x:c r="E738" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F738" s="0" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="G738" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="H738" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I738" s="0" t="s">
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="J738" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="739" spans="1:10">
+      <x:c r="A739" s="0" t="s">
+        <x:v>1427</x:v>
+      </x:c>
+      <x:c r="B739" s="0" t="s">
+        <x:v>763</x:v>
+      </x:c>
+      <x:c r="C739" s="0" t="s">
+        <x:v>764</x:v>
+      </x:c>
+      <x:c r="D739" s="0" t="s">
+        <x:v>1201</x:v>
+      </x:c>
+      <x:c r="E739" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F739" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="G739" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="H739" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I739" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J739" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="740" spans="1:10">
+      <x:c r="A740" s="0" t="s">
+        <x:v>1427</x:v>
+      </x:c>
+      <x:c r="B740" s="0" t="s">
+        <x:v>1428</x:v>
+      </x:c>
+      <x:c r="C740" s="0" t="s">
+        <x:v>1429</x:v>
+      </x:c>
+      <x:c r="D740" s="0" t="s">
+        <x:v>1430</x:v>
+      </x:c>
+      <x:c r="E740" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F740" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="G740" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="H740" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I740" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="J740" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="741" spans="1:10">
+      <x:c r="A741" s="0" t="s">
+        <x:v>1427</x:v>
+      </x:c>
+      <x:c r="B741" s="0" t="s">
+        <x:v>1421</x:v>
+      </x:c>
+      <x:c r="C741" s="0" t="s">
+        <x:v>1422</x:v>
+      </x:c>
+      <x:c r="D741" s="0" t="s">
+        <x:v>1431</x:v>
+      </x:c>
+      <x:c r="E741" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F741" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G741" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H741" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I741" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J741" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="742" spans="1:10">
+      <x:c r="A742" s="0" t="s">
+        <x:v>1432</x:v>
+      </x:c>
+      <x:c r="B742" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="C742" s="0" t="s">
+        <x:v>1345</x:v>
+      </x:c>
+      <x:c r="D742" s="0" t="s">
+        <x:v>1357</x:v>
+      </x:c>
+      <x:c r="E742" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F742" s="0" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="G742" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="H742" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I742" s="0" t="s">
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="J742" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="743" spans="1:10">
+      <x:c r="A743" s="0" t="s">
+        <x:v>1432</x:v>
+      </x:c>
+      <x:c r="B743" s="0" t="s">
+        <x:v>763</x:v>
+      </x:c>
+      <x:c r="C743" s="0" t="s">
+        <x:v>764</x:v>
+      </x:c>
+      <x:c r="D743" s="0" t="s">
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="E743" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F743" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G743" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H743" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I743" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J743" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="744" spans="1:10">
+      <x:c r="A744" s="0" t="s">
+        <x:v>1432</x:v>
+      </x:c>
+      <x:c r="B744" s="0" t="s">
+        <x:v>1433</x:v>
+      </x:c>
+      <x:c r="C744" s="0" t="s">
+        <x:v>1434</x:v>
+      </x:c>
+      <x:c r="D744" s="0" t="s">
+        <x:v>1411</x:v>
+      </x:c>
+      <x:c r="E744" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F744" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="G744" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="H744" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I744" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J744" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="745" spans="1:10">
+      <x:c r="A745" s="0" t="s">
+        <x:v>1432</x:v>
+      </x:c>
+      <x:c r="B745" s="0" t="s">
+        <x:v>1435</x:v>
+      </x:c>
+      <x:c r="C745" s="0" t="s">
+        <x:v>1436</x:v>
+      </x:c>
+      <x:c r="D745" s="0" t="s">
+        <x:v>1437</x:v>
+      </x:c>
+      <x:c r="E745" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F745" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="G745" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="H745" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I745" s="0" t="s">
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="J745" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="746" spans="1:10">
+      <x:c r="A746" s="0" t="s">
+        <x:v>1438</x:v>
+      </x:c>
+      <x:c r="B746" s="0" t="s">
+        <x:v>1433</x:v>
+      </x:c>
+      <x:c r="C746" s="0" t="s">
+        <x:v>1434</x:v>
+      </x:c>
+      <x:c r="D746" s="0" t="s">
+        <x:v>1439</x:v>
+      </x:c>
+      <x:c r="E746" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F746" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="G746" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="H746" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I746" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J746" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="747" spans="1:10">
+      <x:c r="A747" s="0" t="s">
+        <x:v>1438</x:v>
+      </x:c>
+      <x:c r="B747" s="0" t="s">
+        <x:v>575</x:v>
+      </x:c>
+      <x:c r="C747" s="0" t="s">
+        <x:v>1440</x:v>
+      </x:c>
+      <x:c r="D747" s="0" t="s">
+        <x:v>1441</x:v>
+      </x:c>
+      <x:c r="E747" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F747" s="0" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="G747" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="H747" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I747" s="0" t="s">
+        <x:v>1354</x:v>
+      </x:c>
+      <x:c r="J747" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="748" spans="1:10">
+      <x:c r="A748" s="0" t="s">
+        <x:v>1438</x:v>
+      </x:c>
+      <x:c r="B748" s="0" t="s">
+        <x:v>1442</x:v>
+      </x:c>
+      <x:c r="C748" s="0" t="s">
+        <x:v>1443</x:v>
+      </x:c>
+      <x:c r="D748" s="0" t="s">
+        <x:v>1444</x:v>
+      </x:c>
+      <x:c r="E748" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F748" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="G748" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H748" s="0" t="s">
+        <x:v>1445</x:v>
+      </x:c>
+      <x:c r="I748" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J748" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="749" spans="1:10">
+      <x:c r="A749" s="0" t="s">
+        <x:v>1438</x:v>
+      </x:c>
+      <x:c r="B749" s="0" t="s">
+        <x:v>1442</x:v>
+      </x:c>
+      <x:c r="C749" s="0" t="s">
+        <x:v>1443</x:v>
+      </x:c>
+      <x:c r="D749" s="0" t="s">
+        <x:v>1444</x:v>
+      </x:c>
+      <x:c r="E749" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F749" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G749" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H749" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I749" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J749" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="750" spans="1:10">
+      <x:c r="A750" s="0" t="s">
+        <x:v>1438</x:v>
+      </x:c>
+      <x:c r="B750" s="0" t="s">
+        <x:v>737</x:v>
+      </x:c>
+      <x:c r="C750" s="0" t="s">
+        <x:v>1446</x:v>
+      </x:c>
+      <x:c r="D750" s="0" t="s">
+        <x:v>1447</x:v>
+      </x:c>
+      <x:c r="E750" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F750" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="G750" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="H750" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I750" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J750" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="751" spans="1:10">
+      <x:c r="A751" s="0" t="s">
+        <x:v>1448</x:v>
+      </x:c>
+      <x:c r="B751" s="0" t="s">
+        <x:v>1433</x:v>
+      </x:c>
+      <x:c r="C751" s="0" t="s">
+        <x:v>1434</x:v>
+      </x:c>
+      <x:c r="D751" s="0" t="s">
+        <x:v>480</x:v>
+      </x:c>
+      <x:c r="E751" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F751" s="0" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="G751" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="H751" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I751" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J751" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="752" spans="1:10">
+      <x:c r="A752" s="0" t="s">
+        <x:v>1448</x:v>
+      </x:c>
+      <x:c r="B752" s="0" t="s">
+        <x:v>1408</x:v>
+      </x:c>
+      <x:c r="C752" s="0" t="s">
+        <x:v>1409</x:v>
+      </x:c>
+      <x:c r="D752" s="0" t="s">
+        <x:v>1449</x:v>
+      </x:c>
+      <x:c r="E752" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F752" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G752" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H752" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I752" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J752" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="753" spans="1:10">
+      <x:c r="A753" s="0" t="s">
+        <x:v>1448</x:v>
+      </x:c>
+      <x:c r="B753" s="0" t="s">
+        <x:v>1450</x:v>
+      </x:c>
+      <x:c r="C753" s="0" t="s">
+        <x:v>1451</x:v>
+      </x:c>
+      <x:c r="D753" s="0" t="s">
+        <x:v>1452</x:v>
+      </x:c>
+      <x:c r="E753" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F753" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="G753" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="H753" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I753" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J753" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="754" spans="1:10">
+      <x:c r="A754" s="0" t="s">
+        <x:v>1448</x:v>
+      </x:c>
+      <x:c r="B754" s="0" t="s">
+        <x:v>591</x:v>
+      </x:c>
+      <x:c r="C754" s="0" t="s">
+        <x:v>592</x:v>
+      </x:c>
+      <x:c r="D754" s="0" t="s">
+        <x:v>1453</x:v>
+      </x:c>
+      <x:c r="E754" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F754" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="G754" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="H754" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I754" s="0" t="s">
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="J754" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="755" spans="1:10">
+      <x:c r="A755" s="0" t="s">
+        <x:v>1454</x:v>
+      </x:c>
+      <x:c r="B755" s="0" t="s">
+        <x:v>591</x:v>
+      </x:c>
+      <x:c r="C755" s="0" t="s">
+        <x:v>592</x:v>
+      </x:c>
+      <x:c r="D755" s="0" t="s">
+        <x:v>1455</x:v>
+      </x:c>
+      <x:c r="E755" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F755" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="G755" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="H755" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I755" s="0" t="s">
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="J755" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="756" spans="1:10">
+      <x:c r="A756" s="0" t="s">
+        <x:v>1454</x:v>
+      </x:c>
+      <x:c r="B756" s="0" t="s">
+        <x:v>1428</x:v>
+      </x:c>
+      <x:c r="C756" s="0" t="s">
+        <x:v>1429</x:v>
+      </x:c>
+      <x:c r="D756" s="0" t="s">
+        <x:v>1456</x:v>
+      </x:c>
+      <x:c r="E756" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F756" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G756" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H756" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I756" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="J756" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="757" spans="1:10">
+      <x:c r="A757" s="0" t="s">
+        <x:v>1454</x:v>
+      </x:c>
+      <x:c r="B757" s="0" t="s">
+        <x:v>1371</x:v>
+      </x:c>
+      <x:c r="C757" s="0" t="s">
+        <x:v>1372</x:v>
+      </x:c>
+      <x:c r="D757" s="0" t="s">
+        <x:v>1457</x:v>
+      </x:c>
+      <x:c r="E757" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F757" s="0" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="G757" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="H757" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I757" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J757" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="758" spans="1:10">
+      <x:c r="A758" s="0" t="s">
+        <x:v>1454</x:v>
+      </x:c>
+      <x:c r="B758" s="0" t="s">
+        <x:v>1376</x:v>
+      </x:c>
+      <x:c r="C758" s="0" t="s">
+        <x:v>1377</x:v>
+      </x:c>
+      <x:c r="D758" s="0" t="s">
+        <x:v>1458</x:v>
+      </x:c>
+      <x:c r="E758" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F758" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="G758" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="H758" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I758" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J758" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="759" spans="1:10">
+      <x:c r="A759" s="0" t="s">
+        <x:v>1459</x:v>
+      </x:c>
+      <x:c r="B759" s="0" t="s">
+        <x:v>1460</x:v>
+      </x:c>
+      <x:c r="C759" s="0" t="s">
+        <x:v>1461</x:v>
+      </x:c>
+      <x:c r="D759" s="0" t="s">
+        <x:v>1462</x:v>
+      </x:c>
+      <x:c r="E759" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F759" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="G759" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="H759" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I759" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J759" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="760" spans="1:10">
+      <x:c r="A760" s="0" t="s">
+        <x:v>1459</x:v>
+      </x:c>
+      <x:c r="B760" s="0" t="s">
+        <x:v>1370</x:v>
+      </x:c>
+      <x:c r="C760" s="0" t="s">
+        <x:v>1463</x:v>
+      </x:c>
+      <x:c r="D760" s="0" t="s">
+        <x:v>1464</x:v>
+      </x:c>
+      <x:c r="E760" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F760" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="G760" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="H760" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I760" s="0" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="J760" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="761" spans="1:10">
+      <x:c r="A761" s="0" t="s">
+        <x:v>1459</x:v>
+      </x:c>
+      <x:c r="B761" s="0" t="s">
+        <x:v>1465</x:v>
+      </x:c>
+      <x:c r="C761" s="0" t="s">
+        <x:v>1466</x:v>
+      </x:c>
+      <x:c r="D761" s="0" t="s">
+        <x:v>1467</x:v>
+      </x:c>
+      <x:c r="E761" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F761" s="0" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="G761" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="H761" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I761" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J761" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="762" spans="1:10">
+      <x:c r="A762" s="0" t="s">
+        <x:v>1459</x:v>
+      </x:c>
+      <x:c r="B762" s="0" t="s">
+        <x:v>1468</x:v>
+      </x:c>
+      <x:c r="C762" s="0" t="s">
+        <x:v>1469</x:v>
+      </x:c>
+      <x:c r="D762" s="0" t="s">
+        <x:v>1470</x:v>
+      </x:c>
+      <x:c r="E762" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F762" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G762" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H762" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I762" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J762" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="763" spans="1:10">
+      <x:c r="A763" s="0" t="s">
+        <x:v>1471</x:v>
+      </x:c>
+      <x:c r="B763" s="0" t="s">
+        <x:v>1357</x:v>
+      </x:c>
+      <x:c r="C763" s="0" t="s">
+        <x:v>1358</x:v>
+      </x:c>
+      <x:c r="D763" s="0" t="s">
+        <x:v>1472</x:v>
+      </x:c>
+      <x:c r="E763" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F763" s="0" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="G763" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="H763" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I763" s="0" t="s">
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="J763" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="764" spans="1:10">
+      <x:c r="A764" s="0" t="s">
+        <x:v>1471</x:v>
+      </x:c>
+      <x:c r="B764" s="0" t="s">
+        <x:v>763</x:v>
+      </x:c>
+      <x:c r="C764" s="0" t="s">
+        <x:v>764</x:v>
+      </x:c>
+      <x:c r="D764" s="0" t="s">
+        <x:v>1371</x:v>
+      </x:c>
+      <x:c r="E764" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F764" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="G764" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="H764" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I764" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J764" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="765" spans="1:10">
+      <x:c r="A765" s="0" t="s">
+        <x:v>1471</x:v>
+      </x:c>
+      <x:c r="B765" s="0" t="s">
+        <x:v>1473</x:v>
+      </x:c>
+      <x:c r="C765" s="0" t="s">
+        <x:v>1474</x:v>
+      </x:c>
+      <x:c r="D765" s="0" t="s">
+        <x:v>1475</x:v>
+      </x:c>
+      <x:c r="E765" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F765" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="G765" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="H765" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I765" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J765" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="766" spans="1:10">
+      <x:c r="A766" s="0" t="s">
+        <x:v>1471</x:v>
+      </x:c>
+      <x:c r="B766" s="0" t="s">
+        <x:v>591</x:v>
+      </x:c>
+      <x:c r="C766" s="0" t="s">
+        <x:v>592</x:v>
+      </x:c>
+      <x:c r="D766" s="0" t="s">
+        <x:v>1476</x:v>
+      </x:c>
+      <x:c r="E766" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F766" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G766" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H766" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I766" s="0" t="s">
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="J766" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="767" spans="1:10">
+      <x:c r="A767" s="0" t="s">
+        <x:v>1477</x:v>
+      </x:c>
+      <x:c r="B767" s="0" t="s">
+        <x:v>1357</x:v>
+      </x:c>
+      <x:c r="C767" s="0" t="s">
+        <x:v>1358</x:v>
+      </x:c>
+      <x:c r="D767" s="0" t="s">
+        <x:v>1478</x:v>
+      </x:c>
+      <x:c r="E767" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F767" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="G767" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="H767" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I767" s="0" t="s">
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="J767" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="768" spans="1:10">
+      <x:c r="A768" s="0" t="s">
+        <x:v>1477</x:v>
+      </x:c>
+      <x:c r="B768" s="0" t="s">
+        <x:v>763</x:v>
+      </x:c>
+      <x:c r="C768" s="0" t="s">
+        <x:v>764</x:v>
+      </x:c>
+      <x:c r="D768" s="0" t="s">
+        <x:v>1376</x:v>
+      </x:c>
+      <x:c r="E768" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F768" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G768" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H768" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I768" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J768" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="769" spans="1:10">
+      <x:c r="A769" s="0" t="s">
+        <x:v>1479</x:v>
+      </x:c>
+      <x:c r="B769" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="C769" s="0" t="s">
+        <x:v>1345</x:v>
+      </x:c>
+      <x:c r="D769" s="0" t="s">
+        <x:v>1480</x:v>
+      </x:c>
+      <x:c r="E769" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F769" s="0" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="G769" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="H769" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I769" s="0" t="s">
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="J769" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="770" spans="1:10">
+      <x:c r="A770" s="0" t="s">
+        <x:v>1479</x:v>
+      </x:c>
+      <x:c r="B770" s="0" t="s">
+        <x:v>1411</x:v>
+      </x:c>
+      <x:c r="C770" s="0" t="s">
+        <x:v>1412</x:v>
+      </x:c>
+      <x:c r="D770" s="0" t="s">
+        <x:v>1481</x:v>
+      </x:c>
+      <x:c r="E770" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F770" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G770" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H770" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I770" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J770" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="771" spans="1:10">
+      <x:c r="A771" s="0" t="s">
+        <x:v>1479</x:v>
+      </x:c>
+      <x:c r="B771" s="0" t="s">
+        <x:v>1376</x:v>
+      </x:c>
+      <x:c r="C771" s="0" t="s">
+        <x:v>1377</x:v>
+      </x:c>
+      <x:c r="D771" s="0" t="s">
+        <x:v>1482</x:v>
+      </x:c>
+      <x:c r="E771" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F771" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="G771" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="H771" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I771" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J771" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="772" spans="1:10">
+      <x:c r="A772" s="0" t="s">
+        <x:v>1479</x:v>
+      </x:c>
+      <x:c r="B772" s="0" t="s">
+        <x:v>1424</x:v>
+      </x:c>
+      <x:c r="C772" s="0" t="s">
+        <x:v>1425</x:v>
+      </x:c>
+      <x:c r="D772" s="0" t="s">
+        <x:v>1483</x:v>
+      </x:c>
+      <x:c r="E772" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F772" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="G772" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="H772" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I772" s="0" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="J772" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="773" spans="1:10">
+      <x:c r="A773" s="0" t="s">
+        <x:v>1484</x:v>
+      </x:c>
+      <x:c r="B773" s="0" t="s">
+        <x:v>1357</x:v>
+      </x:c>
+      <x:c r="C773" s="0" t="s">
+        <x:v>1358</x:v>
+      </x:c>
+      <x:c r="D773" s="0" t="s">
+        <x:v>976</x:v>
+      </x:c>
+      <x:c r="E773" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F773" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="G773" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="H773" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I773" s="0" t="s">
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="J773" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="774" spans="1:10">
+      <x:c r="A774" s="0" t="s">
+        <x:v>1484</x:v>
+      </x:c>
+      <x:c r="B774" s="0" t="s">
+        <x:v>1465</x:v>
+      </x:c>
+      <x:c r="C774" s="0" t="s">
+        <x:v>1466</x:v>
+      </x:c>
+      <x:c r="D774" s="0" t="s">
+        <x:v>1485</x:v>
+      </x:c>
+      <x:c r="E774" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F774" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G774" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H774" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I774" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J774" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="775" spans="1:10">
+      <x:c r="A775" s="0" t="s">
+        <x:v>1484</x:v>
+      </x:c>
+      <x:c r="B775" s="0" t="s">
+        <x:v>1371</x:v>
+      </x:c>
+      <x:c r="C775" s="0" t="s">
+        <x:v>1372</x:v>
+      </x:c>
+      <x:c r="D775" s="0" t="s">
+        <x:v>1486</x:v>
+      </x:c>
+      <x:c r="E775" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F775" s="0" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="G775" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="H775" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I775" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J775" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="776" spans="1:10">
+      <x:c r="A776" s="0" t="s">
+        <x:v>1484</x:v>
+      </x:c>
+      <x:c r="B776" s="0" t="s">
+        <x:v>1415</x:v>
+      </x:c>
+      <x:c r="C776" s="0" t="s">
+        <x:v>1416</x:v>
+      </x:c>
+      <x:c r="D776" s="0" t="s">
+        <x:v>1487</x:v>
+      </x:c>
+      <x:c r="E776" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F776" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="G776" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="H776" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I776" s="0" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="J776" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="777" spans="1:10">
+      <x:c r="A777" s="0" t="s">
+        <x:v>1488</x:v>
+      </x:c>
+      <x:c r="B777" s="0" t="s">
+        <x:v>1346</x:v>
+      </x:c>
+      <x:c r="C777" s="0" t="s">
+        <x:v>1347</x:v>
+      </x:c>
+      <x:c r="D777" s="0" t="s">
+        <x:v>1489</x:v>
+      </x:c>
+      <x:c r="E777" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F777" s="0" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="G777" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="H777" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I777" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J777" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="778" spans="1:10">
+      <x:c r="A778" s="0" t="s">
+        <x:v>1488</x:v>
+      </x:c>
+      <x:c r="B778" s="0" t="s">
+        <x:v>1239</x:v>
+      </x:c>
+      <x:c r="C778" s="0" t="s">
+        <x:v>1240</x:v>
+      </x:c>
+      <x:c r="D778" s="0" t="s">
+        <x:v>1490</x:v>
+      </x:c>
+      <x:c r="E778" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F778" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="G778" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="H778" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I778" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="J778" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="779" spans="1:10">
+      <x:c r="A779" s="0" t="s">
+        <x:v>1488</x:v>
+      </x:c>
+      <x:c r="B779" s="0" t="s">
+        <x:v>1376</x:v>
+      </x:c>
+      <x:c r="C779" s="0" t="s">
+        <x:v>1377</x:v>
+      </x:c>
+      <x:c r="D779" s="0" t="s">
+        <x:v>1491</x:v>
+      </x:c>
+      <x:c r="E779" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F779" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G779" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H779" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I779" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J779" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="780" spans="1:10">
+      <x:c r="A780" s="0" t="s">
+        <x:v>1488</x:v>
+      </x:c>
+      <x:c r="B780" s="0" t="s">
+        <x:v>1492</x:v>
+      </x:c>
+      <x:c r="C780" s="0" t="s">
+        <x:v>1493</x:v>
+      </x:c>
+      <x:c r="D780" s="0" t="s">
+        <x:v>1494</x:v>
+      </x:c>
+      <x:c r="E780" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F780" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="G780" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="H780" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I780" s="0" t="s">
+        <x:v>1354</x:v>
+      </x:c>
+      <x:c r="J780" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="781" spans="1:10">
+      <x:c r="A781" s="0" t="s">
+        <x:v>1495</x:v>
+      </x:c>
+      <x:c r="B781" s="0" t="s">
+        <x:v>763</x:v>
+      </x:c>
+      <x:c r="C781" s="0" t="s">
+        <x:v>764</x:v>
+      </x:c>
+      <x:c r="D781" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="E781" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F781" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="G781" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="H781" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I781" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J781" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="782" spans="1:10">
+      <x:c r="A782" s="0" t="s">
+        <x:v>1495</x:v>
+      </x:c>
+      <x:c r="B782" s="0" t="s">
+        <x:v>1408</x:v>
+      </x:c>
+      <x:c r="C782" s="0" t="s">
+        <x:v>1409</x:v>
+      </x:c>
+      <x:c r="D782" s="0" t="s">
+        <x:v>1496</x:v>
+      </x:c>
+      <x:c r="E782" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F782" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="G782" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="H782" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I782" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J782" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="783" spans="1:10">
+      <x:c r="A783" s="0" t="s">
+        <x:v>1495</x:v>
+      </x:c>
+      <x:c r="B783" s="0" t="s">
+        <x:v>1371</x:v>
+      </x:c>
+      <x:c r="C783" s="0" t="s">
+        <x:v>1372</x:v>
+      </x:c>
+      <x:c r="D783" s="0" t="s">
+        <x:v>1497</x:v>
+      </x:c>
+      <x:c r="E783" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F783" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G783" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H783" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I783" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J783" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="784" spans="1:10">
+      <x:c r="A784" s="0" t="s">
+        <x:v>1495</x:v>
+      </x:c>
+      <x:c r="B784" s="0" t="s">
+        <x:v>901</x:v>
+      </x:c>
+      <x:c r="C784" s="0" t="s">
+        <x:v>1498</x:v>
+      </x:c>
+      <x:c r="D784" s="0" t="s">
+        <x:v>1499</x:v>
+      </x:c>
+      <x:c r="E784" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F784" s="0" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="G784" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="H784" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I784" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J784" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="785" spans="1:10">
+      <x:c r="A785" s="0" t="s">
+        <x:v>1500</x:v>
+      </x:c>
+      <x:c r="B785" s="0" t="s">
+        <x:v>763</x:v>
+      </x:c>
+      <x:c r="C785" s="0" t="s">
+        <x:v>764</x:v>
+      </x:c>
+      <x:c r="D785" s="0" t="s">
+        <x:v>1501</x:v>
+      </x:c>
+      <x:c r="E785" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F785" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G785" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H785" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I785" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J785" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="786" spans="1:10">
+      <x:c r="A786" s="0" t="s">
+        <x:v>1500</x:v>
+      </x:c>
+      <x:c r="B786" s="0" t="s">
+        <x:v>1502</x:v>
+      </x:c>
+      <x:c r="C786" s="0" t="s">
+        <x:v>1503</x:v>
+      </x:c>
+      <x:c r="D786" s="0" t="s">
+        <x:v>1504</x:v>
+      </x:c>
+      <x:c r="E786" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F786" s="0" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="G786" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="H786" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I786" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J786" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="787" spans="1:10">
+      <x:c r="A787" s="0" t="s">
+        <x:v>1500</x:v>
+      </x:c>
+      <x:c r="B787" s="0" t="s">
+        <x:v>276</x:v>
+      </x:c>
+      <x:c r="C787" s="0" t="s">
+        <x:v>1505</x:v>
+      </x:c>
+      <x:c r="D787" s="0" t="s">
+        <x:v>1506</x:v>
+      </x:c>
+      <x:c r="E787" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F787" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="G787" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="H787" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I787" s="0" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="J787" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="788" spans="1:10">
+      <x:c r="A788" s="0" t="s">
+        <x:v>1500</x:v>
+      </x:c>
+      <x:c r="B788" s="0" t="s">
+        <x:v>1415</x:v>
+      </x:c>
+      <x:c r="C788" s="0" t="s">
+        <x:v>1416</x:v>
+      </x:c>
+      <x:c r="D788" s="0" t="s">
+        <x:v>1507</x:v>
+      </x:c>
+      <x:c r="E788" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F788" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="G788" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="H788" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I788" s="0" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="J788" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="789" spans="1:10">
+      <x:c r="A789" s="0" t="s">
+        <x:v>1508</x:v>
+      </x:c>
+      <x:c r="B789" s="0" t="s">
+        <x:v>1411</x:v>
+      </x:c>
+      <x:c r="C789" s="0" t="s">
+        <x:v>1412</x:v>
+      </x:c>
+      <x:c r="D789" s="0" t="s">
+        <x:v>1509</x:v>
+      </x:c>
+      <x:c r="E789" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F789" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G789" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H789" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I789" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J789" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="790" spans="1:10">
+      <x:c r="A790" s="0" t="s">
+        <x:v>1508</x:v>
+      </x:c>
+      <x:c r="B790" s="0" t="s">
+        <x:v>1450</x:v>
+      </x:c>
+      <x:c r="C790" s="0" t="s">
+        <x:v>1451</x:v>
+      </x:c>
+      <x:c r="D790" s="0" t="s">
+        <x:v>1510</x:v>
+      </x:c>
+      <x:c r="E790" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F790" s="0" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="G790" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="H790" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I790" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J790" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="791" spans="1:10">
+      <x:c r="A791" s="0" t="s">
+        <x:v>1508</x:v>
+      </x:c>
+      <x:c r="B791" s="0" t="s">
+        <x:v>1511</x:v>
+      </x:c>
+      <x:c r="C791" s="0" t="s">
+        <x:v>1512</x:v>
+      </x:c>
+      <x:c r="D791" s="0" t="s">
+        <x:v>1513</x:v>
+      </x:c>
+      <x:c r="E791" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F791" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="G791" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="H791" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I791" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J791" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="792" spans="1:10">
+      <x:c r="A792" s="0" t="s">
+        <x:v>1508</x:v>
+      </x:c>
+      <x:c r="B792" s="0" t="s">
+        <x:v>1371</x:v>
+      </x:c>
+      <x:c r="C792" s="0" t="s">
+        <x:v>1372</x:v>
+      </x:c>
+      <x:c r="D792" s="0" t="s">
+        <x:v>1514</x:v>
+      </x:c>
+      <x:c r="E792" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F792" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="G792" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="H792" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I792" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J792" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="793" spans="1:10">
+      <x:c r="A793" s="0" t="s">
+        <x:v>1515</x:v>
+      </x:c>
+      <x:c r="B793" s="0" t="s">
+        <x:v>1516</x:v>
+      </x:c>
+      <x:c r="C793" s="0" t="s">
+        <x:v>1517</x:v>
+      </x:c>
+      <x:c r="D793" s="0" t="s">
+        <x:v>1518</x:v>
+      </x:c>
+      <x:c r="E793" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F793" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G793" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H793" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I793" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J793" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="794" spans="1:10">
+      <x:c r="A794" s="0" t="s">
+        <x:v>1519</x:v>
+      </x:c>
+      <x:c r="B794" s="0" t="s">
+        <x:v>1520</x:v>
+      </x:c>
+      <x:c r="C794" s="0" t="s">
+        <x:v>1521</x:v>
+      </x:c>
+      <x:c r="D794" s="0" t="s">
+        <x:v>1522</x:v>
+      </x:c>
+      <x:c r="E794" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F794" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G794" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H794" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I794" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J794" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="795" spans="1:10">
+      <x:c r="A795" s="0" t="s">
+        <x:v>1523</x:v>
+      </x:c>
+      <x:c r="B795" s="0" t="s">
+        <x:v>1516</x:v>
+      </x:c>
+      <x:c r="C795" s="0" t="s">
+        <x:v>1517</x:v>
+      </x:c>
+      <x:c r="D795" s="0" t="s">
+        <x:v>1524</x:v>
+      </x:c>
+      <x:c r="E795" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F795" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G795" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H795" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I795" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J795" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="796" spans="1:10">
+      <x:c r="A796" s="0" t="s">
+        <x:v>1525</x:v>
+      </x:c>
+      <x:c r="B796" s="0" t="s">
+        <x:v>1357</x:v>
+      </x:c>
+      <x:c r="C796" s="0" t="s">
+        <x:v>1358</x:v>
+      </x:c>
+      <x:c r="D796" s="0" t="s">
+        <x:v>223</x:v>
+      </x:c>
+      <x:c r="E796" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F796" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G796" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H796" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I796" s="0" t="s">
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="J796" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="797" spans="1:10">
+      <x:c r="A797" s="0" t="s">
+        <x:v>1526</x:v>
+      </x:c>
+      <x:c r="B797" s="0" t="s">
+        <x:v>591</x:v>
+      </x:c>
+      <x:c r="C797" s="0" t="s">
+        <x:v>592</x:v>
+      </x:c>
+      <x:c r="D797" s="0" t="s">
+        <x:v>1117</x:v>
+      </x:c>
+      <x:c r="E797" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F797" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="G797" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="H797" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I797" s="0" t="s">
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="J797" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="798" spans="1:10">
+      <x:c r="A798" s="0" t="s">
+        <x:v>1526</x:v>
+      </x:c>
+      <x:c r="B798" s="0" t="s">
+        <x:v>1357</x:v>
+      </x:c>
+      <x:c r="C798" s="0" t="s">
+        <x:v>1358</x:v>
+      </x:c>
+      <x:c r="D798" s="0" t="s">
+        <x:v>1408</x:v>
+      </x:c>
+      <x:c r="E798" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F798" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="G798" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="H798" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I798" s="0" t="s">
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="J798" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="799" spans="1:10">
+      <x:c r="A799" s="0" t="s">
+        <x:v>1526</x:v>
+      </x:c>
+      <x:c r="B799" s="0" t="s">
+        <x:v>809</x:v>
+      </x:c>
+      <x:c r="C799" s="0" t="s">
+        <x:v>870</x:v>
+      </x:c>
+      <x:c r="D799" s="0" t="s">
+        <x:v>1527</x:v>
+      </x:c>
+      <x:c r="E799" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F799" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G799" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H799" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I799" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J799" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="800" spans="1:10">
+      <x:c r="A800" s="0" t="s">
+        <x:v>1528</x:v>
+      </x:c>
+      <x:c r="B800" s="0" t="s">
+        <x:v>787</x:v>
+      </x:c>
+      <x:c r="C800" s="0" t="s">
+        <x:v>788</x:v>
+      </x:c>
+      <x:c r="D800" s="0" t="s">
+        <x:v>1529</x:v>
+      </x:c>
+      <x:c r="E800" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F800" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G800" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H800" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I800" s="0" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="J800" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="801" spans="1:10">
+      <x:c r="A801" s="0" t="s">
+        <x:v>1530</x:v>
+      </x:c>
+      <x:c r="B801" s="0" t="s">
+        <x:v>1516</x:v>
+      </x:c>
+      <x:c r="C801" s="0" t="s">
+        <x:v>1517</x:v>
+      </x:c>
+      <x:c r="D801" s="0" t="s">
+        <x:v>1531</x:v>
+      </x:c>
+      <x:c r="E801" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F801" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G801" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H801" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I801" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J801" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="802" spans="1:10">
+      <x:c r="A802" s="0" t="s">
+        <x:v>1532</x:v>
+      </x:c>
+      <x:c r="B802" s="0" t="s">
+        <x:v>1533</x:v>
+      </x:c>
+      <x:c r="C802" s="0" t="s">
+        <x:v>1534</x:v>
+      </x:c>
+      <x:c r="D802" s="0" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="E802" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F802" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="G802" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="H802" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I802" s="0" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="J802" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="803" spans="1:10">
+      <x:c r="A803" s="0" t="s">
+        <x:v>1532</x:v>
+      </x:c>
+      <x:c r="B803" s="0" t="s">
+        <x:v>1520</x:v>
+      </x:c>
+      <x:c r="C803" s="0" t="s">
+        <x:v>1521</x:v>
+      </x:c>
+      <x:c r="D803" s="0" t="s">
+        <x:v>1535</x:v>
+      </x:c>
+      <x:c r="E803" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F803" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G803" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H803" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I803" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J803" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="804" spans="1:10">
+      <x:c r="A804" s="0" t="s">
+        <x:v>1536</x:v>
+      </x:c>
+      <x:c r="B804" s="0" t="s">
+        <x:v>1533</x:v>
+      </x:c>
+      <x:c r="C804" s="0" t="s">
+        <x:v>1534</x:v>
+      </x:c>
+      <x:c r="D804" s="0" t="s">
+        <x:v>1537</x:v>
+      </x:c>
+      <x:c r="E804" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F804" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="G804" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="H804" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I804" s="0" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="J804" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="805" spans="1:10">
+      <x:c r="A805" s="0" t="s">
+        <x:v>1536</x:v>
+      </x:c>
+      <x:c r="B805" s="0" t="s">
+        <x:v>1520</x:v>
+      </x:c>
+      <x:c r="C805" s="0" t="s">
+        <x:v>1521</x:v>
+      </x:c>
+      <x:c r="D805" s="0" t="s">
+        <x:v>1538</x:v>
+      </x:c>
+      <x:c r="E805" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F805" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G805" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H805" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I805" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J805" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="806" spans="1:10">
+      <x:c r="A806" s="0" t="s">
+        <x:v>1539</x:v>
+      </x:c>
+      <x:c r="B806" s="0" t="s">
+        <x:v>1520</x:v>
+      </x:c>
+      <x:c r="C806" s="0" t="s">
+        <x:v>1521</x:v>
+      </x:c>
+      <x:c r="D806" s="0" t="s">
+        <x:v>1540</x:v>
+      </x:c>
+      <x:c r="E806" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F806" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G806" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H806" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I806" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J806" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="807" spans="1:10">
+      <x:c r="A807" s="0" t="s">
+        <x:v>1541</x:v>
+      </x:c>
+      <x:c r="B807" s="0" t="s">
+        <x:v>1516</x:v>
+      </x:c>
+      <x:c r="C807" s="0" t="s">
+        <x:v>1517</x:v>
+      </x:c>
+      <x:c r="D807" s="0" t="s">
+        <x:v>1542</x:v>
+      </x:c>
+      <x:c r="E807" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F807" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G807" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H807" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I807" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J807" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="808" spans="1:10">
+      <x:c r="A808" s="0" t="s">
+        <x:v>1541</x:v>
+      </x:c>
+      <x:c r="B808" s="0" t="s">
+        <x:v>787</x:v>
+      </x:c>
+      <x:c r="C808" s="0" t="s">
+        <x:v>788</x:v>
+      </x:c>
+      <x:c r="D808" s="0" t="s">
+        <x:v>1543</x:v>
+      </x:c>
+      <x:c r="E808" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F808" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="G808" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="H808" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I808" s="0" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="J808" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="809" spans="1:10">
+      <x:c r="A809" s="0" t="s">
+        <x:v>1544</x:v>
+      </x:c>
+      <x:c r="B809" s="0" t="s">
+        <x:v>1533</x:v>
+      </x:c>
+      <x:c r="C809" s="0" t="s">
+        <x:v>1534</x:v>
+      </x:c>
+      <x:c r="D809" s="0" t="s">
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="E809" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F809" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G809" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H809" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I809" s="0" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="J809" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="810" spans="1:10">
+      <x:c r="A810" s="0" t="s">
+        <x:v>1545</x:v>
+      </x:c>
+      <x:c r="B810" s="0" t="s">
+        <x:v>640</x:v>
+      </x:c>
+      <x:c r="C810" s="0" t="s">
+        <x:v>1546</x:v>
+      </x:c>
+      <x:c r="D810" s="0" t="s">
+        <x:v>1547</x:v>
+      </x:c>
+      <x:c r="E810" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F810" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G810" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H810" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I810" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J810" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="811" spans="1:10">
+      <x:c r="A811" s="0" t="s">
+        <x:v>1545</x:v>
+      </x:c>
+      <x:c r="B811" s="0" t="s">
+        <x:v>787</x:v>
+      </x:c>
+      <x:c r="C811" s="0" t="s">
+        <x:v>788</x:v>
+      </x:c>
+      <x:c r="D811" s="0" t="s">
+        <x:v>1548</x:v>
+      </x:c>
+      <x:c r="E811" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F811" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="G811" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="H811" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I811" s="0" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="J811" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="812" spans="1:10">
+      <x:c r="A812" s="0" t="s">
+        <x:v>1549</x:v>
+      </x:c>
+      <x:c r="B812" s="0" t="s">
+        <x:v>1533</x:v>
+      </x:c>
+      <x:c r="C812" s="0" t="s">
+        <x:v>1534</x:v>
+      </x:c>
+      <x:c r="D812" s="0" t="s">
+        <x:v>319</x:v>
+      </x:c>
+      <x:c r="E812" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F812" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G812" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H812" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I812" s="0" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="J812" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="813" spans="1:10">
+      <x:c r="A813" s="0" t="s">
+        <x:v>1550</x:v>
+      </x:c>
+      <x:c r="B813" s="0" t="s">
+        <x:v>848</x:v>
+      </x:c>
+      <x:c r="C813" s="0" t="s">
+        <x:v>872</x:v>
+      </x:c>
+      <x:c r="D813" s="0" t="s">
+        <x:v>1551</x:v>
+      </x:c>
+      <x:c r="E813" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F813" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G813" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H813" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I813" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J813" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="814" spans="1:10">
+      <x:c r="A814" s="0" t="s">
+        <x:v>1552</x:v>
+      </x:c>
+      <x:c r="B814" s="0" t="s">
+        <x:v>1455</x:v>
+      </x:c>
+      <x:c r="C814" s="0" t="s">
+        <x:v>1553</x:v>
+      </x:c>
+      <x:c r="D814" s="0" t="s">
+        <x:v>1554</x:v>
+      </x:c>
+      <x:c r="E814" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F814" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G814" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H814" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I814" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J814" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="815" spans="1:10">
+      <x:c r="A815" s="0" t="s">
+        <x:v>1555</x:v>
+      </x:c>
+      <x:c r="B815" s="0" t="s">
+        <x:v>848</x:v>
+      </x:c>
+      <x:c r="C815" s="0" t="s">
+        <x:v>872</x:v>
+      </x:c>
+      <x:c r="D815" s="0" t="s">
+        <x:v>1556</x:v>
+      </x:c>
+      <x:c r="E815" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F815" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G815" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H815" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I815" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J815" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="816" spans="1:10">
+      <x:c r="A816" s="0" t="s">
+        <x:v>1557</x:v>
+      </x:c>
+      <x:c r="B816" s="0" t="s">
+        <x:v>1558</x:v>
+      </x:c>
+      <x:c r="C816" s="0" t="s">
+        <x:v>1559</x:v>
+      </x:c>
+      <x:c r="D816" s="0" t="s">
+        <x:v>1560</x:v>
+      </x:c>
+      <x:c r="E816" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F816" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G816" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H816" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I816" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J816" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="817" spans="1:10">
+      <x:c r="A817" s="0" t="s">
+        <x:v>1561</x:v>
+      </x:c>
+      <x:c r="B817" s="0" t="s">
+        <x:v>1455</x:v>
+      </x:c>
+      <x:c r="C817" s="0" t="s">
+        <x:v>1553</x:v>
+      </x:c>
+      <x:c r="D817" s="0" t="s">
+        <x:v>1562</x:v>
+      </x:c>
+      <x:c r="E817" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F817" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G817" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H817" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I817" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J817" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="818" spans="1:10">
+      <x:c r="A818" s="0" t="s">
+        <x:v>1563</x:v>
+      </x:c>
+      <x:c r="B818" s="0" t="s">
+        <x:v>1558</x:v>
+      </x:c>
+      <x:c r="C818" s="0" t="s">
+        <x:v>1559</x:v>
+      </x:c>
+      <x:c r="D818" s="0" t="s">
+        <x:v>1564</x:v>
+      </x:c>
+      <x:c r="E818" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F818" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G818" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H818" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I818" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J818" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="819" spans="1:10">
+      <x:c r="A819" s="0" t="s">
+        <x:v>1565</x:v>
+      </x:c>
+      <x:c r="B819" s="0" t="s">
+        <x:v>1558</x:v>
+      </x:c>
+      <x:c r="C819" s="0" t="s">
+        <x:v>1559</x:v>
+      </x:c>
+      <x:c r="D819" s="0" t="s">
+        <x:v>1566</x:v>
+      </x:c>
+      <x:c r="E819" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F819" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G819" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H819" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I819" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J819" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="820" spans="1:10">
+      <x:c r="A820" s="0" t="s">
+        <x:v>1565</x:v>
+      </x:c>
+      <x:c r="B820" s="0" t="s">
+        <x:v>848</x:v>
+      </x:c>
+      <x:c r="C820" s="0" t="s">
+        <x:v>872</x:v>
+      </x:c>
+      <x:c r="D820" s="0" t="s">
+        <x:v>1567</x:v>
+      </x:c>
+      <x:c r="E820" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F820" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="G820" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="H820" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I820" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J820" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="821" spans="1:10">
+      <x:c r="A821" s="0" t="s">
+        <x:v>1568</x:v>
+      </x:c>
+      <x:c r="B821" s="0" t="s">
+        <x:v>1569</x:v>
+      </x:c>
+      <x:c r="C821" s="0" t="s">
+        <x:v>1570</x:v>
+      </x:c>
+      <x:c r="D821" s="0" t="s">
+        <x:v>1571</x:v>
+      </x:c>
+      <x:c r="E821" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F821" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G821" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H821" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I821" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J821" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="822" spans="1:10">
+      <x:c r="A822" s="0" t="s">
+        <x:v>1568</x:v>
+      </x:c>
+      <x:c r="B822" s="0" t="s">
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="C822" s="0" t="s">
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="D822" s="0" t="s">
+        <x:v>1572</x:v>
+      </x:c>
+      <x:c r="E822" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F822" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="G822" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="H822" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I822" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J822" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="823" spans="1:10">
+      <x:c r="A823" s="0" t="s">
+        <x:v>1568</x:v>
+      </x:c>
+      <x:c r="B823" s="0" t="s">
+        <x:v>295</x:v>
+      </x:c>
+      <x:c r="C823" s="0" t="s">
+        <x:v>296</x:v>
+      </x:c>
+      <x:c r="D823" s="0" t="s">
+        <x:v>1573</x:v>
+      </x:c>
+      <x:c r="E823" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F823" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="G823" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="H823" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I823" s="0" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="J823" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="824" spans="1:10">
+      <x:c r="A824" s="0" t="s">
+        <x:v>1574</x:v>
+      </x:c>
+      <x:c r="B824" s="0" t="s">
+        <x:v>1569</x:v>
+      </x:c>
+      <x:c r="C824" s="0" t="s">
+        <x:v>1570</x:v>
+      </x:c>
+      <x:c r="D824" s="0" t="s">
+        <x:v>1575</x:v>
+      </x:c>
+      <x:c r="E824" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F824" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="G824" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="H824" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I824" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J824" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="825" spans="1:10">
+      <x:c r="A825" s="0" t="s">
+        <x:v>1574</x:v>
+      </x:c>
+      <x:c r="B825" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="C825" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="D825" s="0" t="s">
+        <x:v>1576</x:v>
+      </x:c>
+      <x:c r="E825" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F825" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G825" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H825" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I825" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J825" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="826" spans="1:10">
+      <x:c r="A826" s="0" t="s">
+        <x:v>1574</x:v>
+      </x:c>
+      <x:c r="B826" s="0" t="s">
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="C826" s="0" t="s">
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="D826" s="0" t="s">
+        <x:v>1577</x:v>
+      </x:c>
+      <x:c r="E826" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F826" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="G826" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="H826" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I826" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J826" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="827" spans="1:10">
+      <x:c r="A827" s="0" t="s">
+        <x:v>1574</x:v>
+      </x:c>
+      <x:c r="B827" s="0" t="s">
+        <x:v>1578</x:v>
+      </x:c>
+      <x:c r="C827" s="0" t="s">
+        <x:v>1579</x:v>
+      </x:c>
+      <x:c r="D827" s="0" t="s">
+        <x:v>1580</x:v>
+      </x:c>
+      <x:c r="E827" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F827" s="0" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="G827" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="H827" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I827" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J827" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="828" spans="1:10">
+      <x:c r="A828" s="0" t="s">
+        <x:v>1581</x:v>
+      </x:c>
+      <x:c r="B828" s="0" t="s">
+        <x:v>1569</x:v>
+      </x:c>
+      <x:c r="C828" s="0" t="s">
+        <x:v>1570</x:v>
+      </x:c>
+      <x:c r="D828" s="0" t="s">
+        <x:v>1582</x:v>
+      </x:c>
+      <x:c r="E828" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F828" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G828" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H828" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I828" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J828" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="829" spans="1:10">
+      <x:c r="A829" s="0" t="s">
+        <x:v>1583</x:v>
+      </x:c>
+      <x:c r="B829" s="0" t="s">
+        <x:v>1569</x:v>
+      </x:c>
+      <x:c r="C829" s="0" t="s">
+        <x:v>1570</x:v>
+      </x:c>
+      <x:c r="D829" s="0" t="s">
+        <x:v>1584</x:v>
+      </x:c>
+      <x:c r="E829" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F829" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G829" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H829" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I829" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J829" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="830" spans="1:10">
+      <x:c r="A830" s="0" t="s">
+        <x:v>1583</x:v>
+      </x:c>
+      <x:c r="B830" s="0" t="s">
+        <x:v>1455</x:v>
+      </x:c>
+      <x:c r="C830" s="0" t="s">
+        <x:v>1553</x:v>
+      </x:c>
+      <x:c r="D830" s="0" t="s">
+        <x:v>1585</x:v>
+      </x:c>
+      <x:c r="E830" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F830" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="G830" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="H830" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I830" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J830" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="831" spans="1:10">
+      <x:c r="A831" s="0" t="s">
+        <x:v>1583</x:v>
+      </x:c>
+      <x:c r="B831" s="0" t="s">
+        <x:v>1558</x:v>
+      </x:c>
+      <x:c r="C831" s="0" t="s">
+        <x:v>1559</x:v>
+      </x:c>
+      <x:c r="D831" s="0" t="s">
+        <x:v>1586</x:v>
+      </x:c>
+      <x:c r="E831" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F831" s="0" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="G831" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="H831" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I831" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J831" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="832" spans="1:10">
+      <x:c r="A832" s="0" t="s">
+        <x:v>1583</x:v>
+      </x:c>
+      <x:c r="B832" s="0" t="s">
+        <x:v>848</x:v>
+      </x:c>
+      <x:c r="C832" s="0" t="s">
+        <x:v>872</x:v>
+      </x:c>
+      <x:c r="D832" s="0" t="s">
+        <x:v>1587</x:v>
+      </x:c>
+      <x:c r="E832" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F832" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="G832" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="H832" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I832" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J832" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="833" spans="1:10">
+      <x:c r="A833" s="0" t="s">
+        <x:v>1588</x:v>
+      </x:c>
+      <x:c r="B833" s="0" t="s">
+        <x:v>1569</x:v>
+      </x:c>
+      <x:c r="C833" s="0" t="s">
+        <x:v>1570</x:v>
+      </x:c>
+      <x:c r="D833" s="0" t="s">
+        <x:v>1589</x:v>
+      </x:c>
+      <x:c r="E833" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F833" s="0" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="G833" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="H833" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I833" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J833" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="834" spans="1:10">
+      <x:c r="A834" s="0" t="s">
+        <x:v>1588</x:v>
+      </x:c>
+      <x:c r="B834" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="C834" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="D834" s="0" t="s">
+        <x:v>1590</x:v>
+      </x:c>
+      <x:c r="E834" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F834" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="G834" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="H834" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I834" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J834" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="835" spans="1:10">
+      <x:c r="A835" s="0" t="s">
+        <x:v>1588</x:v>
+      </x:c>
+      <x:c r="B835" s="0" t="s">
+        <x:v>1455</x:v>
+      </x:c>
+      <x:c r="C835" s="0" t="s">
+        <x:v>1553</x:v>
+      </x:c>
+      <x:c r="D835" s="0" t="s">
+        <x:v>1591</x:v>
+      </x:c>
+      <x:c r="E835" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F835" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="G835" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="H835" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I835" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J835" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="836" spans="1:10">
+      <x:c r="A836" s="0" t="s">
+        <x:v>1588</x:v>
+      </x:c>
+      <x:c r="B836" s="0" t="s">
+        <x:v>1578</x:v>
+      </x:c>
+      <x:c r="C836" s="0" t="s">
+        <x:v>1579</x:v>
+      </x:c>
+      <x:c r="D836" s="0" t="s">
+        <x:v>1592</x:v>
+      </x:c>
+      <x:c r="E836" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F836" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G836" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H836" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I836" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J836" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="837" spans="1:10">
+      <x:c r="A837" s="0" t="s">
+        <x:v>1593</x:v>
+      </x:c>
+      <x:c r="B837" s="0" t="s">
+        <x:v>1569</x:v>
+      </x:c>
+      <x:c r="C837" s="0" t="s">
+        <x:v>1570</x:v>
+      </x:c>
+      <x:c r="D837" s="0" t="s">
+        <x:v>1594</x:v>
+      </x:c>
+      <x:c r="E837" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F837" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G837" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H837" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I837" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J837" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="838" spans="1:10">
+      <x:c r="A838" s="0" t="s">
+        <x:v>1593</x:v>
+      </x:c>
+      <x:c r="B838" s="0" t="s">
+        <x:v>295</x:v>
+      </x:c>
+      <x:c r="C838" s="0" t="s">
+        <x:v>296</x:v>
+      </x:c>
+      <x:c r="D838" s="0" t="s">
+        <x:v>1595</x:v>
+      </x:c>
+      <x:c r="E838" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F838" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="G838" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="H838" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I838" s="0" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="J838" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="839" spans="1:10">
+      <x:c r="A839" s="0" t="s">
+        <x:v>1596</x:v>
+      </x:c>
+      <x:c r="B839" s="0" t="s">
+        <x:v>1569</x:v>
+      </x:c>
+      <x:c r="C839" s="0" t="s">
+        <x:v>1570</x:v>
+      </x:c>
+      <x:c r="D839" s="0" t="s">
+        <x:v>1597</x:v>
+      </x:c>
+      <x:c r="E839" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F839" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G839" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H839" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I839" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J839" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="840" spans="1:10">
+      <x:c r="A840" s="0" t="s">
+        <x:v>1596</x:v>
+      </x:c>
+      <x:c r="B840" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="C840" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="D840" s="0" t="s">
+        <x:v>1598</x:v>
+      </x:c>
+      <x:c r="E840" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F840" s="0" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="G840" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="H840" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I840" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J840" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="841" spans="1:10">
+      <x:c r="A841" s="0" t="s">
+        <x:v>1596</x:v>
+      </x:c>
+      <x:c r="B841" s="0" t="s">
+        <x:v>295</x:v>
+      </x:c>
+      <x:c r="C841" s="0" t="s">
+        <x:v>296</x:v>
+      </x:c>
+      <x:c r="D841" s="0" t="s">
+        <x:v>1599</x:v>
+      </x:c>
+      <x:c r="E841" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F841" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="G841" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="H841" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I841" s="0" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="J841" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="842" spans="1:10">
+      <x:c r="A842" s="0" t="s">
+        <x:v>1596</x:v>
+      </x:c>
+      <x:c r="B842" s="0" t="s">
+        <x:v>1578</x:v>
+      </x:c>
+      <x:c r="C842" s="0" t="s">
+        <x:v>1579</x:v>
+      </x:c>
+      <x:c r="D842" s="0" t="s">
+        <x:v>1600</x:v>
+      </x:c>
+      <x:c r="E842" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F842" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="G842" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="H842" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I842" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J842" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="843" spans="1:10">
+      <x:c r="A843" s="0" t="s">
+        <x:v>1601</x:v>
+      </x:c>
+      <x:c r="B843" s="0" t="s">
+        <x:v>1569</x:v>
+      </x:c>
+      <x:c r="C843" s="0" t="s">
+        <x:v>1570</x:v>
+      </x:c>
+      <x:c r="D843" s="0" t="s">
+        <x:v>1602</x:v>
+      </x:c>
+      <x:c r="E843" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F843" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="G843" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="H843" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I843" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J843" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="844" spans="1:10">
+      <x:c r="A844" s="0" t="s">
+        <x:v>1601</x:v>
+      </x:c>
+      <x:c r="B844" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="C844" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="D844" s="0" t="s">
+        <x:v>1603</x:v>
+      </x:c>
+      <x:c r="E844" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F844" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G844" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H844" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I844" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J844" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="845" spans="1:10">
+      <x:c r="A845" s="0" t="s">
+        <x:v>1601</x:v>
+      </x:c>
+      <x:c r="B845" s="0" t="s">
+        <x:v>848</x:v>
+      </x:c>
+      <x:c r="C845" s="0" t="s">
+        <x:v>872</x:v>
+      </x:c>
+      <x:c r="D845" s="0" t="s">
+        <x:v>1604</x:v>
+      </x:c>
+      <x:c r="E845" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F845" s="0" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="G845" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="H845" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I845" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J845" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="846" spans="1:10">
+      <x:c r="A846" s="0" t="s">
+        <x:v>1601</x:v>
+      </x:c>
+      <x:c r="B846" s="0" t="s">
+        <x:v>295</x:v>
+      </x:c>
+      <x:c r="C846" s="0" t="s">
+        <x:v>296</x:v>
+      </x:c>
+      <x:c r="D846" s="0" t="s">
+        <x:v>1605</x:v>
+      </x:c>
+      <x:c r="E846" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F846" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="G846" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="H846" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I846" s="0" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="J846" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="847" spans="1:10">
+      <x:c r="A847" s="0" t="s">
+        <x:v>1606</x:v>
+      </x:c>
+      <x:c r="B847" s="0" t="s">
+        <x:v>1569</x:v>
+      </x:c>
+      <x:c r="C847" s="0" t="s">
+        <x:v>1570</x:v>
+      </x:c>
+      <x:c r="D847" s="0" t="s">
+        <x:v>1607</x:v>
+      </x:c>
+      <x:c r="E847" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F847" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="G847" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="H847" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I847" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J847" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="848" spans="1:10">
+      <x:c r="A848" s="0" t="s">
+        <x:v>1606</x:v>
+      </x:c>
+      <x:c r="B848" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="C848" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="D848" s="0" t="s">
+        <x:v>1608</x:v>
+      </x:c>
+      <x:c r="E848" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F848" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="G848" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="H848" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I848" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J848" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="849" spans="1:10">
+      <x:c r="A849" s="0" t="s">
+        <x:v>1606</x:v>
+      </x:c>
+      <x:c r="B849" s="0" t="s">
+        <x:v>1609</x:v>
+      </x:c>
+      <x:c r="C849" s="0" t="s">
+        <x:v>1610</x:v>
+      </x:c>
+      <x:c r="D849" s="0" t="s">
+        <x:v>1611</x:v>
+      </x:c>
+      <x:c r="E849" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F849" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G849" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H849" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I849" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J849" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="850" spans="1:10">
+      <x:c r="A850" s="0" t="s">
+        <x:v>1612</x:v>
+      </x:c>
+      <x:c r="B850" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="C850" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="D850" s="0" t="s">
+        <x:v>1613</x:v>
+      </x:c>
+      <x:c r="E850" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F850" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="G850" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="H850" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I850" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J850" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="851" spans="1:10">
+      <x:c r="A851" s="0" t="s">
+        <x:v>1614</x:v>
+      </x:c>
+      <x:c r="B851" s="0" t="s">
+        <x:v>1569</x:v>
+      </x:c>
+      <x:c r="C851" s="0" t="s">
+        <x:v>1570</x:v>
+      </x:c>
+      <x:c r="D851" s="0" t="s">
+        <x:v>1615</x:v>
+      </x:c>
+      <x:c r="E851" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F851" s="0" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="G851" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="H851" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I851" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J851" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="852" spans="1:10">
+      <x:c r="A852" s="0" t="s">
+        <x:v>1614</x:v>
+      </x:c>
+      <x:c r="B852" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="C852" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="D852" s="0" t="s">
+        <x:v>1616</x:v>
+      </x:c>
+      <x:c r="E852" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F852" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G852" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H852" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I852" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J852" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="853" spans="1:10">
+      <x:c r="A853" s="0" t="s">
+        <x:v>1614</x:v>
+      </x:c>
+      <x:c r="B853" s="0" t="s">
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="C853" s="0" t="s">
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="D853" s="0" t="s">
+        <x:v>1617</x:v>
+      </x:c>
+      <x:c r="E853" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F853" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="G853" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="H853" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I853" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J853" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="854" spans="1:10">
+      <x:c r="A854" s="0" t="s">
+        <x:v>1614</x:v>
+      </x:c>
+      <x:c r="B854" s="0" t="s">
+        <x:v>1578</x:v>
+      </x:c>
+      <x:c r="C854" s="0" t="s">
+        <x:v>1579</x:v>
+      </x:c>
+      <x:c r="D854" s="0" t="s">
+        <x:v>1618</x:v>
+      </x:c>
+      <x:c r="E854" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F854" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="G854" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="H854" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I854" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J854" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="855" spans="1:10">
+      <x:c r="A855" s="0" t="s">
+        <x:v>1619</x:v>
+      </x:c>
+      <x:c r="B855" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="C855" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="D855" s="0" t="s">
+        <x:v>1620</x:v>
+      </x:c>
+      <x:c r="E855" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F855" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="G855" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="H855" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I855" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J855" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="856" spans="1:10">
+      <x:c r="A856" s="0" t="s">
+        <x:v>1619</x:v>
+      </x:c>
+      <x:c r="B856" s="0" t="s">
+        <x:v>295</x:v>
+      </x:c>
+      <x:c r="C856" s="0" t="s">
+        <x:v>296</x:v>
+      </x:c>
+      <x:c r="D856" s="0" t="s">
+        <x:v>1621</x:v>
+      </x:c>
+      <x:c r="E856" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F856" s="0" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="G856" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="H856" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I856" s="0" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="J856" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="857" spans="1:10">
+      <x:c r="A857" s="0" t="s">
+        <x:v>1619</x:v>
+      </x:c>
+      <x:c r="B857" s="0" t="s">
+        <x:v>1558</x:v>
+      </x:c>
+      <x:c r="C857" s="0" t="s">
+        <x:v>1559</x:v>
+      </x:c>
+      <x:c r="D857" s="0" t="s">
+        <x:v>1622</x:v>
+      </x:c>
+      <x:c r="E857" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F857" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="G857" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="H857" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I857" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J857" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="858" spans="1:10">
+      <x:c r="A858" s="0" t="s">
+        <x:v>1619</x:v>
+      </x:c>
+      <x:c r="B858" s="0" t="s">
+        <x:v>1578</x:v>
+      </x:c>
+      <x:c r="C858" s="0" t="s">
+        <x:v>1579</x:v>
+      </x:c>
+      <x:c r="D858" s="0" t="s">
+        <x:v>1623</x:v>
+      </x:c>
+      <x:c r="E858" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F858" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G858" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H858" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I858" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J858" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="859" spans="1:10">
+      <x:c r="A859" s="0" t="s">
+        <x:v>1624</x:v>
+      </x:c>
+      <x:c r="B859" s="0" t="s">
+        <x:v>1569</x:v>
+      </x:c>
+      <x:c r="C859" s="0" t="s">
+        <x:v>1570</x:v>
+      </x:c>
+      <x:c r="D859" s="0" t="s">
+        <x:v>1625</x:v>
+      </x:c>
+      <x:c r="E859" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F859" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G859" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H859" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I859" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J859" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="860" spans="1:10">
+      <x:c r="A860" s="0" t="s">
+        <x:v>1624</x:v>
+      </x:c>
+      <x:c r="B860" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="C860" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="D860" s="0" t="s">
+        <x:v>1626</x:v>
+      </x:c>
+      <x:c r="E860" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F860" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="G860" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="H860" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I860" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J860" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="861" spans="1:10">
+      <x:c r="A861" s="0" t="s">
+        <x:v>1624</x:v>
+      </x:c>
+      <x:c r="B861" s="0" t="s">
+        <x:v>1455</x:v>
+      </x:c>
+      <x:c r="C861" s="0" t="s">
+        <x:v>1553</x:v>
+      </x:c>
+      <x:c r="D861" s="0" t="s">
+        <x:v>1627</x:v>
+      </x:c>
+      <x:c r="E861" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F861" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="G861" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="H861" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I861" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J861" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="862" spans="1:10">
+      <x:c r="A862" s="0" t="s">
+        <x:v>1628</x:v>
+      </x:c>
+      <x:c r="B862" s="0" t="s">
+        <x:v>1569</x:v>
+      </x:c>
+      <x:c r="C862" s="0" t="s">
+        <x:v>1570</x:v>
+      </x:c>
+      <x:c r="D862" s="0" t="s">
+        <x:v>1629</x:v>
+      </x:c>
+      <x:c r="E862" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F862" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G862" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H862" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I862" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J862" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="863" spans="1:10">
+      <x:c r="A863" s="0" t="s">
+        <x:v>1628</x:v>
+      </x:c>
+      <x:c r="B863" s="0" t="s">
+        <x:v>295</x:v>
+      </x:c>
+      <x:c r="C863" s="0" t="s">
+        <x:v>296</x:v>
+      </x:c>
+      <x:c r="D863" s="0" t="s">
+        <x:v>1630</x:v>
+      </x:c>
+      <x:c r="E863" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F863" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="G863" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="H863" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I863" s="0" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="J863" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="864" spans="1:10">
+      <x:c r="A864" s="0" t="s">
+        <x:v>1631</x:v>
+      </x:c>
+      <x:c r="B864" s="0" t="s">
+        <x:v>1569</x:v>
+      </x:c>
+      <x:c r="C864" s="0" t="s">
+        <x:v>1570</x:v>
+      </x:c>
+      <x:c r="D864" s="0" t="s">
+        <x:v>1632</x:v>
+      </x:c>
+      <x:c r="E864" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F864" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="G864" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="H864" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I864" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J864" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="865" spans="1:10">
+      <x:c r="A865" s="0" t="s">
+        <x:v>1631</x:v>
+      </x:c>
+      <x:c r="B865" s="0" t="s">
+        <x:v>848</x:v>
+      </x:c>
+      <x:c r="C865" s="0" t="s">
+        <x:v>872</x:v>
+      </x:c>
+      <x:c r="D865" s="0" t="s">
+        <x:v>1633</x:v>
+      </x:c>
+      <x:c r="E865" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F865" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G865" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H865" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I865" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J865" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="866" spans="1:10">
+      <x:c r="A866" s="0" t="s">
+        <x:v>1634</x:v>
+      </x:c>
+      <x:c r="B866" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="C866" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="D866" s="0" t="s">
+        <x:v>1635</x:v>
+      </x:c>
+      <x:c r="E866" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F866" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="G866" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="H866" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I866" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J866" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="867" spans="1:10">
+      <x:c r="A867" s="0" t="s">
+        <x:v>1634</x:v>
+      </x:c>
+      <x:c r="B867" s="0" t="s">
+        <x:v>1455</x:v>
+      </x:c>
+      <x:c r="C867" s="0" t="s">
+        <x:v>1553</x:v>
+      </x:c>
+      <x:c r="D867" s="0" t="s">
+        <x:v>1636</x:v>
+      </x:c>
+      <x:c r="E867" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F867" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="G867" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="H867" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I867" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J867" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="868" spans="1:10">
+      <x:c r="A868" s="0" t="s">
+        <x:v>1634</x:v>
+      </x:c>
+      <x:c r="B868" s="0" t="s">
+        <x:v>787</x:v>
+      </x:c>
+      <x:c r="C868" s="0" t="s">
+        <x:v>788</x:v>
+      </x:c>
+      <x:c r="D868" s="0" t="s">
+        <x:v>1637</x:v>
+      </x:c>
+      <x:c r="E868" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F868" s="0" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="G868" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="H868" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I868" s="0" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="J868" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="869" spans="1:10">
+      <x:c r="A869" s="0" t="s">
+        <x:v>1634</x:v>
+      </x:c>
+      <x:c r="B869" s="0" t="s">
+        <x:v>567</x:v>
+      </x:c>
+      <x:c r="C869" s="0" t="s">
+        <x:v>1638</x:v>
+      </x:c>
+      <x:c r="D869" s="0" t="s">
+        <x:v>1639</x:v>
+      </x:c>
+      <x:c r="E869" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F869" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G869" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H869" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I869" s="0" t="s">
+        <x:v>1354</x:v>
+      </x:c>
+      <x:c r="J869" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="870" spans="1:10">
+      <x:c r="A870" s="0" t="s">
+        <x:v>1640</x:v>
+      </x:c>
+      <x:c r="B870" s="0" t="s">
+        <x:v>1569</x:v>
+      </x:c>
+      <x:c r="C870" s="0" t="s">
+        <x:v>1570</x:v>
+      </x:c>
+      <x:c r="D870" s="0" t="s">
+        <x:v>1641</x:v>
+      </x:c>
+      <x:c r="E870" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F870" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="G870" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="H870" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I870" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J870" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="871" spans="1:10">
+      <x:c r="A871" s="0" t="s">
+        <x:v>1640</x:v>
+      </x:c>
+      <x:c r="B871" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="C871" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="D871" s="0" t="s">
+        <x:v>1642</x:v>
+      </x:c>
+      <x:c r="E871" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F871" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="G871" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="H871" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I871" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J871" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="872" spans="1:10">
+      <x:c r="A872" s="0" t="s">
+        <x:v>1640</x:v>
+      </x:c>
+      <x:c r="B872" s="0" t="s">
+        <x:v>1455</x:v>
+      </x:c>
+      <x:c r="C872" s="0" t="s">
+        <x:v>1553</x:v>
+      </x:c>
+      <x:c r="D872" s="0" t="s">
+        <x:v>1643</x:v>
+      </x:c>
+      <x:c r="E872" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F872" s="0" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="G872" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="H872" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I872" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J872" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="873" spans="1:10">
+      <x:c r="A873" s="0" t="s">
+        <x:v>1640</x:v>
+      </x:c>
+      <x:c r="B873" s="0" t="s">
+        <x:v>567</x:v>
+      </x:c>
+      <x:c r="C873" s="0" t="s">
+        <x:v>1638</x:v>
+      </x:c>
+      <x:c r="D873" s="0" t="s">
+        <x:v>1644</x:v>
+      </x:c>
+      <x:c r="E873" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F873" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="G873" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H873" s="0" t="s">
+        <x:v>1645</x:v>
+      </x:c>
+      <x:c r="I873" s="0" t="s">
+        <x:v>1354</x:v>
+      </x:c>
+      <x:c r="J873" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="874" spans="1:10">
+      <x:c r="A874" s="0" t="s">
+        <x:v>1640</x:v>
+      </x:c>
+      <x:c r="B874" s="0" t="s">
+        <x:v>567</x:v>
+      </x:c>
+      <x:c r="C874" s="0" t="s">
+        <x:v>1638</x:v>
+      </x:c>
+      <x:c r="D874" s="0" t="s">
+        <x:v>1644</x:v>
+      </x:c>
+      <x:c r="E874" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F874" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G874" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H874" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I874" s="0" t="s">
+        <x:v>1354</x:v>
+      </x:c>
+      <x:c r="J874" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="875" spans="1:10">
+      <x:c r="A875" s="0" t="s">
+        <x:v>1646</x:v>
+      </x:c>
+      <x:c r="B875" s="0" t="s">
+        <x:v>1647</x:v>
+      </x:c>
+      <x:c r="C875" s="0" t="s">
+        <x:v>1648</x:v>
+      </x:c>
+      <x:c r="D875" s="0" t="s">
+        <x:v>1649</x:v>
+      </x:c>
+      <x:c r="E875" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F875" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G875" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H875" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I875" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J875" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="876" spans="1:10">
+      <x:c r="A876" s="0" t="s">
+        <x:v>1646</x:v>
+      </x:c>
+      <x:c r="B876" s="0" t="s">
+        <x:v>1650</x:v>
+      </x:c>
+      <x:c r="C876" s="0" t="s">
+        <x:v>1651</x:v>
+      </x:c>
+      <x:c r="D876" s="0" t="s">
+        <x:v>1652</x:v>
+      </x:c>
+      <x:c r="E876" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F876" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="G876" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="H876" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I876" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J876" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="877" spans="1:10">
+      <x:c r="A877" s="0" t="s">
+        <x:v>1646</x:v>
+      </x:c>
+      <x:c r="B877" s="0" t="s">
+        <x:v>567</x:v>
+      </x:c>
+      <x:c r="C877" s="0" t="s">
+        <x:v>1638</x:v>
+      </x:c>
+      <x:c r="D877" s="0" t="s">
+        <x:v>1653</x:v>
+      </x:c>
+      <x:c r="E877" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F877" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="G877" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="H877" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I877" s="0" t="s">
+        <x:v>1354</x:v>
+      </x:c>
+      <x:c r="J877" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="878" spans="1:10">
+      <x:c r="A878" s="0" t="s">
+        <x:v>1654</x:v>
+      </x:c>
+      <x:c r="B878" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="C878" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="D878" s="0" t="s">
+        <x:v>1655</x:v>
+      </x:c>
+      <x:c r="E878" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F878" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G878" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H878" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I878" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J878" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="879" spans="1:10">
+      <x:c r="A879" s="0" t="s">
+        <x:v>1654</x:v>
+      </x:c>
+      <x:c r="B879" s="0" t="s">
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="C879" s="0" t="s">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="D879" s="0" t="s">
+        <x:v>1656</x:v>
+      </x:c>
+      <x:c r="E879" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F879" s="0" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="G879" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="H879" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I879" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J879" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="880" spans="1:10">
+      <x:c r="A880" s="0" t="s">
+        <x:v>1654</x:v>
+      </x:c>
+      <x:c r="B880" s="0" t="s">
+        <x:v>1609</x:v>
+      </x:c>
+      <x:c r="C880" s="0" t="s">
+        <x:v>1610</x:v>
+      </x:c>
+      <x:c r="D880" s="0" t="s">
+        <x:v>1657</x:v>
+      </x:c>
+      <x:c r="E880" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F880" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="G880" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="H880" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I880" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J880" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="881" spans="1:10">
+      <x:c r="A881" s="0" t="s">
+        <x:v>1654</x:v>
+      </x:c>
+      <x:c r="B881" s="0" t="s">
+        <x:v>1647</x:v>
+      </x:c>
+      <x:c r="C881" s="0" t="s">
+        <x:v>1648</x:v>
+      </x:c>
+      <x:c r="D881" s="0" t="s">
+        <x:v>1658</x:v>
+      </x:c>
+      <x:c r="E881" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F881" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="G881" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="H881" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I881" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J881" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="882" spans="1:10">
+      <x:c r="A882" s="0" t="s">
+        <x:v>1659</x:v>
+      </x:c>
+      <x:c r="B882" s="0" t="s">
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="C882" s="0" t="s">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="D882" s="0" t="s">
+        <x:v>1660</x:v>
+      </x:c>
+      <x:c r="E882" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F882" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G882" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H882" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I882" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J882" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="883" spans="1:10">
+      <x:c r="A883" s="0" t="s">
+        <x:v>1659</x:v>
+      </x:c>
+      <x:c r="B883" s="0" t="s">
+        <x:v>1650</x:v>
+      </x:c>
+      <x:c r="C883" s="0" t="s">
+        <x:v>1651</x:v>
+      </x:c>
+      <x:c r="D883" s="0" t="s">
+        <x:v>1661</x:v>
+      </x:c>
+      <x:c r="E883" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F883" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="G883" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="H883" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I883" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J883" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="884" spans="1:10">
+      <x:c r="A884" s="0" t="s">
+        <x:v>1659</x:v>
+      </x:c>
+      <x:c r="B884" s="0" t="s">
+        <x:v>567</x:v>
+      </x:c>
+      <x:c r="C884" s="0" t="s">
+        <x:v>1638</x:v>
+      </x:c>
+      <x:c r="D884" s="0" t="s">
+        <x:v>1662</x:v>
+      </x:c>
+      <x:c r="E884" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F884" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="G884" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="H884" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I884" s="0" t="s">
+        <x:v>1354</x:v>
+      </x:c>
+      <x:c r="J884" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="885" spans="1:10">
+      <x:c r="A885" s="0" t="s">
+        <x:v>1663</x:v>
+      </x:c>
+      <x:c r="B885" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="C885" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="D885" s="0" t="s">
+        <x:v>1664</x:v>
+      </x:c>
+      <x:c r="E885" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F885" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="G885" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="H885" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I885" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J885" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="886" spans="1:10">
+      <x:c r="A886" s="0" t="s">
+        <x:v>1663</x:v>
+      </x:c>
+      <x:c r="B886" s="0" t="s">
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="C886" s="0" t="s">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="D886" s="0" t="s">
+        <x:v>1665</x:v>
+      </x:c>
+      <x:c r="E886" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F886" s="0" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="G886" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="H886" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I886" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J886" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="887" spans="1:10">
+      <x:c r="A887" s="0" t="s">
+        <x:v>1663</x:v>
+      </x:c>
+      <x:c r="B887" s="0" t="s">
+        <x:v>1609</x:v>
+      </x:c>
+      <x:c r="C887" s="0" t="s">
+        <x:v>1610</x:v>
+      </x:c>
+      <x:c r="D887" s="0" t="s">
+        <x:v>1666</x:v>
+      </x:c>
+      <x:c r="E887" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F887" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="G887" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="H887" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I887" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J887" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="888" spans="1:10">
+      <x:c r="A888" s="0" t="s">
+        <x:v>1663</x:v>
+      </x:c>
+      <x:c r="B888" s="0" t="s">
+        <x:v>567</x:v>
+      </x:c>
+      <x:c r="C888" s="0" t="s">
+        <x:v>1638</x:v>
+      </x:c>
+      <x:c r="D888" s="0" t="s">
+        <x:v>1667</x:v>
+      </x:c>
+      <x:c r="E888" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F888" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G888" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H888" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I888" s="0" t="s">
+        <x:v>1354</x:v>
+      </x:c>
+      <x:c r="J888" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="889" spans="1:10">
+      <x:c r="A889" s="0" t="s">
+        <x:v>1668</x:v>
+      </x:c>
+      <x:c r="B889" s="0" t="s">
+        <x:v>1669</x:v>
+      </x:c>
+      <x:c r="C889" s="0" t="s">
+        <x:v>1670</x:v>
+      </x:c>
+      <x:c r="D889" s="0" t="s">
+        <x:v>1671</x:v>
+      </x:c>
+      <x:c r="E889" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F889" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="G889" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="H889" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I889" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J889" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="890" spans="1:10">
+      <x:c r="A890" s="0" t="s">
+        <x:v>1668</x:v>
+      </x:c>
+      <x:c r="B890" s="0" t="s">
+        <x:v>1455</x:v>
+      </x:c>
+      <x:c r="C890" s="0" t="s">
+        <x:v>1553</x:v>
+      </x:c>
+      <x:c r="D890" s="0" t="s">
+        <x:v>1672</x:v>
+      </x:c>
+      <x:c r="E890" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F890" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G890" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H890" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I890" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J890" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="891" spans="1:10">
+      <x:c r="A891" s="0" t="s">
+        <x:v>1668</x:v>
+      </x:c>
+      <x:c r="B891" s="0" t="s">
+        <x:v>1650</x:v>
+      </x:c>
+      <x:c r="C891" s="0" t="s">
+        <x:v>1651</x:v>
+      </x:c>
+      <x:c r="D891" s="0" t="s">
+        <x:v>1673</x:v>
+      </x:c>
+      <x:c r="E891" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F891" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="G891" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="H891" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I891" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J891" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="892" spans="1:10">
+      <x:c r="A892" s="0" t="s">
+        <x:v>1668</x:v>
+      </x:c>
+      <x:c r="B892" s="0" t="s">
+        <x:v>567</x:v>
+      </x:c>
+      <x:c r="C892" s="0" t="s">
+        <x:v>1638</x:v>
+      </x:c>
+      <x:c r="D892" s="0" t="s">
+        <x:v>1674</x:v>
+      </x:c>
+      <x:c r="E892" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F892" s="0" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="G892" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="H892" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I892" s="0" t="s">
+        <x:v>1354</x:v>
+      </x:c>
+      <x:c r="J892" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="893" spans="1:10">
+      <x:c r="A893" s="0" t="s">
+        <x:v>1675</x:v>
+      </x:c>
+      <x:c r="B893" s="0" t="s">
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="C893" s="0" t="s">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="D893" s="0" t="s">
+        <x:v>1676</x:v>
+      </x:c>
+      <x:c r="E893" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F893" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G893" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H893" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I893" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J893" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="894" spans="1:10">
+      <x:c r="A894" s="0" t="s">
+        <x:v>1677</x:v>
+      </x:c>
+      <x:c r="B894" s="0" t="s">
+        <x:v>1609</x:v>
+      </x:c>
+      <x:c r="C894" s="0" t="s">
+        <x:v>1610</x:v>
+      </x:c>
+      <x:c r="D894" s="0" t="s">
+        <x:v>1678</x:v>
+      </x:c>
+      <x:c r="E894" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F894" s="0" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="G894" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="H894" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I894" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J894" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="895" spans="1:10">
+      <x:c r="A895" s="0" t="s">
+        <x:v>1677</x:v>
+      </x:c>
+      <x:c r="B895" s="0" t="s">
+        <x:v>1647</x:v>
+      </x:c>
+      <x:c r="C895" s="0" t="s">
+        <x:v>1648</x:v>
+      </x:c>
+      <x:c r="D895" s="0" t="s">
+        <x:v>1679</x:v>
+      </x:c>
+      <x:c r="E895" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F895" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="G895" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="H895" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I895" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J895" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="896" spans="1:10">
+      <x:c r="A896" s="0" t="s">
+        <x:v>1677</x:v>
+      </x:c>
+      <x:c r="B896" s="0" t="s">
+        <x:v>1650</x:v>
+      </x:c>
+      <x:c r="C896" s="0" t="s">
+        <x:v>1651</x:v>
+      </x:c>
+      <x:c r="D896" s="0" t="s">
+        <x:v>1680</x:v>
+      </x:c>
+      <x:c r="E896" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F896" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G896" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H896" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I896" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J896" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="897" spans="1:10">
+      <x:c r="A897" s="0" t="s">
+        <x:v>1677</x:v>
+      </x:c>
+      <x:c r="B897" s="0" t="s">
+        <x:v>567</x:v>
+      </x:c>
+      <x:c r="C897" s="0" t="s">
+        <x:v>1638</x:v>
+      </x:c>
+      <x:c r="D897" s="0" t="s">
+        <x:v>1681</x:v>
+      </x:c>
+      <x:c r="E897" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F897" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="G897" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="H897" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I897" s="0" t="s">
+        <x:v>1354</x:v>
+      </x:c>
+      <x:c r="J897" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="898" spans="1:10">
+      <x:c r="A898" s="0" t="s">
+        <x:v>1682</x:v>
+      </x:c>
+      <x:c r="B898" s="0" t="s">
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="C898" s="0" t="s">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="D898" s="0" t="s">
+        <x:v>1683</x:v>
+      </x:c>
+      <x:c r="E898" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F898" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="G898" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="H898" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I898" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J898" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="899" spans="1:10">
+      <x:c r="A899" s="0" t="s">
+        <x:v>1682</x:v>
+      </x:c>
+      <x:c r="B899" s="0" t="s">
+        <x:v>1609</x:v>
+      </x:c>
+      <x:c r="C899" s="0" t="s">
+        <x:v>1610</x:v>
+      </x:c>
+      <x:c r="D899" s="0" t="s">
+        <x:v>1684</x:v>
+      </x:c>
+      <x:c r="E899" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F899" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="G899" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="H899" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I899" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J899" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="900" spans="1:10">
+      <x:c r="A900" s="0" t="s">
+        <x:v>1682</x:v>
+      </x:c>
+      <x:c r="B900" s="0" t="s">
+        <x:v>1650</x:v>
+      </x:c>
+      <x:c r="C900" s="0" t="s">
+        <x:v>1651</x:v>
+      </x:c>
+      <x:c r="D900" s="0" t="s">
+        <x:v>1685</x:v>
+      </x:c>
+      <x:c r="E900" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F900" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G900" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H900" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I900" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J900" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="901" spans="1:10">
+      <x:c r="A901" s="0" t="s">
+        <x:v>1686</x:v>
+      </x:c>
+      <x:c r="B901" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="C901" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="D901" s="0" t="s">
+        <x:v>1687</x:v>
+      </x:c>
+      <x:c r="E901" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F901" s="0" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="G901" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="H901" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I901" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J901" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="902" spans="1:10">
+      <x:c r="A902" s="0" t="s">
+        <x:v>1686</x:v>
+      </x:c>
+      <x:c r="B902" s="0" t="s">
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="C902" s="0" t="s">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="D902" s="0" t="s">
+        <x:v>1688</x:v>
+      </x:c>
+      <x:c r="E902" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F902" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="G902" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="H902" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I902" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J902" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="903" spans="1:10">
+      <x:c r="A903" s="0" t="s">
+        <x:v>1686</x:v>
+      </x:c>
+      <x:c r="B903" s="0" t="s">
+        <x:v>1650</x:v>
+      </x:c>
+      <x:c r="C903" s="0" t="s">
+        <x:v>1651</x:v>
+      </x:c>
+      <x:c r="D903" s="0" t="s">
+        <x:v>1689</x:v>
+      </x:c>
+      <x:c r="E903" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F903" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G903" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H903" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I903" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J903" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="904" spans="1:10">
+      <x:c r="A904" s="0" t="s">
+        <x:v>1686</x:v>
+      </x:c>
+      <x:c r="B904" s="0" t="s">
+        <x:v>567</x:v>
+      </x:c>
+      <x:c r="C904" s="0" t="s">
+        <x:v>1638</x:v>
+      </x:c>
+      <x:c r="D904" s="0" t="s">
+        <x:v>1690</x:v>
+      </x:c>
+      <x:c r="E904" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F904" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="G904" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="H904" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I904" s="0" t="s">
+        <x:v>1354</x:v>
+      </x:c>
+      <x:c r="J904" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="905" spans="1:10">
+      <x:c r="A905" s="0" t="s">
+        <x:v>1691</x:v>
+      </x:c>
+      <x:c r="B905" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="C905" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="D905" s="0" t="s">
+        <x:v>1692</x:v>
+      </x:c>
+      <x:c r="E905" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F905" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="G905" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="H905" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I905" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J905" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="906" spans="1:10">
+      <x:c r="A906" s="0" t="s">
+        <x:v>1691</x:v>
+      </x:c>
+      <x:c r="B906" s="0" t="s">
+        <x:v>1609</x:v>
+      </x:c>
+      <x:c r="C906" s="0" t="s">
+        <x:v>1610</x:v>
+      </x:c>
+      <x:c r="D906" s="0" t="s">
+        <x:v>1693</x:v>
+      </x:c>
+      <x:c r="E906" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F906" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G906" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H906" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I906" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J906" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="907" spans="1:10">
+      <x:c r="A907" s="0" t="s">
+        <x:v>1691</x:v>
+      </x:c>
+      <x:c r="B907" s="0" t="s">
+        <x:v>1650</x:v>
+      </x:c>
+      <x:c r="C907" s="0" t="s">
+        <x:v>1651</x:v>
+      </x:c>
+      <x:c r="D907" s="0" t="s">
+        <x:v>1694</x:v>
+      </x:c>
+      <x:c r="E907" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F907" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="G907" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="H907" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I907" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J907" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="908" spans="1:10">
+      <x:c r="A908" s="0" t="s">
+        <x:v>1691</x:v>
+      </x:c>
+      <x:c r="B908" s="0" t="s">
+        <x:v>567</x:v>
+      </x:c>
+      <x:c r="C908" s="0" t="s">
+        <x:v>1638</x:v>
+      </x:c>
+      <x:c r="D908" s="0" t="s">
+        <x:v>1695</x:v>
+      </x:c>
+      <x:c r="E908" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F908" s="0" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="G908" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="H908" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I908" s="0" t="s">
+        <x:v>1354</x:v>
+      </x:c>
+      <x:c r="J908" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="909" spans="1:10">
+      <x:c r="A909" s="0" t="s">
+        <x:v>1696</x:v>
+      </x:c>
+      <x:c r="B909" s="0" t="s">
+        <x:v>1650</x:v>
+      </x:c>
+      <x:c r="C909" s="0" t="s">
+        <x:v>1651</x:v>
+      </x:c>
+      <x:c r="D909" s="0" t="s">
+        <x:v>1697</x:v>
+      </x:c>
+      <x:c r="E909" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F909" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="G909" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="H909" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I909" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J909" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="910" spans="1:10">
+      <x:c r="A910" s="0" t="s">
+        <x:v>1696</x:v>
+      </x:c>
+      <x:c r="B910" s="0" t="s">
+        <x:v>567</x:v>
+      </x:c>
+      <x:c r="C910" s="0" t="s">
+        <x:v>1638</x:v>
+      </x:c>
+      <x:c r="D910" s="0" t="s">
+        <x:v>1698</x:v>
+      </x:c>
+      <x:c r="E910" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F910" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G910" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H910" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I910" s="0" t="s">
+        <x:v>1354</x:v>
+      </x:c>
+      <x:c r="J910" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="911" spans="1:10">
+      <x:c r="A911" s="0" t="s">
+        <x:v>1699</x:v>
+      </x:c>
+      <x:c r="B911" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="C911" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="D911" s="0" t="s">
+        <x:v>1700</x:v>
+      </x:c>
+      <x:c r="E911" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F911" s="0" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="G911" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="H911" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I911" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J911" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="912" spans="1:10">
+      <x:c r="A912" s="0" t="s">
+        <x:v>1699</x:v>
+      </x:c>
+      <x:c r="B912" s="0" t="s">
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="C912" s="0" t="s">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="D912" s="0" t="s">
+        <x:v>1701</x:v>
+      </x:c>
+      <x:c r="E912" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F912" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="G912" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="H912" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I912" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J912" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="913" spans="1:10">
+      <x:c r="A913" s="0" t="s">
+        <x:v>1699</x:v>
+      </x:c>
+      <x:c r="B913" s="0" t="s">
+        <x:v>1650</x:v>
+      </x:c>
+      <x:c r="C913" s="0" t="s">
+        <x:v>1651</x:v>
+      </x:c>
+      <x:c r="D913" s="0" t="s">
+        <x:v>1702</x:v>
+      </x:c>
+      <x:c r="E913" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F913" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="G913" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="H913" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I913" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J913" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="914" spans="1:10">
+      <x:c r="A914" s="0" t="s">
+        <x:v>1699</x:v>
+      </x:c>
+      <x:c r="B914" s="0" t="s">
+        <x:v>567</x:v>
+      </x:c>
+      <x:c r="C914" s="0" t="s">
+        <x:v>1638</x:v>
+      </x:c>
+      <x:c r="D914" s="0" t="s">
+        <x:v>1703</x:v>
+      </x:c>
+      <x:c r="E914" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F914" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G914" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H914" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I914" s="0" t="s">
+        <x:v>1354</x:v>
+      </x:c>
+      <x:c r="J914" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="915" spans="1:10">
+      <x:c r="A915" s="0" t="s">
+        <x:v>1704</x:v>
+      </x:c>
+      <x:c r="B915" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="C915" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="D915" s="0" t="s">
+        <x:v>1705</x:v>
+      </x:c>
+      <x:c r="E915" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F915" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G915" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H915" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I915" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J915" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="916" spans="1:10">
+      <x:c r="A916" s="0" t="s">
+        <x:v>1704</x:v>
+      </x:c>
+      <x:c r="B916" s="0" t="s">
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="C916" s="0" t="s">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="D916" s="0" t="s">
+        <x:v>1706</x:v>
+      </x:c>
+      <x:c r="E916" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F916" s="0" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="G916" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="H916" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I916" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J916" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="917" spans="1:10">
+      <x:c r="A917" s="0" t="s">
+        <x:v>1704</x:v>
+      </x:c>
+      <x:c r="B917" s="0" t="s">
+        <x:v>1650</x:v>
+      </x:c>
+      <x:c r="C917" s="0" t="s">
+        <x:v>1651</x:v>
+      </x:c>
+      <x:c r="D917" s="0" t="s">
+        <x:v>1707</x:v>
+      </x:c>
+      <x:c r="E917" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F917" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="G917" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="H917" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I917" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J917" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="918" spans="1:10">
+      <x:c r="A918" s="0" t="s">
+        <x:v>1704</x:v>
+      </x:c>
+      <x:c r="B918" s="0" t="s">
+        <x:v>567</x:v>
+      </x:c>
+      <x:c r="C918" s="0" t="s">
+        <x:v>1638</x:v>
+      </x:c>
+      <x:c r="D918" s="0" t="s">
+        <x:v>1708</x:v>
+      </x:c>
+      <x:c r="E918" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F918" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="G918" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="H918" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I918" s="0" t="s">
+        <x:v>1354</x:v>
+      </x:c>
+      <x:c r="J918" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="919" spans="1:10">
+      <x:c r="A919" s="0" t="s">
+        <x:v>1709</x:v>
+      </x:c>
+      <x:c r="B919" s="0" t="s">
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="C919" s="0" t="s">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="D919" s="0" t="s">
+        <x:v>1710</x:v>
+      </x:c>
+      <x:c r="E919" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F919" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G919" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H919" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I919" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J919" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="920" spans="1:10">
+      <x:c r="A920" s="0" t="s">
+        <x:v>1711</x:v>
+      </x:c>
+      <x:c r="B920" s="0" t="s">
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="C920" s="0" t="s">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="D920" s="0" t="s">
+        <x:v>1712</x:v>
+      </x:c>
+      <x:c r="E920" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F920" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="G920" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="H920" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I920" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J920" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="921" spans="1:10">
+      <x:c r="A921" s="0" t="s">
+        <x:v>1711</x:v>
+      </x:c>
+      <x:c r="B921" s="0" t="s">
+        <x:v>1650</x:v>
+      </x:c>
+      <x:c r="C921" s="0" t="s">
+        <x:v>1651</x:v>
+      </x:c>
+      <x:c r="D921" s="0" t="s">
+        <x:v>1713</x:v>
+      </x:c>
+      <x:c r="E921" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F921" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="G921" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="H921" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I921" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J921" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="922" spans="1:10">
+      <x:c r="A922" s="0" t="s">
+        <x:v>1711</x:v>
+      </x:c>
+      <x:c r="B922" s="0" t="s">
+        <x:v>567</x:v>
+      </x:c>
+      <x:c r="C922" s="0" t="s">
+        <x:v>1638</x:v>
+      </x:c>
+      <x:c r="D922" s="0" t="s">
+        <x:v>1714</x:v>
+      </x:c>
+      <x:c r="E922" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F922" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G922" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H922" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I922" s="0" t="s">
+        <x:v>1354</x:v>
+      </x:c>
+      <x:c r="J922" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="923" spans="1:10">
+      <x:c r="A923" s="0" t="s">
+        <x:v>1715</x:v>
+      </x:c>
+      <x:c r="B923" s="0" t="s">
+        <x:v>1650</x:v>
+      </x:c>
+      <x:c r="C923" s="0" t="s">
+        <x:v>1651</x:v>
+      </x:c>
+      <x:c r="D923" s="0" t="s">
+        <x:v>1716</x:v>
+      </x:c>
+      <x:c r="E923" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F923" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="G923" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="H923" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I923" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J923" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="924" spans="1:10">
+      <x:c r="A924" s="0" t="s">
+        <x:v>1715</x:v>
+      </x:c>
+      <x:c r="B924" s="0" t="s">
+        <x:v>567</x:v>
+      </x:c>
+      <x:c r="C924" s="0" t="s">
+        <x:v>1638</x:v>
+      </x:c>
+      <x:c r="D924" s="0" t="s">
+        <x:v>1717</x:v>
+      </x:c>
+      <x:c r="E924" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F924" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G924" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H924" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I924" s="0" t="s">
+        <x:v>1354</x:v>
+      </x:c>
+      <x:c r="J924" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="925" spans="1:10">
+      <x:c r="A925" s="0" t="s">
+        <x:v>1718</x:v>
+      </x:c>
+      <x:c r="B925" s="0" t="s">
+        <x:v>1719</x:v>
+      </x:c>
+      <x:c r="C925" s="0" t="s">
+        <x:v>1720</x:v>
+      </x:c>
+      <x:c r="D925" s="0" t="s">
+        <x:v>1721</x:v>
+      </x:c>
+      <x:c r="E925" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F925" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G925" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H925" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I925" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J925" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="926" spans="1:10">
+      <x:c r="A926" s="0" t="s">
+        <x:v>1718</x:v>
+      </x:c>
+      <x:c r="B926" s="0" t="s">
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="C926" s="0" t="s">
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="D926" s="0" t="s">
+        <x:v>1722</x:v>
+      </x:c>
+      <x:c r="E926" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F926" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="G926" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="H926" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I926" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J926" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="927" spans="1:10">
+      <x:c r="A927" s="0" t="s">
+        <x:v>1718</x:v>
+      </x:c>
+      <x:c r="B927" s="0" t="s">
+        <x:v>567</x:v>
+      </x:c>
+      <x:c r="C927" s="0" t="s">
+        <x:v>1638</x:v>
+      </x:c>
+      <x:c r="D927" s="0" t="s">
+        <x:v>1723</x:v>
+      </x:c>
+      <x:c r="E927" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F927" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="G927" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="H927" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I927" s="0" t="s">
+        <x:v>1354</x:v>
+      </x:c>
+      <x:c r="J927" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="928" spans="1:10">
+      <x:c r="A928" s="0" t="s">
+        <x:v>1718</x:v>
+      </x:c>
+      <x:c r="B928" s="0" t="s">
+        <x:v>1724</x:v>
+      </x:c>
+      <x:c r="C928" s="0" t="s">
+        <x:v>1725</x:v>
+      </x:c>
+      <x:c r="D928" s="0" t="s">
+        <x:v>1726</x:v>
+      </x:c>
+      <x:c r="E928" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F928" s="0" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="G928" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="H928" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I928" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J928" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="929" spans="1:10">
+      <x:c r="A929" s="0" t="s">
+        <x:v>1727</x:v>
+      </x:c>
+      <x:c r="B929" s="0" t="s">
+        <x:v>1719</x:v>
+      </x:c>
+      <x:c r="C929" s="0" t="s">
+        <x:v>1720</x:v>
+      </x:c>
+      <x:c r="D929" s="0" t="s">
+        <x:v>1728</x:v>
+      </x:c>
+      <x:c r="E929" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F929" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="G929" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="H929" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I929" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J929" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="930" spans="1:10">
+      <x:c r="A930" s="0" t="s">
+        <x:v>1727</x:v>
+      </x:c>
+      <x:c r="B930" s="0" t="s">
+        <x:v>1455</x:v>
+      </x:c>
+      <x:c r="C930" s="0" t="s">
+        <x:v>1553</x:v>
+      </x:c>
+      <x:c r="D930" s="0" t="s">
+        <x:v>1729</x:v>
+      </x:c>
+      <x:c r="E930" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F930" s="0" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="G930" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="H930" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I930" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J930" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="931" spans="1:10">
+      <x:c r="A931" s="0" t="s">
+        <x:v>1727</x:v>
+      </x:c>
+      <x:c r="B931" s="0" t="s">
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="C931" s="0" t="s">
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="D931" s="0" t="s">
+        <x:v>1730</x:v>
+      </x:c>
+      <x:c r="E931" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F931" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="G931" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="H931" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I931" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J931" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="932" spans="1:10">
+      <x:c r="A932" s="0" t="s">
+        <x:v>1727</x:v>
+      </x:c>
+      <x:c r="B932" s="0" t="s">
+        <x:v>771</x:v>
+      </x:c>
+      <x:c r="C932" s="0" t="s">
+        <x:v>772</x:v>
+      </x:c>
+      <x:c r="D932" s="0" t="s">
+        <x:v>1731</x:v>
+      </x:c>
+      <x:c r="E932" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F932" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G932" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H932" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I932" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J932" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="933" spans="1:10">
+      <x:c r="A933" s="0" t="s">
+        <x:v>1732</x:v>
+      </x:c>
+      <x:c r="B933" s="0" t="s">
+        <x:v>1719</x:v>
+      </x:c>
+      <x:c r="C933" s="0" t="s">
+        <x:v>1720</x:v>
+      </x:c>
+      <x:c r="D933" s="0" t="s">
+        <x:v>1733</x:v>
+      </x:c>
+      <x:c r="E933" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F933" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G933" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H933" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I933" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J933" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="934" spans="1:10">
+      <x:c r="A934" s="0" t="s">
+        <x:v>1732</x:v>
+      </x:c>
+      <x:c r="B934" s="0" t="s">
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="C934" s="0" t="s">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="D934" s="0" t="s">
+        <x:v>1734</x:v>
+      </x:c>
+      <x:c r="E934" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F934" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="G934" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="H934" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I934" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J934" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="935" spans="1:10">
+      <x:c r="A935" s="0" t="s">
+        <x:v>1732</x:v>
+      </x:c>
+      <x:c r="B935" s="0" t="s">
+        <x:v>1650</x:v>
+      </x:c>
+      <x:c r="C935" s="0" t="s">
+        <x:v>1651</x:v>
+      </x:c>
+      <x:c r="D935" s="0" t="s">
+        <x:v>1735</x:v>
+      </x:c>
+      <x:c r="E935" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F935" s="0" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="G935" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="H935" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I935" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J935" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="936" spans="1:10">
+      <x:c r="A936" s="0" t="s">
+        <x:v>1732</x:v>
+      </x:c>
+      <x:c r="B936" s="0" t="s">
+        <x:v>1724</x:v>
+      </x:c>
+      <x:c r="C936" s="0" t="s">
+        <x:v>1725</x:v>
+      </x:c>
+      <x:c r="D936" s="0" t="s">
+        <x:v>1736</x:v>
+      </x:c>
+      <x:c r="E936" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F936" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="G936" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="H936" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I936" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J936" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="937" spans="1:10">
+      <x:c r="A937" s="0" t="s">
+        <x:v>1737</x:v>
+      </x:c>
+      <x:c r="B937" s="0" t="s">
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="C937" s="0" t="s">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="D937" s="0" t="s">
+        <x:v>1738</x:v>
+      </x:c>
+      <x:c r="E937" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F937" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="G937" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="H937" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I937" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J937" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="938" spans="1:10">
+      <x:c r="A938" s="0" t="s">
+        <x:v>1737</x:v>
+      </x:c>
+      <x:c r="B938" s="0" t="s">
+        <x:v>1455</x:v>
+      </x:c>
+      <x:c r="C938" s="0" t="s">
+        <x:v>1553</x:v>
+      </x:c>
+      <x:c r="D938" s="0" t="s">
+        <x:v>1739</x:v>
+      </x:c>
+      <x:c r="E938" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F938" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="G938" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="H938" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I938" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J938" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="939" spans="1:10">
+      <x:c r="A939" s="0" t="s">
+        <x:v>1737</x:v>
+      </x:c>
+      <x:c r="B939" s="0" t="s">
+        <x:v>1650</x:v>
+      </x:c>
+      <x:c r="C939" s="0" t="s">
+        <x:v>1651</x:v>
+      </x:c>
+      <x:c r="D939" s="0" t="s">
+        <x:v>1740</x:v>
+      </x:c>
+      <x:c r="E939" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F939" s="0" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="G939" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="H939" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I939" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J939" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="940" spans="1:10">
+      <x:c r="A940" s="0" t="s">
+        <x:v>1737</x:v>
+      </x:c>
+      <x:c r="B940" s="0" t="s">
+        <x:v>567</x:v>
+      </x:c>
+      <x:c r="C940" s="0" t="s">
+        <x:v>1638</x:v>
+      </x:c>
+      <x:c r="D940" s="0" t="s">
+        <x:v>1741</x:v>
+      </x:c>
+      <x:c r="E940" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F940" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G940" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H940" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I940" s="0" t="s">
+        <x:v>1354</x:v>
+      </x:c>
+      <x:c r="J940" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="941" spans="1:10">
+      <x:c r="A941" s="0" t="s">
+        <x:v>1742</x:v>
+      </x:c>
+      <x:c r="B941" s="0" t="s">
+        <x:v>410</x:v>
+      </x:c>
+      <x:c r="C941" s="0" t="s">
+        <x:v>411</x:v>
+      </x:c>
+      <x:c r="D941" s="0" t="s">
+        <x:v>1743</x:v>
+      </x:c>
+      <x:c r="E941" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F941" s="0" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="G941" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="H941" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I941" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J941" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="942" spans="1:10">
+      <x:c r="A942" s="0" t="s">
+        <x:v>1742</x:v>
+      </x:c>
+      <x:c r="B942" s="0" t="s">
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="C942" s="0" t="s">
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="D942" s="0" t="s">
+        <x:v>1744</x:v>
+      </x:c>
+      <x:c r="E942" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F942" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="G942" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="H942" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I942" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J942" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="943" spans="1:10">
+      <x:c r="A943" s="0" t="s">
+        <x:v>1742</x:v>
+      </x:c>
+      <x:c r="B943" s="0" t="s">
+        <x:v>1455</x:v>
+      </x:c>
+      <x:c r="C943" s="0" t="s">
+        <x:v>1553</x:v>
+      </x:c>
+      <x:c r="D943" s="0" t="s">
+        <x:v>1745</x:v>
+      </x:c>
+      <x:c r="E943" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F943" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G943" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H943" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I943" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J943" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="944" spans="1:10">
+      <x:c r="A944" s="0" t="s">
+        <x:v>1742</x:v>
+      </x:c>
+      <x:c r="B944" s="0" t="s">
+        <x:v>1746</x:v>
+      </x:c>
+      <x:c r="C944" s="0" t="s">
+        <x:v>1747</x:v>
+      </x:c>
+      <x:c r="D944" s="0" t="s">
+        <x:v>1748</x:v>
+      </x:c>
+      <x:c r="E944" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F944" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="G944" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="H944" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I944" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J944" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="945" spans="1:10">
+      <x:c r="A945" s="0" t="s">
+        <x:v>1749</x:v>
+      </x:c>
+      <x:c r="B945" s="0" t="s">
+        <x:v>1719</x:v>
+      </x:c>
+      <x:c r="C945" s="0" t="s">
+        <x:v>1720</x:v>
+      </x:c>
+      <x:c r="D945" s="0" t="s">
+        <x:v>1750</x:v>
+      </x:c>
+      <x:c r="E945" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F945" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="G945" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="H945" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I945" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J945" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="946" spans="1:10">
+      <x:c r="A946" s="0" t="s">
+        <x:v>1749</x:v>
+      </x:c>
+      <x:c r="B946" s="0" t="s">
+        <x:v>1569</x:v>
+      </x:c>
+      <x:c r="C946" s="0" t="s">
+        <x:v>1570</x:v>
+      </x:c>
+      <x:c r="D946" s="0" t="s">
+        <x:v>1751</x:v>
+      </x:c>
+      <x:c r="E946" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F946" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G946" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H946" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I946" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J946" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="947" spans="1:10">
+      <x:c r="A947" s="0" t="s">
+        <x:v>1749</x:v>
+      </x:c>
+      <x:c r="B947" s="0" t="s">
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="C947" s="0" t="s">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="D947" s="0" t="s">
+        <x:v>1752</x:v>
+      </x:c>
+      <x:c r="E947" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F947" s="0" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="G947" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="H947" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I947" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J947" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="948" spans="1:10">
+      <x:c r="A948" s="0" t="s">
+        <x:v>1749</x:v>
+      </x:c>
+      <x:c r="B948" s="0" t="s">
+        <x:v>771</x:v>
+      </x:c>
+      <x:c r="C948" s="0" t="s">
+        <x:v>772</x:v>
+      </x:c>
+      <x:c r="D948" s="0" t="s">
+        <x:v>1753</x:v>
+      </x:c>
+      <x:c r="E948" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F948" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="G948" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="H948" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I948" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J948" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="949" spans="1:10">
+      <x:c r="A949" s="0" t="s">
+        <x:v>1754</x:v>
+      </x:c>
+      <x:c r="B949" s="0" t="s">
+        <x:v>1569</x:v>
+      </x:c>
+      <x:c r="C949" s="0" t="s">
+        <x:v>1570</x:v>
+      </x:c>
+      <x:c r="D949" s="0" t="s">
+        <x:v>1755</x:v>
+      </x:c>
+      <x:c r="E949" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F949" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G949" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H949" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I949" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J949" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="950" spans="1:10">
+      <x:c r="A950" s="0" t="s">
+        <x:v>1754</x:v>
+      </x:c>
+      <x:c r="B950" s="0" t="s">
+        <x:v>1756</x:v>
+      </x:c>
+      <x:c r="C950" s="0" t="s">
+        <x:v>1757</x:v>
+      </x:c>
+      <x:c r="D950" s="0" t="s">
+        <x:v>1758</x:v>
+      </x:c>
+      <x:c r="E950" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F950" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="G950" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="H950" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I950" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J950" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="951" spans="1:10">
+      <x:c r="A951" s="0" t="s">
+        <x:v>1754</x:v>
+      </x:c>
+      <x:c r="B951" s="0" t="s">
+        <x:v>1650</x:v>
+      </x:c>
+      <x:c r="C951" s="0" t="s">
+        <x:v>1651</x:v>
+      </x:c>
+      <x:c r="D951" s="0" t="s">
+        <x:v>1759</x:v>
+      </x:c>
+      <x:c r="E951" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F951" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="G951" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="H951" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I951" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J951" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="952" spans="1:10">
+      <x:c r="A952" s="0" t="s">
+        <x:v>1754</x:v>
+      </x:c>
+      <x:c r="B952" s="0" t="s">
+        <x:v>1578</x:v>
+      </x:c>
+      <x:c r="C952" s="0" t="s">
+        <x:v>1579</x:v>
+      </x:c>
+      <x:c r="D952" s="0" t="s">
+        <x:v>1760</x:v>
+      </x:c>
+      <x:c r="E952" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F952" s="0" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="G952" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="H952" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I952" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J952" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="953" spans="1:10">
+      <x:c r="A953" s="0" t="s">
+        <x:v>1761</x:v>
+      </x:c>
+      <x:c r="B953" s="0" t="s">
+        <x:v>1719</x:v>
+      </x:c>
+      <x:c r="C953" s="0" t="s">
+        <x:v>1720</x:v>
+      </x:c>
+      <x:c r="D953" s="0" t="s">
+        <x:v>1762</x:v>
+      </x:c>
+      <x:c r="E953" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F953" s="0" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="G953" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="H953" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I953" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J953" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="954" spans="1:10">
+      <x:c r="A954" s="0" t="s">
+        <x:v>1761</x:v>
+      </x:c>
+      <x:c r="B954" s="0" t="s">
+        <x:v>771</x:v>
+      </x:c>
+      <x:c r="C954" s="0" t="s">
+        <x:v>772</x:v>
+      </x:c>
+      <x:c r="D954" s="0" t="s">
+        <x:v>1763</x:v>
+      </x:c>
+      <x:c r="E954" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F954" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="G954" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="H954" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I954" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J954" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="955" spans="1:10">
+      <x:c r="A955" s="0" t="s">
+        <x:v>1761</x:v>
+      </x:c>
+      <x:c r="B955" s="0" t="s">
+        <x:v>1650</x:v>
+      </x:c>
+      <x:c r="C955" s="0" t="s">
+        <x:v>1651</x:v>
+      </x:c>
+      <x:c r="D955" s="0" t="s">
+        <x:v>1764</x:v>
+      </x:c>
+      <x:c r="E955" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F955" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="G955" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="H955" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I955" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J955" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="956" spans="1:10">
+      <x:c r="A956" s="0" t="s">
+        <x:v>1761</x:v>
+      </x:c>
+      <x:c r="B956" s="0" t="s">
+        <x:v>567</x:v>
+      </x:c>
+      <x:c r="C956" s="0" t="s">
+        <x:v>1638</x:v>
+      </x:c>
+      <x:c r="D956" s="0" t="s">
+        <x:v>1765</x:v>
+      </x:c>
+      <x:c r="E956" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F956" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G956" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H956" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I956" s="0" t="s">
+        <x:v>1354</x:v>
+      </x:c>
+      <x:c r="J956" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="957" spans="1:10">
+      <x:c r="A957" s="0" t="s">
+        <x:v>1766</x:v>
+      </x:c>
+      <x:c r="B957" s="0" t="s">
+        <x:v>1719</x:v>
+      </x:c>
+      <x:c r="C957" s="0" t="s">
+        <x:v>1720</x:v>
+      </x:c>
+      <x:c r="D957" s="0" t="s">
+        <x:v>1767</x:v>
+      </x:c>
+      <x:c r="E957" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F957" s="0" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="G957" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="H957" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I957" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J957" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="958" spans="1:10">
+      <x:c r="A958" s="0" t="s">
+        <x:v>1766</x:v>
+      </x:c>
+      <x:c r="B958" s="0" t="s">
+        <x:v>1569</x:v>
+      </x:c>
+      <x:c r="C958" s="0" t="s">
+        <x:v>1570</x:v>
+      </x:c>
+      <x:c r="D958" s="0" t="s">
+        <x:v>1768</x:v>
+      </x:c>
+      <x:c r="E958" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F958" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="G958" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="H958" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I958" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J958" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="959" spans="1:10">
+      <x:c r="A959" s="0" t="s">
+        <x:v>1766</x:v>
+      </x:c>
+      <x:c r="B959" s="0" t="s">
+        <x:v>771</x:v>
+      </x:c>
+      <x:c r="C959" s="0" t="s">
+        <x:v>772</x:v>
+      </x:c>
+      <x:c r="D959" s="0" t="s">
+        <x:v>1769</x:v>
+      </x:c>
+      <x:c r="E959" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F959" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="G959" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="H959" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I959" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J959" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="960" spans="1:10">
+      <x:c r="A960" s="0" t="s">
+        <x:v>1766</x:v>
+      </x:c>
+      <x:c r="B960" s="0" t="s">
+        <x:v>567</x:v>
+      </x:c>
+      <x:c r="C960" s="0" t="s">
+        <x:v>1638</x:v>
+      </x:c>
+      <x:c r="D960" s="0" t="s">
+        <x:v>1770</x:v>
+      </x:c>
+      <x:c r="E960" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F960" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G960" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H960" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I960" s="0" t="s">
+        <x:v>1354</x:v>
+      </x:c>
+      <x:c r="J960" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="961" spans="1:10">
+      <x:c r="A961" s="0" t="s">
+        <x:v>1771</x:v>
+      </x:c>
+      <x:c r="B961" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="C961" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="D961" s="0" t="s">
+        <x:v>1772</x:v>
+      </x:c>
+      <x:c r="E961" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F961" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="G961" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="H961" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I961" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J961" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="962" spans="1:10">
+      <x:c r="A962" s="0" t="s">
+        <x:v>1771</x:v>
+      </x:c>
+      <x:c r="B962" s="0" t="s">
+        <x:v>771</x:v>
+      </x:c>
+      <x:c r="C962" s="0" t="s">
+        <x:v>772</x:v>
+      </x:c>
+      <x:c r="D962" s="0" t="s">
+        <x:v>1773</x:v>
+      </x:c>
+      <x:c r="E962" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F962" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="G962" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="H962" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I962" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J962" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="963" spans="1:10">
+      <x:c r="A963" s="0" t="s">
+        <x:v>1771</x:v>
+      </x:c>
+      <x:c r="B963" s="0" t="s">
+        <x:v>1650</x:v>
+      </x:c>
+      <x:c r="C963" s="0" t="s">
+        <x:v>1651</x:v>
+      </x:c>
+      <x:c r="D963" s="0" t="s">
+        <x:v>1774</x:v>
+      </x:c>
+      <x:c r="E963" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F963" s="0" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="G963" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="H963" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I963" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J963" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="964" spans="1:10">
+      <x:c r="A964" s="0" t="s">
+        <x:v>1771</x:v>
+      </x:c>
+      <x:c r="B964" s="0" t="s">
+        <x:v>567</x:v>
+      </x:c>
+      <x:c r="C964" s="0" t="s">
+        <x:v>1638</x:v>
+      </x:c>
+      <x:c r="D964" s="0" t="s">
+        <x:v>1775</x:v>
+      </x:c>
+      <x:c r="E964" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F964" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G964" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H964" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I964" s="0" t="s">
+        <x:v>1354</x:v>
+      </x:c>
+      <x:c r="J964" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="965" spans="1:10">
+      <x:c r="A965" s="0" t="s">
+        <x:v>1776</x:v>
+      </x:c>
+      <x:c r="B965" s="0" t="s">
+        <x:v>1777</x:v>
+      </x:c>
+      <x:c r="C965" s="0" t="s">
+        <x:v>1778</x:v>
+      </x:c>
+      <x:c r="D965" s="0" t="s">
+        <x:v>1779</x:v>
+      </x:c>
+      <x:c r="E965" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F965" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="G965" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="H965" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I965" s="0" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="J965" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="966" spans="1:10">
+      <x:c r="A966" s="0" t="s">
+        <x:v>1776</x:v>
+      </x:c>
+      <x:c r="B966" s="0" t="s">
+        <x:v>1569</x:v>
+      </x:c>
+      <x:c r="C966" s="0" t="s">
+        <x:v>1570</x:v>
+      </x:c>
+      <x:c r="D966" s="0" t="s">
+        <x:v>1780</x:v>
+      </x:c>
+      <x:c r="E966" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F966" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G966" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H966" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I966" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J966" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="967" spans="1:10">
+      <x:c r="A967" s="0" t="s">
+        <x:v>1776</x:v>
+      </x:c>
+      <x:c r="B967" s="0" t="s">
+        <x:v>567</x:v>
+      </x:c>
+      <x:c r="C967" s="0" t="s">
+        <x:v>1638</x:v>
+      </x:c>
+      <x:c r="D967" s="0" t="s">
+        <x:v>1781</x:v>
+      </x:c>
+      <x:c r="E967" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F967" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="G967" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="H967" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I967" s="0" t="s">
+        <x:v>1354</x:v>
+      </x:c>
+      <x:c r="J967" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="968" spans="1:10">
+      <x:c r="A968" s="0" t="s">
+        <x:v>1776</x:v>
+      </x:c>
+      <x:c r="B968" s="0" t="s">
+        <x:v>1724</x:v>
+      </x:c>
+      <x:c r="C968" s="0" t="s">
+        <x:v>1725</x:v>
+      </x:c>
+      <x:c r="D968" s="0" t="s">
+        <x:v>1782</x:v>
+      </x:c>
+      <x:c r="E968" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F968" s="0" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="G968" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="H968" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I968" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J968" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="969" spans="1:10">
+      <x:c r="A969" s="0" t="s">
+        <x:v>1783</x:v>
+      </x:c>
+      <x:c r="B969" s="0" t="s">
+        <x:v>1569</x:v>
+      </x:c>
+      <x:c r="C969" s="0" t="s">
+        <x:v>1570</x:v>
+      </x:c>
+      <x:c r="D969" s="0" t="s">
+        <x:v>1784</x:v>
+      </x:c>
+      <x:c r="E969" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F969" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="G969" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="H969" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I969" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J969" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="970" spans="1:10">
+      <x:c r="A970" s="0" t="s">
+        <x:v>1783</x:v>
+      </x:c>
+      <x:c r="B970" s="0" t="s">
+        <x:v>771</x:v>
+      </x:c>
+      <x:c r="C970" s="0" t="s">
+        <x:v>772</x:v>
+      </x:c>
+      <x:c r="D970" s="0" t="s">
+        <x:v>1785</x:v>
+      </x:c>
+      <x:c r="E970" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F970" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G970" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H970" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I970" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J970" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="971" spans="1:10">
+      <x:c r="A971" s="0" t="s">
+        <x:v>1783</x:v>
+      </x:c>
+      <x:c r="B971" s="0" t="s">
+        <x:v>1578</x:v>
+      </x:c>
+      <x:c r="C971" s="0" t="s">
+        <x:v>1579</x:v>
+      </x:c>
+      <x:c r="D971" s="0" t="s">
+        <x:v>1786</x:v>
+      </x:c>
+      <x:c r="E971" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F971" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="G971" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="H971" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I971" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J971" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="972" spans="1:10">
+      <x:c r="A972" s="0" t="s">
+        <x:v>1783</x:v>
+      </x:c>
+      <x:c r="B972" s="0" t="s">
+        <x:v>567</x:v>
+      </x:c>
+      <x:c r="C972" s="0" t="s">
+        <x:v>1638</x:v>
+      </x:c>
+      <x:c r="D972" s="0" t="s">
+        <x:v>1787</x:v>
+      </x:c>
+      <x:c r="E972" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F972" s="0" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="G972" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="H972" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I972" s="0" t="s">
+        <x:v>1354</x:v>
+      </x:c>
+      <x:c r="J972" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="973" spans="1:10">
+      <x:c r="A973" s="0" t="s">
+        <x:v>1788</x:v>
+      </x:c>
+      <x:c r="B973" s="0" t="s">
+        <x:v>1569</x:v>
+      </x:c>
+      <x:c r="C973" s="0" t="s">
+        <x:v>1570</x:v>
+      </x:c>
+      <x:c r="D973" s="0" t="s">
+        <x:v>1789</x:v>
+      </x:c>
+      <x:c r="E973" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F973" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="G973" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="H973" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I973" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J973" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="974" spans="1:10">
+      <x:c r="A974" s="0" t="s">
+        <x:v>1788</x:v>
+      </x:c>
+      <x:c r="B974" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="C974" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="D974" s="0" t="s">
+        <x:v>1790</x:v>
+      </x:c>
+      <x:c r="E974" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F974" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="G974" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="H974" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I974" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J974" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="975" spans="1:10">
+      <x:c r="A975" s="0" t="s">
+        <x:v>1788</x:v>
+      </x:c>
+      <x:c r="B975" s="0" t="s">
+        <x:v>1455</x:v>
+      </x:c>
+      <x:c r="C975" s="0" t="s">
+        <x:v>1553</x:v>
+      </x:c>
+      <x:c r="D975" s="0" t="s">
+        <x:v>1791</x:v>
+      </x:c>
+      <x:c r="E975" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F975" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G975" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H975" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I975" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J975" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="976" spans="1:10">
+      <x:c r="A976" s="0" t="s">
+        <x:v>1788</x:v>
+      </x:c>
+      <x:c r="B976" s="0" t="s">
+        <x:v>567</x:v>
+      </x:c>
+      <x:c r="C976" s="0" t="s">
+        <x:v>1638</x:v>
+      </x:c>
+      <x:c r="D976" s="0" t="s">
+        <x:v>1792</x:v>
+      </x:c>
+      <x:c r="E976" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F976" s="0" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="G976" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="H976" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I976" s="0" t="s">
+        <x:v>1354</x:v>
+      </x:c>
+      <x:c r="J976" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="977" spans="1:10">
+      <x:c r="A977" s="0" t="s">
+        <x:v>1793</x:v>
+      </x:c>
+      <x:c r="B977" s="0" t="s">
+        <x:v>410</x:v>
+      </x:c>
+      <x:c r="C977" s="0" t="s">
+        <x:v>411</x:v>
+      </x:c>
+      <x:c r="D977" s="0" t="s">
+        <x:v>1794</x:v>
+      </x:c>
+      <x:c r="E977" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F977" s="0" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="G977" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="H977" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I977" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J977" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="978" spans="1:10">
+      <x:c r="A978" s="0" t="s">
+        <x:v>1793</x:v>
+      </x:c>
+      <x:c r="B978" s="0" t="s">
+        <x:v>1719</x:v>
+      </x:c>
+      <x:c r="C978" s="0" t="s">
+        <x:v>1720</x:v>
+      </x:c>
+      <x:c r="D978" s="0" t="s">
+        <x:v>1795</x:v>
+      </x:c>
+      <x:c r="E978" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F978" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G978" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H978" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I978" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J978" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="979" spans="1:10">
+      <x:c r="A979" s="0" t="s">
+        <x:v>1793</x:v>
+      </x:c>
+      <x:c r="B979" s="0" t="s">
+        <x:v>1569</x:v>
+      </x:c>
+      <x:c r="C979" s="0" t="s">
+        <x:v>1570</x:v>
+      </x:c>
+      <x:c r="D979" s="0" t="s">
+        <x:v>1796</x:v>
+      </x:c>
+      <x:c r="E979" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F979" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="G979" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="H979" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I979" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J979" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="980" spans="1:10">
+      <x:c r="A980" s="0" t="s">
+        <x:v>1793</x:v>
+      </x:c>
+      <x:c r="B980" s="0" t="s">
+        <x:v>1647</x:v>
+      </x:c>
+      <x:c r="C980" s="0" t="s">
+        <x:v>1648</x:v>
+      </x:c>
+      <x:c r="D980" s="0" t="s">
+        <x:v>1797</x:v>
+      </x:c>
+      <x:c r="E980" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F980" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="G980" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="H980" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I980" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J980" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="981" spans="1:10">
+      <x:c r="A981" s="0" t="s">
+        <x:v>1798</x:v>
+      </x:c>
+      <x:c r="B981" s="0" t="s">
+        <x:v>1799</x:v>
+      </x:c>
+      <x:c r="C981" s="0" t="s">
+        <x:v>1800</x:v>
+      </x:c>
+      <x:c r="D981" s="0" t="s">
+        <x:v>1801</x:v>
+      </x:c>
+      <x:c r="E981" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F981" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="G981" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="H981" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I981" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J981" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="982" spans="1:10">
+      <x:c r="A982" s="0" t="s">
+        <x:v>1798</x:v>
+      </x:c>
+      <x:c r="B982" s="0" t="s">
+        <x:v>1569</x:v>
+      </x:c>
+      <x:c r="C982" s="0" t="s">
+        <x:v>1570</x:v>
+      </x:c>
+      <x:c r="D982" s="0" t="s">
+        <x:v>1802</x:v>
+      </x:c>
+      <x:c r="E982" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F982" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G982" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H982" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I982" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J982" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="983" spans="1:10">
+      <x:c r="A983" s="0" t="s">
+        <x:v>1798</x:v>
+      </x:c>
+      <x:c r="B983" s="0" t="s">
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="C983" s="0" t="s">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="D983" s="0" t="s">
+        <x:v>1803</x:v>
+      </x:c>
+      <x:c r="E983" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F983" s="0" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="G983" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="H983" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I983" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J983" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="984" spans="1:10">
+      <x:c r="A984" s="0" t="s">
+        <x:v>1798</x:v>
+      </x:c>
+      <x:c r="B984" s="0" t="s">
+        <x:v>1650</x:v>
+      </x:c>
+      <x:c r="C984" s="0" t="s">
+        <x:v>1651</x:v>
+      </x:c>
+      <x:c r="D984" s="0" t="s">
+        <x:v>1804</x:v>
+      </x:c>
+      <x:c r="E984" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F984" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="G984" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="H984" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I984" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J984" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="985" spans="1:10">
+      <x:c r="A985" s="0" t="s">
+        <x:v>1805</x:v>
+      </x:c>
+      <x:c r="B985" s="0" t="s">
+        <x:v>1799</x:v>
+      </x:c>
+      <x:c r="C985" s="0" t="s">
+        <x:v>1800</x:v>
+      </x:c>
+      <x:c r="D985" s="0" t="s">
+        <x:v>1806</x:v>
+      </x:c>
+      <x:c r="E985" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F985" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G985" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H985" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I985" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J985" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="986" spans="1:10">
+      <x:c r="A986" s="0" t="s">
+        <x:v>1805</x:v>
+      </x:c>
+      <x:c r="B986" s="0" t="s">
+        <x:v>771</x:v>
+      </x:c>
+      <x:c r="C986" s="0" t="s">
+        <x:v>772</x:v>
+      </x:c>
+      <x:c r="D986" s="0" t="s">
+        <x:v>1807</x:v>
+      </x:c>
+      <x:c r="E986" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F986" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="G986" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="H986" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I986" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J986" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="987" spans="1:10">
+      <x:c r="A987" s="0" t="s">
+        <x:v>1805</x:v>
+      </x:c>
+      <x:c r="B987" s="0" t="s">
+        <x:v>1650</x:v>
+      </x:c>
+      <x:c r="C987" s="0" t="s">
+        <x:v>1651</x:v>
+      </x:c>
+      <x:c r="D987" s="0" t="s">
+        <x:v>1808</x:v>
+      </x:c>
+      <x:c r="E987" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F987" s="0" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="G987" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="H987" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I987" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J987" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="988" spans="1:10">
+      <x:c r="A988" s="0" t="s">
+        <x:v>1805</x:v>
+      </x:c>
+      <x:c r="B988" s="0" t="s">
+        <x:v>567</x:v>
+      </x:c>
+      <x:c r="C988" s="0" t="s">
+        <x:v>1638</x:v>
+      </x:c>
+      <x:c r="D988" s="0" t="s">
+        <x:v>1809</x:v>
+      </x:c>
+      <x:c r="E988" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F988" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="G988" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="H988" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I988" s="0" t="s">
+        <x:v>1354</x:v>
+      </x:c>
+      <x:c r="J988" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="989" spans="1:10">
+      <x:c r="A989" s="0" t="s">
+        <x:v>1810</x:v>
+      </x:c>
+      <x:c r="B989" s="0" t="s">
+        <x:v>1811</x:v>
+      </x:c>
+      <x:c r="C989" s="0" t="s">
+        <x:v>1812</x:v>
+      </x:c>
+      <x:c r="D989" s="0" t="s">
+        <x:v>1533</x:v>
+      </x:c>
+      <x:c r="E989" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F989" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G989" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H989" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I989" s="0" t="s">
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="J989" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="990" spans="1:10">
+      <x:c r="A990" s="0" t="s">
+        <x:v>1813</x:v>
+      </x:c>
+      <x:c r="B990" s="0" t="s">
+        <x:v>1811</x:v>
+      </x:c>
+      <x:c r="C990" s="0" t="s">
+        <x:v>1812</x:v>
+      </x:c>
+      <x:c r="D990" s="0" t="s">
+        <x:v>335</x:v>
+      </x:c>
+      <x:c r="E990" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F990" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G990" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H990" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I990" s="0" t="s">
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="J990" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="991" spans="1:10">
+      <x:c r="A991" s="0" t="s">
+        <x:v>1814</x:v>
+      </x:c>
+      <x:c r="B991" s="0" t="s">
+        <x:v>1811</x:v>
+      </x:c>
+      <x:c r="C991" s="0" t="s">
+        <x:v>1812</x:v>
+      </x:c>
+      <x:c r="D991" s="0" t="s">
+        <x:v>382</x:v>
+      </x:c>
+      <x:c r="E991" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F991" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="G991" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="H991" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I991" s="0" t="s">
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="J991" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="992" spans="1:10">
+      <x:c r="A992" s="0" t="s">
+        <x:v>1815</x:v>
+      </x:c>
+      <x:c r="B992" s="0" t="s">
+        <x:v>1811</x:v>
+      </x:c>
+      <x:c r="C992" s="0" t="s">
+        <x:v>1812</x:v>
+      </x:c>
+      <x:c r="D992" s="0" t="s">
+        <x:v>1368</x:v>
+      </x:c>
+      <x:c r="E992" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F992" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G992" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H992" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I992" s="0" t="s">
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="J992" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="993" spans="1:10">
+      <x:c r="A993" s="0" t="s">
+        <x:v>1816</x:v>
+      </x:c>
+      <x:c r="B993" s="0" t="s">
+        <x:v>1811</x:v>
+      </x:c>
+      <x:c r="C993" s="0" t="s">
+        <x:v>1812</x:v>
+      </x:c>
+      <x:c r="D993" s="0" t="s">
+        <x:v>564</x:v>
+      </x:c>
+      <x:c r="E993" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F993" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="G993" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="H993" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I993" s="0" t="s">
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="J993" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="994" spans="1:10">
+      <x:c r="A994" s="0" t="s">
+        <x:v>1816</x:v>
+      </x:c>
+      <x:c r="B994" s="0" t="s">
+        <x:v>503</x:v>
+      </x:c>
+      <x:c r="C994" s="0" t="s">
+        <x:v>504</x:v>
+      </x:c>
+      <x:c r="D994" s="0" t="s">
+        <x:v>1817</x:v>
+      </x:c>
+      <x:c r="E994" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F994" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G994" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H994" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I994" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J994" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="995" spans="1:10">
+      <x:c r="A995" s="0" t="s">
+        <x:v>1818</x:v>
+      </x:c>
+      <x:c r="B995" s="0" t="s">
+        <x:v>1811</x:v>
+      </x:c>
+      <x:c r="C995" s="0" t="s">
+        <x:v>1812</x:v>
+      </x:c>
+      <x:c r="D995" s="0" t="s">
+        <x:v>1819</x:v>
+      </x:c>
+      <x:c r="E995" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F995" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G995" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H995" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I995" s="0" t="s">
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="J995" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="996" spans="1:10">
+      <x:c r="A996" s="0" t="s">
+        <x:v>1820</x:v>
+      </x:c>
+      <x:c r="B996" s="0" t="s">
+        <x:v>1811</x:v>
+      </x:c>
+      <x:c r="C996" s="0" t="s">
+        <x:v>1812</x:v>
+      </x:c>
+      <x:c r="D996" s="0" t="s">
+        <x:v>1821</x:v>
+      </x:c>
+      <x:c r="E996" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F996" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G996" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H996" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I996" s="0" t="s">
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="J996" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="997" spans="1:10">
+      <x:c r="A997" s="0" t="s">
+        <x:v>1822</x:v>
+      </x:c>
+      <x:c r="B997" s="0" t="s">
+        <x:v>1811</x:v>
+      </x:c>
+      <x:c r="C997" s="0" t="s">
+        <x:v>1812</x:v>
+      </x:c>
+      <x:c r="D997" s="0" t="s">
+        <x:v>1433</x:v>
+      </x:c>
+      <x:c r="E997" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F997" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="G997" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="H997" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I997" s="0" t="s">
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="J997" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="998" spans="1:10">
+      <x:c r="A998" s="0" t="s">
+        <x:v>1822</x:v>
+      </x:c>
+      <x:c r="B998" s="0" t="s">
+        <x:v>503</x:v>
+      </x:c>
+      <x:c r="C998" s="0" t="s">
+        <x:v>504</x:v>
+      </x:c>
+      <x:c r="D998" s="0" t="s">
+        <x:v>1823</x:v>
+      </x:c>
+      <x:c r="E998" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F998" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G998" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H998" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I998" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J998" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="999" spans="1:10">
+      <x:c r="A999" s="0" t="s">
+        <x:v>1824</x:v>
+      </x:c>
+      <x:c r="B999" s="0" t="s">
+        <x:v>1811</x:v>
+      </x:c>
+      <x:c r="C999" s="0" t="s">
+        <x:v>1812</x:v>
+      </x:c>
+      <x:c r="D999" s="0" t="s">
+        <x:v>1825</x:v>
+      </x:c>
+      <x:c r="E999" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F999" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G999" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H999" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I999" s="0" t="s">
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="J999" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1000" spans="1:10">
+      <x:c r="A1000" s="0" t="s">
+        <x:v>1824</x:v>
+      </x:c>
+      <x:c r="B1000" s="0" t="s">
+        <x:v>503</x:v>
+      </x:c>
+      <x:c r="C1000" s="0" t="s">
+        <x:v>504</x:v>
+      </x:c>
+      <x:c r="D1000" s="0" t="s">
+        <x:v>1826</x:v>
+      </x:c>
+      <x:c r="E1000" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1000" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="G1000" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="H1000" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1000" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1000" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1001" spans="1:10">
+      <x:c r="A1001" s="0" t="s">
+        <x:v>1827</x:v>
+      </x:c>
+      <x:c r="B1001" s="0" t="s">
+        <x:v>1811</x:v>
+      </x:c>
+      <x:c r="C1001" s="0" t="s">
+        <x:v>1812</x:v>
+      </x:c>
+      <x:c r="D1001" s="0" t="s">
+        <x:v>1828</x:v>
+      </x:c>
+      <x:c r="E1001" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1001" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G1001" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H1001" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1001" s="0" t="s">
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="J1001" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1002" spans="1:10">
+      <x:c r="A1002" s="0" t="s">
+        <x:v>1829</x:v>
+      </x:c>
+      <x:c r="B1002" s="0" t="s">
+        <x:v>1811</x:v>
+      </x:c>
+      <x:c r="C1002" s="0" t="s">
+        <x:v>1812</x:v>
+      </x:c>
+      <x:c r="D1002" s="0" t="s">
+        <x:v>1830</x:v>
+      </x:c>
+      <x:c r="E1002" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1002" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G1002" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H1002" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1002" s="0" t="s">
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="J1002" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1003" spans="1:10">
+      <x:c r="A1003" s="0" t="s">
+        <x:v>1831</x:v>
+      </x:c>
+      <x:c r="B1003" s="0" t="s">
+        <x:v>1811</x:v>
+      </x:c>
+      <x:c r="C1003" s="0" t="s">
+        <x:v>1812</x:v>
+      </x:c>
+      <x:c r="D1003" s="0" t="s">
+        <x:v>818</x:v>
+      </x:c>
+      <x:c r="E1003" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1003" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G1003" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H1003" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1003" s="0" t="s">
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="J1003" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1004" spans="1:10">
+      <x:c r="A1004" s="0" t="s">
+        <x:v>1831</x:v>
+      </x:c>
+      <x:c r="B1004" s="0" t="s">
+        <x:v>503</x:v>
+      </x:c>
+      <x:c r="C1004" s="0" t="s">
+        <x:v>504</x:v>
+      </x:c>
+      <x:c r="D1004" s="0" t="s">
+        <x:v>1832</x:v>
+      </x:c>
+      <x:c r="E1004" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1004" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="G1004" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="H1004" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1004" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1004" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1005" spans="1:10">
+      <x:c r="A1005" s="0" t="s">
+        <x:v>1833</x:v>
+      </x:c>
+      <x:c r="B1005" s="0" t="s">
+        <x:v>1811</x:v>
+      </x:c>
+      <x:c r="C1005" s="0" t="s">
+        <x:v>1812</x:v>
+      </x:c>
+      <x:c r="D1005" s="0" t="s">
+        <x:v>1834</x:v>
+      </x:c>
+      <x:c r="E1005" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1005" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="G1005" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="H1005" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1005" s="0" t="s">
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="J1005" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1006" spans="1:10">
+      <x:c r="A1006" s="0" t="s">
+        <x:v>1833</x:v>
+      </x:c>
+      <x:c r="B1006" s="0" t="s">
+        <x:v>503</x:v>
+      </x:c>
+      <x:c r="C1006" s="0" t="s">
+        <x:v>504</x:v>
+      </x:c>
+      <x:c r="D1006" s="0" t="s">
+        <x:v>1835</x:v>
+      </x:c>
+      <x:c r="E1006" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1006" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G1006" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H1006" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1006" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1006" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1007" spans="1:10">
+      <x:c r="A1007" s="0" t="s">
+        <x:v>1836</x:v>
+      </x:c>
+      <x:c r="B1007" s="0" t="s">
+        <x:v>503</x:v>
+      </x:c>
+      <x:c r="C1007" s="0" t="s">
+        <x:v>504</x:v>
+      </x:c>
+      <x:c r="D1007" s="0" t="s">
+        <x:v>1837</x:v>
+      </x:c>
+      <x:c r="E1007" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1007" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G1007" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H1007" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1007" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1007" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1008" spans="1:10">
+      <x:c r="A1008" s="0" t="s">
+        <x:v>1838</x:v>
+      </x:c>
+      <x:c r="B1008" s="0" t="s">
+        <x:v>1811</x:v>
+      </x:c>
+      <x:c r="C1008" s="0" t="s">
+        <x:v>1812</x:v>
+      </x:c>
+      <x:c r="D1008" s="0" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="E1008" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1008" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G1008" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H1008" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1008" s="0" t="s">
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="J1008" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1009" spans="1:10">
+      <x:c r="A1009" s="0" t="s">
+        <x:v>1839</x:v>
+      </x:c>
+      <x:c r="B1009" s="0" t="s">
+        <x:v>503</x:v>
+      </x:c>
+      <x:c r="C1009" s="0" t="s">
+        <x:v>504</x:v>
+      </x:c>
+      <x:c r="D1009" s="0" t="s">
+        <x:v>1840</x:v>
+      </x:c>
+      <x:c r="E1009" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1009" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="G1009" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="H1009" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1009" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1009" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1010" spans="1:10">
+      <x:c r="A1010" s="0" t="s">
+        <x:v>1839</x:v>
+      </x:c>
+      <x:c r="B1010" s="0" t="s">
+        <x:v>1841</x:v>
+      </x:c>
+      <x:c r="C1010" s="0" t="s">
+        <x:v>1842</x:v>
+      </x:c>
+      <x:c r="D1010" s="0" t="s">
+        <x:v>1843</x:v>
+      </x:c>
+      <x:c r="E1010" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1010" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G1010" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H1010" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1010" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1010" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1011" spans="1:10">
+      <x:c r="A1011" s="0" t="s">
+        <x:v>1844</x:v>
+      </x:c>
+      <x:c r="B1011" s="0" t="s">
+        <x:v>1811</x:v>
+      </x:c>
+      <x:c r="C1011" s="0" t="s">
+        <x:v>1812</x:v>
+      </x:c>
+      <x:c r="D1011" s="0" t="s">
+        <x:v>1845</x:v>
+      </x:c>
+      <x:c r="E1011" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1011" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="G1011" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="H1011" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1011" s="0" t="s">
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="J1011" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1012" spans="1:10">
+      <x:c r="A1012" s="0" t="s">
+        <x:v>1844</x:v>
+      </x:c>
+      <x:c r="B1012" s="0" t="s">
+        <x:v>503</x:v>
+      </x:c>
+      <x:c r="C1012" s="0" t="s">
+        <x:v>504</x:v>
+      </x:c>
+      <x:c r="D1012" s="0" t="s">
+        <x:v>1846</x:v>
+      </x:c>
+      <x:c r="E1012" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1012" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G1012" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H1012" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1012" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1012" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1013" spans="1:10">
+      <x:c r="A1013" s="0" t="s">
+        <x:v>1847</x:v>
+      </x:c>
+      <x:c r="B1013" s="0" t="s">
+        <x:v>1811</x:v>
+      </x:c>
+      <x:c r="C1013" s="0" t="s">
+        <x:v>1812</x:v>
+      </x:c>
+      <x:c r="D1013" s="0" t="s">
+        <x:v>1848</x:v>
+      </x:c>
+      <x:c r="E1013" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1013" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G1013" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H1013" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1013" s="0" t="s">
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="J1013" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1014" spans="1:10">
+      <x:c r="A1014" s="0" t="s">
+        <x:v>1849</x:v>
+      </x:c>
+      <x:c r="B1014" s="0" t="s">
+        <x:v>1811</x:v>
+      </x:c>
+      <x:c r="C1014" s="0" t="s">
+        <x:v>1812</x:v>
+      </x:c>
+      <x:c r="D1014" s="0" t="s">
+        <x:v>1056</x:v>
+      </x:c>
+      <x:c r="E1014" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1014" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="G1014" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="H1014" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1014" s="0" t="s">
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="J1014" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1015" spans="1:10">
+      <x:c r="A1015" s="0" t="s">
+        <x:v>1849</x:v>
+      </x:c>
+      <x:c r="B1015" s="0" t="s">
+        <x:v>503</x:v>
+      </x:c>
+      <x:c r="C1015" s="0" t="s">
+        <x:v>504</x:v>
+      </x:c>
+      <x:c r="D1015" s="0" t="s">
+        <x:v>1850</x:v>
+      </x:c>
+      <x:c r="E1015" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1015" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G1015" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H1015" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1015" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1015" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1016" spans="1:10">
+      <x:c r="A1016" s="0" t="s">
+        <x:v>1851</x:v>
+      </x:c>
+      <x:c r="B1016" s="0" t="s">
+        <x:v>1811</x:v>
+      </x:c>
+      <x:c r="C1016" s="0" t="s">
+        <x:v>1812</x:v>
+      </x:c>
+      <x:c r="D1016" s="0" t="s">
+        <x:v>696</x:v>
+      </x:c>
+      <x:c r="E1016" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1016" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G1016" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H1016" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1016" s="0" t="s">
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="J1016" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1017" spans="1:10">
+      <x:c r="A1017" s="0" t="s">
+        <x:v>1851</x:v>
+      </x:c>
+      <x:c r="B1017" s="0" t="s">
+        <x:v>503</x:v>
+      </x:c>
+      <x:c r="C1017" s="0" t="s">
+        <x:v>504</x:v>
+      </x:c>
+      <x:c r="D1017" s="0" t="s">
+        <x:v>1852</x:v>
+      </x:c>
+      <x:c r="E1017" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1017" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="G1017" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="H1017" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1017" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1017" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1018" spans="1:10">
+      <x:c r="A1018" s="0" t="s">
+        <x:v>1853</x:v>
+      </x:c>
+      <x:c r="B1018" s="0" t="s">
+        <x:v>1811</x:v>
+      </x:c>
+      <x:c r="C1018" s="0" t="s">
+        <x:v>1812</x:v>
+      </x:c>
+      <x:c r="D1018" s="0" t="s">
+        <x:v>1854</x:v>
+      </x:c>
+      <x:c r="E1018" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1018" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G1018" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H1018" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1018" s="0" t="s">
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="J1018" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1019" spans="1:10">
+      <x:c r="A1019" s="0" t="s">
+        <x:v>1853</x:v>
+      </x:c>
+      <x:c r="B1019" s="0" t="s">
+        <x:v>503</x:v>
+      </x:c>
+      <x:c r="C1019" s="0" t="s">
+        <x:v>504</x:v>
+      </x:c>
+      <x:c r="D1019" s="0" t="s">
+        <x:v>1855</x:v>
+      </x:c>
+      <x:c r="E1019" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1019" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="G1019" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="H1019" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1019" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1019" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1020" spans="1:10">
+      <x:c r="A1020" s="0" t="s">
+        <x:v>1856</x:v>
+      </x:c>
+      <x:c r="B1020" s="0" t="s">
+        <x:v>503</x:v>
+      </x:c>
+      <x:c r="C1020" s="0" t="s">
+        <x:v>504</x:v>
+      </x:c>
+      <x:c r="D1020" s="0" t="s">
+        <x:v>1857</x:v>
+      </x:c>
+      <x:c r="E1020" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1020" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G1020" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H1020" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1020" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1020" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1021" spans="1:10">
+      <x:c r="A1021" s="0" t="s">
+        <x:v>1858</x:v>
+      </x:c>
+      <x:c r="B1021" s="0" t="s">
+        <x:v>1811</x:v>
+      </x:c>
+      <x:c r="C1021" s="0" t="s">
+        <x:v>1812</x:v>
+      </x:c>
+      <x:c r="D1021" s="0" t="s">
+        <x:v>903</x:v>
+      </x:c>
+      <x:c r="E1021" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1021" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G1021" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H1021" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1021" s="0" t="s">
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="J1021" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1022" spans="1:10">
+      <x:c r="A1022" s="0" t="s">
+        <x:v>1859</x:v>
+      </x:c>
+      <x:c r="B1022" s="0" t="s">
+        <x:v>1811</x:v>
+      </x:c>
+      <x:c r="C1022" s="0" t="s">
+        <x:v>1812</x:v>
+      </x:c>
+      <x:c r="D1022" s="0" t="s">
+        <x:v>410</x:v>
+      </x:c>
+      <x:c r="E1022" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1022" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="G1022" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="H1022" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1022" s="0" t="s">
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="J1022" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1023" spans="1:10">
+      <x:c r="A1023" s="0" t="s">
+        <x:v>1860</x:v>
+      </x:c>
+      <x:c r="B1023" s="0" t="s">
+        <x:v>1811</x:v>
+      </x:c>
+      <x:c r="C1023" s="0" t="s">
+        <x:v>1812</x:v>
+      </x:c>
+      <x:c r="D1023" s="0" t="s">
+        <x:v>1520</x:v>
+      </x:c>
+      <x:c r="E1023" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1023" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G1023" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H1023" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1023" s="0" t="s">
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="J1023" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1024" spans="1:10">
+      <x:c r="A1024" s="0" t="s">
+        <x:v>1861</x:v>
+      </x:c>
+      <x:c r="B1024" s="0" t="s">
+        <x:v>1811</x:v>
+      </x:c>
+      <x:c r="C1024" s="0" t="s">
+        <x:v>1812</x:v>
+      </x:c>
+      <x:c r="D1024" s="0" t="s">
+        <x:v>1862</x:v>
+      </x:c>
+      <x:c r="E1024" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1024" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G1024" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H1024" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1024" s="0" t="s">
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="J1024" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1025" spans="1:10">
+      <x:c r="A1025" s="0" t="s">
+        <x:v>1863</x:v>
+      </x:c>
+      <x:c r="B1025" s="0" t="s">
+        <x:v>1811</x:v>
+      </x:c>
+      <x:c r="C1025" s="0" t="s">
+        <x:v>1812</x:v>
+      </x:c>
+      <x:c r="D1025" s="0" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="E1025" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1025" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G1025" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H1025" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1025" s="0" t="s">
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="J1025" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1026" spans="1:10">
+      <x:c r="A1026" s="0" t="s">
+        <x:v>1864</x:v>
+      </x:c>
+      <x:c r="B1026" s="0" t="s">
+        <x:v>1811</x:v>
+      </x:c>
+      <x:c r="C1026" s="0" t="s">
+        <x:v>1812</x:v>
+      </x:c>
+      <x:c r="D1026" s="0" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="E1026" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1026" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G1026" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H1026" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1026" s="0" t="s">
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="J1026" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1027" spans="1:10">
+      <x:c r="A1027" s="0" t="s">
+        <x:v>1865</x:v>
+      </x:c>
+      <x:c r="B1027" s="0" t="s">
+        <x:v>1811</x:v>
+      </x:c>
+      <x:c r="C1027" s="0" t="s">
+        <x:v>1812</x:v>
+      </x:c>
+      <x:c r="D1027" s="0" t="s">
+        <x:v>1866</x:v>
+      </x:c>
+      <x:c r="E1027" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1027" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="G1027" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="H1027" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1027" s="0" t="s">
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="J1027" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1028" spans="1:10">
+      <x:c r="A1028" s="0" t="s">
+        <x:v>1867</x:v>
+      </x:c>
+      <x:c r="B1028" s="0" t="s">
+        <x:v>1811</x:v>
+      </x:c>
+      <x:c r="C1028" s="0" t="s">
+        <x:v>1812</x:v>
+      </x:c>
+      <x:c r="D1028" s="0" t="s">
+        <x:v>740</x:v>
+      </x:c>
+      <x:c r="E1028" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1028" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G1028" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H1028" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1028" s="0" t="s">
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="J1028" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1029" spans="1:10">
+      <x:c r="A1029" s="0" t="s">
+        <x:v>1867</x:v>
+      </x:c>
+      <x:c r="B1029" s="0" t="s">
+        <x:v>503</x:v>
+      </x:c>
+      <x:c r="C1029" s="0" t="s">
+        <x:v>504</x:v>
+      </x:c>
+      <x:c r="D1029" s="0" t="s">
+        <x:v>1868</x:v>
+      </x:c>
+      <x:c r="E1029" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1029" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="G1029" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="H1029" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1029" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1029" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1030" spans="1:10">
+      <x:c r="A1030" s="0" t="s">
+        <x:v>1869</x:v>
+      </x:c>
+      <x:c r="B1030" s="0" t="s">
+        <x:v>1811</x:v>
+      </x:c>
+      <x:c r="C1030" s="0" t="s">
+        <x:v>1812</x:v>
+      </x:c>
+      <x:c r="D1030" s="0" t="s">
+        <x:v>1870</x:v>
+      </x:c>
+      <x:c r="E1030" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1030" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G1030" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H1030" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1030" s="0" t="s">
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="J1030" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1031" spans="1:10">
+      <x:c r="A1031" s="0" t="s">
+        <x:v>1869</x:v>
+      </x:c>
+      <x:c r="B1031" s="0" t="s">
+        <x:v>1830</x:v>
+      </x:c>
+      <x:c r="C1031" s="0" t="s">
+        <x:v>1871</x:v>
+      </x:c>
+      <x:c r="D1031" s="0" t="s">
+        <x:v>1502</x:v>
+      </x:c>
+      <x:c r="E1031" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1031" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="G1031" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="H1031" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1031" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1031" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1032" spans="1:10">
+      <x:c r="A1032" s="0" t="s">
+        <x:v>1869</x:v>
+      </x:c>
+      <x:c r="B1032" s="0" t="s">
+        <x:v>503</x:v>
+      </x:c>
+      <x:c r="C1032" s="0" t="s">
+        <x:v>504</x:v>
+      </x:c>
+      <x:c r="D1032" s="0" t="s">
+        <x:v>1872</x:v>
+      </x:c>
+      <x:c r="E1032" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1032" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="G1032" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="H1032" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1032" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1032" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1033" spans="1:10">
+      <x:c r="A1033" s="0" t="s">
+        <x:v>1873</x:v>
+      </x:c>
+      <x:c r="B1033" s="0" t="s">
+        <x:v>1830</x:v>
+      </x:c>
+      <x:c r="C1033" s="0" t="s">
+        <x:v>1871</x:v>
+      </x:c>
+      <x:c r="D1033" s="0" t="s">
+        <x:v>771</x:v>
+      </x:c>
+      <x:c r="E1033" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1033" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G1033" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H1033" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1033" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1033" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1034" spans="1:10">
+      <x:c r="A1034" s="0" t="s">
+        <x:v>1874</x:v>
+      </x:c>
+      <x:c r="B1034" s="0" t="s">
+        <x:v>1811</x:v>
+      </x:c>
+      <x:c r="C1034" s="0" t="s">
+        <x:v>1812</x:v>
+      </x:c>
+      <x:c r="D1034" s="0" t="s">
+        <x:v>706</x:v>
+      </x:c>
+      <x:c r="E1034" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1034" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G1034" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H1034" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1034" s="0" t="s">
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="J1034" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1035" spans="1:10">
+      <x:c r="A1035" s="0" t="s">
+        <x:v>1875</x:v>
+      </x:c>
+      <x:c r="B1035" s="0" t="s">
+        <x:v>1811</x:v>
+      </x:c>
+      <x:c r="C1035" s="0" t="s">
+        <x:v>1812</x:v>
+      </x:c>
+      <x:c r="D1035" s="0" t="s">
+        <x:v>1876</x:v>
+      </x:c>
+      <x:c r="E1035" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1035" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G1035" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H1035" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1035" s="0" t="s">
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="J1035" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1036" spans="1:10">
+      <x:c r="A1036" s="0" t="s">
+        <x:v>1877</x:v>
+      </x:c>
+      <x:c r="B1036" s="0" t="s">
+        <x:v>1811</x:v>
+      </x:c>
+      <x:c r="C1036" s="0" t="s">
+        <x:v>1812</x:v>
+      </x:c>
+      <x:c r="D1036" s="0" t="s">
+        <x:v>1878</x:v>
+      </x:c>
+      <x:c r="E1036" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1036" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G1036" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H1036" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1036" s="0" t="s">
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="J1036" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1037" spans="1:10">
+      <x:c r="A1037" s="0" t="s">
+        <x:v>1877</x:v>
+      </x:c>
+      <x:c r="B1037" s="0" t="s">
+        <x:v>503</x:v>
+      </x:c>
+      <x:c r="C1037" s="0" t="s">
+        <x:v>504</x:v>
+      </x:c>
+      <x:c r="D1037" s="0" t="s">
+        <x:v>1879</x:v>
+      </x:c>
+      <x:c r="E1037" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1037" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="G1037" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="H1037" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1037" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1037" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1038" spans="1:10">
+      <x:c r="A1038" s="0" t="s">
+        <x:v>1880</x:v>
+      </x:c>
+      <x:c r="B1038" s="0" t="s">
+        <x:v>1811</x:v>
+      </x:c>
+      <x:c r="C1038" s="0" t="s">
+        <x:v>1812</x:v>
+      </x:c>
+      <x:c r="D1038" s="0" t="s">
+        <x:v>1881</x:v>
+      </x:c>
+      <x:c r="E1038" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1038" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G1038" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H1038" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1038" s="0" t="s">
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="J1038" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1039" spans="1:10">
+      <x:c r="A1039" s="0" t="s">
+        <x:v>1882</x:v>
+      </x:c>
+      <x:c r="B1039" s="0" t="s">
+        <x:v>1811</x:v>
+      </x:c>
+      <x:c r="C1039" s="0" t="s">
+        <x:v>1812</x:v>
+      </x:c>
+      <x:c r="D1039" s="0" t="s">
+        <x:v>1435</x:v>
+      </x:c>
+      <x:c r="E1039" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1039" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G1039" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H1039" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1039" s="0" t="s">
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="J1039" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1040" spans="1:10">
+      <x:c r="A1040" s="0" t="s">
+        <x:v>1883</x:v>
+      </x:c>
+      <x:c r="B1040" s="0" t="s">
+        <x:v>1811</x:v>
+      </x:c>
+      <x:c r="C1040" s="0" t="s">
+        <x:v>1812</x:v>
+      </x:c>
+      <x:c r="D1040" s="0" t="s">
+        <x:v>960</x:v>
+      </x:c>
+      <x:c r="E1040" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1040" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G1040" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H1040" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1040" s="0" t="s">
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="J1040" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1041" spans="1:10">
+      <x:c r="A1041" s="0" t="s">
+        <x:v>1884</x:v>
+      </x:c>
+      <x:c r="B1041" s="0" t="s">
+        <x:v>1811</x:v>
+      </x:c>
+      <x:c r="C1041" s="0" t="s">
+        <x:v>1812</x:v>
+      </x:c>
+      <x:c r="D1041" s="0" t="s">
+        <x:v>1008</x:v>
+      </x:c>
+      <x:c r="E1041" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1041" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G1041" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H1041" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1041" s="0" t="s">
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="J1041" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1042" spans="1:10">
+      <x:c r="A1042" s="0" t="s">
+        <x:v>1885</x:v>
+      </x:c>
+      <x:c r="B1042" s="0" t="s">
+        <x:v>1811</x:v>
+      </x:c>
+      <x:c r="C1042" s="0" t="s">
+        <x:v>1812</x:v>
+      </x:c>
+      <x:c r="D1042" s="0" t="s">
+        <x:v>1886</x:v>
+      </x:c>
+      <x:c r="E1042" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1042" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="G1042" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="H1042" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1042" s="0" t="s">
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="J1042" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1043" spans="1:10">
+      <x:c r="A1043" s="0" t="s">
+        <x:v>1885</x:v>
+      </x:c>
+      <x:c r="B1043" s="0" t="s">
+        <x:v>503</x:v>
+      </x:c>
+      <x:c r="C1043" s="0" t="s">
+        <x:v>504</x:v>
+      </x:c>
+      <x:c r="D1043" s="0" t="s">
+        <x:v>1887</x:v>
+      </x:c>
+      <x:c r="E1043" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1043" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G1043" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H1043" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1043" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1043" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1044" spans="1:10">
+      <x:c r="A1044" s="0" t="s">
+        <x:v>1888</x:v>
+      </x:c>
+      <x:c r="B1044" s="0" t="s">
+        <x:v>1811</x:v>
+      </x:c>
+      <x:c r="C1044" s="0" t="s">
+        <x:v>1812</x:v>
+      </x:c>
+      <x:c r="D1044" s="0" t="s">
+        <x:v>1889</x:v>
+      </x:c>
+      <x:c r="E1044" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1044" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="G1044" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="H1044" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1044" s="0" t="s">
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="J1044" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1045" spans="1:10">
+      <x:c r="A1045" s="0" t="s">
+        <x:v>1888</x:v>
+      </x:c>
+      <x:c r="B1045" s="0" t="s">
+        <x:v>503</x:v>
+      </x:c>
+      <x:c r="C1045" s="0" t="s">
+        <x:v>504</x:v>
+      </x:c>
+      <x:c r="D1045" s="0" t="s">
+        <x:v>1890</x:v>
+      </x:c>
+      <x:c r="E1045" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1045" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="G1045" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="H1045" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1045" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1045" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1046" spans="1:10">
+      <x:c r="A1046" s="0" t="s">
+        <x:v>1888</x:v>
+      </x:c>
+      <x:c r="B1046" s="0" t="s">
+        <x:v>1891</x:v>
+      </x:c>
+      <x:c r="C1046" s="0" t="s">
+        <x:v>1892</x:v>
+      </x:c>
+      <x:c r="D1046" s="0" t="s">
+        <x:v>1893</x:v>
+      </x:c>
+      <x:c r="E1046" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1046" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G1046" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H1046" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1046" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1046" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1047" spans="1:10">
+      <x:c r="A1047" s="0" t="s">
+        <x:v>1894</x:v>
+      </x:c>
+      <x:c r="B1047" s="0" t="s">
+        <x:v>1895</x:v>
+      </x:c>
+      <x:c r="C1047" s="0" t="s">
+        <x:v>1896</x:v>
+      </x:c>
+      <x:c r="D1047" s="0" t="s">
+        <x:v>1897</x:v>
+      </x:c>
+      <x:c r="E1047" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1047" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G1047" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H1047" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1047" s="0" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="J1047" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1048" spans="1:10">
+      <x:c r="A1048" s="0" t="s">
+        <x:v>1894</x:v>
+      </x:c>
+      <x:c r="B1048" s="0" t="s">
+        <x:v>1898</x:v>
+      </x:c>
+      <x:c r="C1048" s="0" t="s">
+        <x:v>1899</x:v>
+      </x:c>
+      <x:c r="D1048" s="0" t="s">
+        <x:v>1900</x:v>
+      </x:c>
+      <x:c r="E1048" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1048" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="G1048" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="H1048" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1048" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1048" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1049" spans="1:10">
+      <x:c r="A1049" s="0" t="s">
+        <x:v>1894</x:v>
+      </x:c>
+      <x:c r="B1049" s="0" t="s">
+        <x:v>1516</x:v>
+      </x:c>
+      <x:c r="C1049" s="0" t="s">
+        <x:v>1517</x:v>
+      </x:c>
+      <x:c r="D1049" s="0" t="s">
+        <x:v>1901</x:v>
+      </x:c>
+      <x:c r="E1049" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1049" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="G1049" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="H1049" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1049" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1049" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1050" spans="1:10">
+      <x:c r="A1050" s="0" t="s">
+        <x:v>1902</x:v>
+      </x:c>
+      <x:c r="B1050" s="0" t="s">
+        <x:v>496</x:v>
+      </x:c>
+      <x:c r="C1050" s="0" t="s">
+        <x:v>497</x:v>
+      </x:c>
+      <x:c r="D1050" s="0" t="s">
+        <x:v>1903</x:v>
+      </x:c>
+      <x:c r="E1050" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1050" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G1050" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H1050" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1050" s="0" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="J1050" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1051" spans="1:10">
+      <x:c r="A1051" s="0" t="s">
+        <x:v>1904</x:v>
+      </x:c>
+      <x:c r="B1051" s="0" t="s">
+        <x:v>1102</x:v>
+      </x:c>
+      <x:c r="C1051" s="0" t="s">
+        <x:v>1103</x:v>
+      </x:c>
+      <x:c r="D1051" s="0" t="s">
+        <x:v>1905</x:v>
+      </x:c>
+      <x:c r="E1051" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1051" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G1051" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H1051" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1051" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="J1051" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1052" spans="1:10">
+      <x:c r="A1052" s="0" t="s">
+        <x:v>1906</x:v>
+      </x:c>
+      <x:c r="B1052" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="C1052" s="0" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="D1052" s="0" t="s">
+        <x:v>1907</x:v>
+      </x:c>
+      <x:c r="E1052" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1052" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G1052" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H1052" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1052" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1052" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1053" spans="1:10">
+      <x:c r="A1053" s="0" t="s">
+        <x:v>1908</x:v>
+      </x:c>
+      <x:c r="B1053" s="0" t="s">
+        <x:v>1909</x:v>
+      </x:c>
+      <x:c r="C1053" s="0" t="s">
+        <x:v>1910</x:v>
+      </x:c>
+      <x:c r="D1053" s="0" t="s">
+        <x:v>1911</x:v>
+      </x:c>
+      <x:c r="E1053" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1053" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="G1053" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="H1053" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1053" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1053" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1054" spans="1:10">
+      <x:c r="A1054" s="0" t="s">
+        <x:v>1908</x:v>
+      </x:c>
+      <x:c r="B1054" s="0" t="s">
+        <x:v>864</x:v>
+      </x:c>
+      <x:c r="C1054" s="0" t="s">
+        <x:v>1912</x:v>
+      </x:c>
+      <x:c r="D1054" s="0" t="s">
+        <x:v>1913</x:v>
+      </x:c>
+      <x:c r="E1054" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1054" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G1054" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H1054" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1054" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1054" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1055" spans="1:10">
+      <x:c r="A1055" s="0" t="s">
+        <x:v>1908</x:v>
+      </x:c>
+      <x:c r="B1055" s="0" t="s">
+        <x:v>1516</x:v>
+      </x:c>
+      <x:c r="C1055" s="0" t="s">
+        <x:v>1517</x:v>
+      </x:c>
+      <x:c r="D1055" s="0" t="s">
+        <x:v>1914</x:v>
+      </x:c>
+      <x:c r="E1055" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1055" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="G1055" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="H1055" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1055" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1055" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1056" spans="1:10">
+      <x:c r="A1056" s="0" t="s">
+        <x:v>1915</x:v>
+      </x:c>
+      <x:c r="B1056" s="0" t="s">
+        <x:v>1117</x:v>
+      </x:c>
+      <x:c r="C1056" s="0" t="s">
+        <x:v>1118</x:v>
+      </x:c>
+      <x:c r="D1056" s="0" t="s">
+        <x:v>1916</x:v>
+      </x:c>
+      <x:c r="E1056" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1056" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="G1056" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="H1056" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1056" s="0" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="J1056" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1057" spans="1:10">
+      <x:c r="A1057" s="0" t="s">
+        <x:v>1915</x:v>
+      </x:c>
+      <x:c r="B1057" s="0" t="s">
+        <x:v>1895</x:v>
+      </x:c>
+      <x:c r="C1057" s="0" t="s">
+        <x:v>1896</x:v>
+      </x:c>
+      <x:c r="D1057" s="0" t="s">
+        <x:v>1917</x:v>
+      </x:c>
+      <x:c r="E1057" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1057" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G1057" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H1057" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1057" s="0" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="J1057" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1058" spans="1:10">
+      <x:c r="A1058" s="0" t="s">
+        <x:v>1918</x:v>
+      </x:c>
+      <x:c r="B1058" s="0" t="s">
+        <x:v>1845</x:v>
+      </x:c>
+      <x:c r="C1058" s="0" t="s">
+        <x:v>1919</x:v>
+      </x:c>
+      <x:c r="D1058" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="E1058" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1058" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="G1058" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="H1058" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1058" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1058" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1059" spans="1:10">
+      <x:c r="A1059" s="0" t="s">
+        <x:v>1918</x:v>
+      </x:c>
+      <x:c r="B1059" s="0" t="s">
+        <x:v>1920</x:v>
+      </x:c>
+      <x:c r="C1059" s="0" t="s">
+        <x:v>1921</x:v>
+      </x:c>
+      <x:c r="D1059" s="0" t="s">
+        <x:v>1922</x:v>
+      </x:c>
+      <x:c r="E1059" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1059" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="G1059" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H1059" s="0" t="s">
+        <x:v>1286</x:v>
+      </x:c>
+      <x:c r="I1059" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1059" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1060" spans="1:10">
+      <x:c r="A1060" s="0" t="s">
+        <x:v>1918</x:v>
+      </x:c>
+      <x:c r="B1060" s="0" t="s">
+        <x:v>1920</x:v>
+      </x:c>
+      <x:c r="C1060" s="0" t="s">
+        <x:v>1921</x:v>
+      </x:c>
+      <x:c r="D1060" s="0" t="s">
+        <x:v>1922</x:v>
+      </x:c>
+      <x:c r="E1060" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1060" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G1060" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H1060" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1060" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1060" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1061" spans="1:10">
+      <x:c r="A1061" s="0" t="s">
+        <x:v>1923</x:v>
+      </x:c>
+      <x:c r="B1061" s="0" t="s">
+        <x:v>1924</x:v>
+      </x:c>
+      <x:c r="C1061" s="0" t="s">
+        <x:v>1925</x:v>
+      </x:c>
+      <x:c r="D1061" s="0" t="s">
+        <x:v>1926</x:v>
+      </x:c>
+      <x:c r="E1061" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1061" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G1061" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H1061" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1061" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1061" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1062" spans="1:10">
+      <x:c r="A1062" s="0" t="s">
+        <x:v>1923</x:v>
+      </x:c>
+      <x:c r="B1062" s="0" t="s">
+        <x:v>814</x:v>
+      </x:c>
+      <x:c r="C1062" s="0" t="s">
+        <x:v>815</x:v>
+      </x:c>
+      <x:c r="D1062" s="0" t="s">
+        <x:v>1927</x:v>
+      </x:c>
+      <x:c r="E1062" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1062" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="G1062" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="H1062" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1062" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1062" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1063" spans="1:10">
+      <x:c r="A1063" s="0" t="s">
+        <x:v>1923</x:v>
+      </x:c>
+      <x:c r="B1063" s="0" t="s">
+        <x:v>1928</x:v>
+      </x:c>
+      <x:c r="C1063" s="0" t="s">
+        <x:v>1929</x:v>
+      </x:c>
+      <x:c r="D1063" s="0" t="s">
+        <x:v>1930</x:v>
+      </x:c>
+      <x:c r="E1063" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1063" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="G1063" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="H1063" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1063" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1063" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1064" spans="1:10">
+      <x:c r="A1064" s="0" t="s">
+        <x:v>1931</x:v>
+      </x:c>
+      <x:c r="B1064" s="0" t="s">
+        <x:v>344</x:v>
+      </x:c>
+      <x:c r="C1064" s="0" t="s">
+        <x:v>345</x:v>
+      </x:c>
+      <x:c r="D1064" s="0" t="s">
+        <x:v>1932</x:v>
+      </x:c>
+      <x:c r="E1064" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1064" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G1064" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H1064" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1064" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1064" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1065" spans="1:10">
+      <x:c r="A1065" s="0" t="s">
+        <x:v>1931</x:v>
+      </x:c>
+      <x:c r="B1065" s="0" t="s">
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="C1065" s="0" t="s">
+        <x:v>1933</x:v>
+      </x:c>
+      <x:c r="D1065" s="0" t="s">
+        <x:v>1934</x:v>
+      </x:c>
+      <x:c r="E1065" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1065" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="G1065" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="H1065" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1065" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1065" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1066" spans="1:10">
+      <x:c r="A1066" s="0" t="s">
+        <x:v>1931</x:v>
+      </x:c>
+      <x:c r="B1066" s="0" t="s">
+        <x:v>395</x:v>
+      </x:c>
+      <x:c r="C1066" s="0" t="s">
+        <x:v>396</x:v>
+      </x:c>
+      <x:c r="D1066" s="0" t="s">
+        <x:v>1935</x:v>
+      </x:c>
+      <x:c r="E1066" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1066" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="G1066" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="H1066" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1066" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1066" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1067" spans="1:10">
+      <x:c r="A1067" s="0" t="s">
+        <x:v>1936</x:v>
+      </x:c>
+      <x:c r="B1067" s="0" t="s">
+        <x:v>395</x:v>
+      </x:c>
+      <x:c r="C1067" s="0" t="s">
+        <x:v>396</x:v>
+      </x:c>
+      <x:c r="D1067" s="0" t="s">
+        <x:v>1937</x:v>
+      </x:c>
+      <x:c r="E1067" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1067" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="G1067" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="H1067" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1067" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1067" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1068" spans="1:10">
+      <x:c r="A1068" s="0" t="s">
+        <x:v>1938</x:v>
+      </x:c>
+      <x:c r="B1068" s="0" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="C1068" s="0" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="D1068" s="0" t="s">
+        <x:v>1920</x:v>
+      </x:c>
+      <x:c r="E1068" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1068" s="0" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="G1068" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="H1068" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1068" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1068" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1069" spans="1:10">
+      <x:c r="A1069" s="0" t="s">
+        <x:v>1938</x:v>
+      </x:c>
+      <x:c r="B1069" s="0" t="s">
+        <x:v>1939</x:v>
+      </x:c>
+      <x:c r="C1069" s="0" t="s">
+        <x:v>1940</x:v>
+      </x:c>
+      <x:c r="D1069" s="0" t="s">
+        <x:v>1941</x:v>
+      </x:c>
+      <x:c r="E1069" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1069" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="G1069" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="H1069" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1069" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1069" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1070" spans="1:10">
+      <x:c r="A1070" s="0" t="s">
+        <x:v>1938</x:v>
+      </x:c>
+      <x:c r="B1070" s="0" t="s">
+        <x:v>492</x:v>
+      </x:c>
+      <x:c r="C1070" s="0" t="s">
+        <x:v>493</x:v>
+      </x:c>
+      <x:c r="D1070" s="0" t="s">
+        <x:v>1942</x:v>
+      </x:c>
+      <x:c r="E1070" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1070" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="G1070" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H1070" s="0" t="s">
+        <x:v>1943</x:v>
+      </x:c>
+      <x:c r="I1070" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1070" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1071" spans="1:10">
+      <x:c r="A1071" s="0" t="s">
+        <x:v>1938</x:v>
+      </x:c>
+      <x:c r="B1071" s="0" t="s">
+        <x:v>492</x:v>
+      </x:c>
+      <x:c r="C1071" s="0" t="s">
+        <x:v>493</x:v>
+      </x:c>
+      <x:c r="D1071" s="0" t="s">
+        <x:v>1942</x:v>
+      </x:c>
+      <x:c r="E1071" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1071" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G1071" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H1071" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1071" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1071" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1072" spans="1:10">
+      <x:c r="A1072" s="0" t="s">
+        <x:v>1938</x:v>
+      </x:c>
+      <x:c r="B1072" s="0" t="s">
+        <x:v>344</x:v>
+      </x:c>
+      <x:c r="C1072" s="0" t="s">
+        <x:v>345</x:v>
+      </x:c>
+      <x:c r="D1072" s="0" t="s">
+        <x:v>1944</x:v>
+      </x:c>
+      <x:c r="E1072" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1072" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="G1072" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="H1072" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1072" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1072" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1073" spans="1:10">
+      <x:c r="A1073" s="0" t="s">
+        <x:v>1945</x:v>
+      </x:c>
+      <x:c r="B1073" s="0" t="s">
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="C1073" s="0" t="s">
+        <x:v>1946</x:v>
+      </x:c>
+      <x:c r="D1073" s="0" t="s">
+        <x:v>1947</x:v>
+      </x:c>
+      <x:c r="E1073" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1073" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G1073" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H1073" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1073" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1073" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1074" spans="1:10">
+      <x:c r="A1074" s="0" t="s">
+        <x:v>1948</x:v>
+      </x:c>
+      <x:c r="B1074" s="0" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="C1074" s="0" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="D1074" s="0" t="s">
+        <x:v>1578</x:v>
+      </x:c>
+      <x:c r="E1074" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1074" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="G1074" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="H1074" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1074" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1074" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1075" spans="1:10">
+      <x:c r="A1075" s="0" t="s">
+        <x:v>1948</x:v>
+      </x:c>
+      <x:c r="B1075" s="0" t="s">
+        <x:v>1949</x:v>
+      </x:c>
+      <x:c r="C1075" s="0" t="s">
+        <x:v>1950</x:v>
+      </x:c>
+      <x:c r="D1075" s="0" t="s">
+        <x:v>1951</x:v>
+      </x:c>
+      <x:c r="E1075" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1075" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G1075" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H1075" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1075" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1075" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1076" spans="1:10">
+      <x:c r="A1076" s="0" t="s">
+        <x:v>1952</x:v>
+      </x:c>
+      <x:c r="B1076" s="0" t="s">
+        <x:v>319</x:v>
+      </x:c>
+      <x:c r="C1076" s="0" t="s">
+        <x:v>320</x:v>
+      </x:c>
+      <x:c r="D1076" s="0" t="s">
+        <x:v>1953</x:v>
+      </x:c>
+      <x:c r="E1076" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1076" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G1076" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H1076" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1076" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1076" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1077" spans="1:10">
+      <x:c r="A1077" s="0" t="s">
+        <x:v>1954</x:v>
+      </x:c>
+      <x:c r="B1077" s="0" t="s">
+        <x:v>442</x:v>
+      </x:c>
+      <x:c r="C1077" s="0" t="s">
+        <x:v>443</x:v>
+      </x:c>
+      <x:c r="D1077" s="0" t="s">
+        <x:v>1955</x:v>
+      </x:c>
+      <x:c r="E1077" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1077" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G1077" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H1077" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1077" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1077" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1078" spans="1:10">
+      <x:c r="A1078" s="0" t="s">
+        <x:v>1956</x:v>
+      </x:c>
+      <x:c r="B1078" s="0" t="s">
+        <x:v>1405</x:v>
+      </x:c>
+      <x:c r="C1078" s="0" t="s">
+        <x:v>1957</x:v>
+      </x:c>
+      <x:c r="D1078" s="0" t="s">
+        <x:v>1958</x:v>
+      </x:c>
+      <x:c r="E1078" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1078" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G1078" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H1078" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1078" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1078" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1079" spans="1:10">
+      <x:c r="A1079" s="0" t="s">
+        <x:v>1959</x:v>
+      </x:c>
+      <x:c r="B1079" s="0" t="s">
+        <x:v>442</x:v>
+      </x:c>
+      <x:c r="C1079" s="0" t="s">
+        <x:v>443</x:v>
+      </x:c>
+      <x:c r="D1079" s="0" t="s">
+        <x:v>1960</x:v>
+      </x:c>
+      <x:c r="E1079" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1079" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="G1079" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="H1079" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1079" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1079" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1080" spans="1:10">
+      <x:c r="A1080" s="0" t="s">
+        <x:v>1959</x:v>
+      </x:c>
+      <x:c r="B1080" s="0" t="s">
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="C1080" s="0" t="s">
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="D1080" s="0" t="s">
+        <x:v>1961</x:v>
+      </x:c>
+      <x:c r="E1080" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1080" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="G1080" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H1080" s="0" t="s">
+        <x:v>1962</x:v>
+      </x:c>
+      <x:c r="I1080" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1080" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1081" spans="1:10">
+      <x:c r="A1081" s="0" t="s">
+        <x:v>1959</x:v>
+      </x:c>
+      <x:c r="B1081" s="0" t="s">
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="C1081" s="0" t="s">
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="D1081" s="0" t="s">
+        <x:v>1961</x:v>
+      </x:c>
+      <x:c r="E1081" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1081" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G1081" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H1081" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1081" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1081" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1082" spans="1:10">
+      <x:c r="A1082" s="0" t="s">
+        <x:v>1959</x:v>
+      </x:c>
+      <x:c r="B1082" s="0" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="C1082" s="0" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="D1082" s="0" t="s">
+        <x:v>1963</x:v>
+      </x:c>
+      <x:c r="E1082" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1082" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="G1082" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="H1082" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1082" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1082" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1083" spans="1:10">
+      <x:c r="A1083" s="0" t="s">
+        <x:v>1964</x:v>
+      </x:c>
+      <x:c r="B1083" s="0" t="s">
+        <x:v>1405</x:v>
+      </x:c>
+      <x:c r="C1083" s="0" t="s">
+        <x:v>1957</x:v>
+      </x:c>
+      <x:c r="D1083" s="0" t="s">
+        <x:v>1965</x:v>
+      </x:c>
+      <x:c r="E1083" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1083" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="G1083" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="H1083" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1083" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1083" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1084" spans="1:10">
+      <x:c r="A1084" s="0" t="s">
+        <x:v>1964</x:v>
+      </x:c>
+      <x:c r="B1084" s="0" t="s">
+        <x:v>1966</x:v>
+      </x:c>
+      <x:c r="C1084" s="0" t="s">
+        <x:v>1967</x:v>
+      </x:c>
+      <x:c r="D1084" s="0" t="s">
+        <x:v>1968</x:v>
+      </x:c>
+      <x:c r="E1084" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1084" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G1084" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H1084" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1084" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1084" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1085" spans="1:10">
+      <x:c r="A1085" s="0" t="s">
+        <x:v>1969</x:v>
+      </x:c>
+      <x:c r="B1085" s="0" t="s">
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="C1085" s="0" t="s">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="D1085" s="0" t="s">
+        <x:v>1970</x:v>
+      </x:c>
+      <x:c r="E1085" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1085" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G1085" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H1085" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1085" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1085" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1086" spans="1:10">
+      <x:c r="A1086" s="0" t="s">
+        <x:v>1971</x:v>
+      </x:c>
+      <x:c r="B1086" s="0" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="C1086" s="0" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="D1086" s="0" t="s">
+        <x:v>1972</x:v>
+      </x:c>
+      <x:c r="E1086" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1086" s="0" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="G1086" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="H1086" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1086" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1086" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1087" spans="1:10">
+      <x:c r="A1087" s="0" t="s">
+        <x:v>1971</x:v>
+      </x:c>
+      <x:c r="B1087" s="0" t="s">
+        <x:v>1405</x:v>
+      </x:c>
+      <x:c r="C1087" s="0" t="s">
+        <x:v>1957</x:v>
+      </x:c>
+      <x:c r="D1087" s="0" t="s">
+        <x:v>1973</x:v>
+      </x:c>
+      <x:c r="E1087" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1087" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G1087" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H1087" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1087" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1087" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1088" spans="1:10">
+      <x:c r="A1088" s="0" t="s">
+        <x:v>1971</x:v>
+      </x:c>
+      <x:c r="B1088" s="0" t="s">
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="C1088" s="0" t="s">
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="D1088" s="0" t="s">
+        <x:v>1974</x:v>
+      </x:c>
+      <x:c r="E1088" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1088" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="G1088" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="H1088" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1088" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1088" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1089" spans="1:10">
+      <x:c r="A1089" s="0" t="s">
+        <x:v>1971</x:v>
+      </x:c>
+      <x:c r="B1089" s="0" t="s">
+        <x:v>1975</x:v>
+      </x:c>
+      <x:c r="C1089" s="0" t="s">
+        <x:v>1976</x:v>
+      </x:c>
+      <x:c r="D1089" s="0" t="s">
+        <x:v>1977</x:v>
+      </x:c>
+      <x:c r="E1089" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1089" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="G1089" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="H1089" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1089" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1089" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1090" spans="1:10">
+      <x:c r="A1090" s="0" t="s">
+        <x:v>1978</x:v>
+      </x:c>
+      <x:c r="B1090" s="0" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="C1090" s="0" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="D1090" s="0" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="E1090" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1090" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G1090" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H1090" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1090" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1090" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1091" spans="1:10">
+      <x:c r="A1091" s="0" t="s">
+        <x:v>1978</x:v>
+      </x:c>
+      <x:c r="B1091" s="0" t="s">
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="C1091" s="0" t="s">
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="D1091" s="0" t="s">
+        <x:v>1979</x:v>
+      </x:c>
+      <x:c r="E1091" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1091" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="G1091" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="H1091" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1091" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1091" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1092" spans="1:10">
+      <x:c r="A1092" s="0" t="s">
+        <x:v>1980</x:v>
+      </x:c>
+      <x:c r="B1092" s="0" t="s">
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="C1092" s="0" t="s">
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="D1092" s="0" t="s">
+        <x:v>1981</x:v>
+      </x:c>
+      <x:c r="E1092" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1092" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G1092" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H1092" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1092" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1092" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1093" spans="1:10">
+      <x:c r="A1093" s="0" t="s">
+        <x:v>1982</x:v>
+      </x:c>
+      <x:c r="B1093" s="0" t="s">
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="C1093" s="0" t="s">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="D1093" s="0" t="s">
+        <x:v>1983</x:v>
+      </x:c>
+      <x:c r="E1093" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1093" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G1093" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H1093" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1093" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1093" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1094" spans="1:10">
+      <x:c r="A1094" s="0" t="s">
+        <x:v>1984</x:v>
+      </x:c>
+      <x:c r="B1094" s="0" t="s">
+        <x:v>1966</x:v>
+      </x:c>
+      <x:c r="C1094" s="0" t="s">
+        <x:v>1967</x:v>
+      </x:c>
+      <x:c r="D1094" s="0" t="s">
+        <x:v>1985</x:v>
+      </x:c>
+      <x:c r="E1094" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1094" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G1094" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H1094" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1094" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1094" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1095" spans="1:10">
+      <x:c r="A1095" s="0" t="s">
+        <x:v>1986</x:v>
+      </x:c>
+      <x:c r="B1095" s="0" t="s">
+        <x:v>442</x:v>
+      </x:c>
+      <x:c r="C1095" s="0" t="s">
+        <x:v>443</x:v>
+      </x:c>
+      <x:c r="D1095" s="0" t="s">
+        <x:v>1987</x:v>
+      </x:c>
+      <x:c r="E1095" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1095" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G1095" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H1095" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1095" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1095" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1096" spans="1:10">
+      <x:c r="A1096" s="0" t="s">
+        <x:v>1988</x:v>
+      </x:c>
+      <x:c r="B1096" s="0" t="s">
+        <x:v>1989</x:v>
+      </x:c>
+      <x:c r="C1096" s="0" t="s">
+        <x:v>1990</x:v>
+      </x:c>
+      <x:c r="D1096" s="0" t="s">
+        <x:v>1991</x:v>
+      </x:c>
+      <x:c r="E1096" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1096" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G1096" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H1096" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1096" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1096" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1097" spans="1:10">
+      <x:c r="A1097" s="0" t="s">
+        <x:v>1992</x:v>
+      </x:c>
+      <x:c r="B1097" s="0" t="s">
+        <x:v>442</x:v>
+      </x:c>
+      <x:c r="C1097" s="0" t="s">
+        <x:v>443</x:v>
+      </x:c>
+      <x:c r="D1097" s="0" t="s">
+        <x:v>1993</x:v>
+      </x:c>
+      <x:c r="E1097" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1097" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G1097" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H1097" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1097" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1097" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1098" spans="1:10">
+      <x:c r="A1098" s="0" t="s">
+        <x:v>1994</x:v>
+      </x:c>
+      <x:c r="B1098" s="0" t="s">
+        <x:v>1995</x:v>
+      </x:c>
+      <x:c r="C1098" s="0" t="s">
+        <x:v>1996</x:v>
+      </x:c>
+      <x:c r="D1098" s="0" t="s">
+        <x:v>1997</x:v>
+      </x:c>
+      <x:c r="E1098" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1098" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="G1098" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="H1098" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1098" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1098" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1099" spans="1:10">
+      <x:c r="A1099" s="0" t="s">
+        <x:v>1994</x:v>
+      </x:c>
+      <x:c r="B1099" s="0" t="s">
+        <x:v>1401</x:v>
+      </x:c>
+      <x:c r="C1099" s="0" t="s">
+        <x:v>1998</x:v>
+      </x:c>
+      <x:c r="D1099" s="0" t="s">
+        <x:v>1999</x:v>
+      </x:c>
+      <x:c r="E1099" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1099" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="G1099" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="H1099" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1099" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1099" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1100" spans="1:10">
+      <x:c r="A1100" s="0" t="s">
+        <x:v>1994</x:v>
+      </x:c>
+      <x:c r="B1100" s="0" t="s">
+        <x:v>1102</x:v>
+      </x:c>
+      <x:c r="C1100" s="0" t="s">
+        <x:v>1103</x:v>
+      </x:c>
+      <x:c r="D1100" s="0" t="s">
+        <x:v>2000</x:v>
+      </x:c>
+      <x:c r="E1100" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1100" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G1100" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H1100" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1100" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="J1100" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1101" spans="1:10">
+      <x:c r="A1101" s="0" t="s">
+        <x:v>1994</x:v>
+      </x:c>
+      <x:c r="B1101" s="0" t="s">
+        <x:v>549</x:v>
+      </x:c>
+      <x:c r="C1101" s="0" t="s">
+        <x:v>2001</x:v>
+      </x:c>
+      <x:c r="D1101" s="0" t="s">
+        <x:v>2002</x:v>
+      </x:c>
+      <x:c r="E1101" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1101" s="0" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="G1101" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="H1101" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1101" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1101" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1102" spans="1:10">
+      <x:c r="A1102" s="0" t="s">
+        <x:v>2003</x:v>
+      </x:c>
+      <x:c r="B1102" s="0" t="s">
+        <x:v>2004</x:v>
+      </x:c>
+      <x:c r="C1102" s="0" t="s">
+        <x:v>2005</x:v>
+      </x:c>
+      <x:c r="D1102" s="0" t="s">
+        <x:v>2006</x:v>
+      </x:c>
+      <x:c r="E1102" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1102" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G1102" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H1102" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1102" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1102" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1103" spans="1:10">
+      <x:c r="A1103" s="0" t="s">
+        <x:v>2007</x:v>
+      </x:c>
+      <x:c r="B1103" s="0" t="s">
+        <x:v>1834</x:v>
+      </x:c>
+      <x:c r="C1103" s="0" t="s">
+        <x:v>2008</x:v>
+      </x:c>
+      <x:c r="D1103" s="0" t="s">
+        <x:v>2009</x:v>
+      </x:c>
+      <x:c r="E1103" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1103" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="G1103" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H1103" s="0" t="s">
+        <x:v>2010</x:v>
+      </x:c>
+      <x:c r="I1103" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1103" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1104" spans="1:10">
+      <x:c r="A1104" s="0" t="s">
+        <x:v>2007</x:v>
+      </x:c>
+      <x:c r="B1104" s="0" t="s">
+        <x:v>1834</x:v>
+      </x:c>
+      <x:c r="C1104" s="0" t="s">
+        <x:v>2008</x:v>
+      </x:c>
+      <x:c r="D1104" s="0" t="s">
+        <x:v>2009</x:v>
+      </x:c>
+      <x:c r="E1104" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1104" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G1104" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H1104" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1104" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1104" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1105" spans="1:10">
+      <x:c r="A1105" s="0" t="s">
+        <x:v>2007</x:v>
+      </x:c>
+      <x:c r="B1105" s="0" t="s">
+        <x:v>344</x:v>
+      </x:c>
+      <x:c r="C1105" s="0" t="s">
+        <x:v>345</x:v>
+      </x:c>
+      <x:c r="D1105" s="0" t="s">
+        <x:v>2011</x:v>
+      </x:c>
+      <x:c r="E1105" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1105" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="G1105" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="H1105" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1105" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1105" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1106" spans="1:10">
+      <x:c r="A1106" s="0" t="s">
+        <x:v>2012</x:v>
+      </x:c>
+      <x:c r="B1106" s="0" t="s">
+        <x:v>2013</x:v>
+      </x:c>
+      <x:c r="C1106" s="0" t="s">
+        <x:v>2014</x:v>
+      </x:c>
+      <x:c r="D1106" s="0" t="s">
+        <x:v>2015</x:v>
+      </x:c>
+      <x:c r="E1106" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1106" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G1106" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H1106" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1106" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1106" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1107" spans="1:10">
+      <x:c r="A1107" s="0" t="s">
+        <x:v>2016</x:v>
+      </x:c>
+      <x:c r="B1107" s="0" t="s">
+        <x:v>1886</x:v>
+      </x:c>
+      <x:c r="C1107" s="0" t="s">
+        <x:v>2017</x:v>
+      </x:c>
+      <x:c r="D1107" s="0" t="s">
+        <x:v>2018</x:v>
+      </x:c>
+      <x:c r="E1107" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1107" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G1107" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H1107" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1107" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1107" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1108" spans="1:10">
+      <x:c r="A1108" s="0" t="s">
+        <x:v>2019</x:v>
+      </x:c>
+      <x:c r="B1108" s="0" t="s">
+        <x:v>2020</x:v>
+      </x:c>
+      <x:c r="C1108" s="0" t="s">
+        <x:v>2021</x:v>
+      </x:c>
+      <x:c r="D1108" s="0" t="s">
+        <x:v>2022</x:v>
+      </x:c>
+      <x:c r="E1108" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1108" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="G1108" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="H1108" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1108" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1108" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1109" spans="1:10">
+      <x:c r="A1109" s="0" t="s">
+        <x:v>2019</x:v>
+      </x:c>
+      <x:c r="B1109" s="0" t="s">
+        <x:v>492</x:v>
+      </x:c>
+      <x:c r="C1109" s="0" t="s">
+        <x:v>493</x:v>
+      </x:c>
+      <x:c r="D1109" s="0" t="s">
+        <x:v>2023</x:v>
+      </x:c>
+      <x:c r="E1109" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1109" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="G1109" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="H1109" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1109" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1109" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1110" spans="1:10">
+      <x:c r="A1110" s="0" t="s">
+        <x:v>2019</x:v>
+      </x:c>
+      <x:c r="B1110" s="0" t="s">
+        <x:v>344</x:v>
+      </x:c>
+      <x:c r="C1110" s="0" t="s">
+        <x:v>345</x:v>
+      </x:c>
+      <x:c r="D1110" s="0" t="s">
+        <x:v>2024</x:v>
+      </x:c>
+      <x:c r="E1110" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1110" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G1110" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H1110" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1110" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1110" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1111" spans="1:10">
+      <x:c r="A1111" s="0" t="s">
+        <x:v>2025</x:v>
+      </x:c>
+      <x:c r="B1111" s="0" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="C1111" s="0" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="D1111" s="0" t="s">
+        <x:v>1128</x:v>
+      </x:c>
+      <x:c r="E1111" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1111" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="G1111" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="H1111" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1111" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1111" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1112" spans="1:10">
+      <x:c r="A1112" s="0" t="s">
+        <x:v>2025</x:v>
+      </x:c>
+      <x:c r="B1112" s="0" t="s">
+        <x:v>1889</x:v>
+      </x:c>
+      <x:c r="C1112" s="0" t="s">
+        <x:v>2026</x:v>
+      </x:c>
+      <x:c r="D1112" s="0" t="s">
+        <x:v>2027</x:v>
+      </x:c>
+      <x:c r="E1112" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1112" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G1112" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H1112" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1112" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1112" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1113" spans="1:10">
+      <x:c r="A1113" s="0" t="s">
+        <x:v>2025</x:v>
+      </x:c>
+      <x:c r="B1113" s="0" t="s">
+        <x:v>1886</x:v>
+      </x:c>
+      <x:c r="C1113" s="0" t="s">
+        <x:v>2017</x:v>
+      </x:c>
+      <x:c r="D1113" s="0" t="s">
+        <x:v>2028</x:v>
+      </x:c>
+      <x:c r="E1113" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1113" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="G1113" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="H1113" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1113" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1113" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1114" spans="1:10">
+      <x:c r="A1114" s="0" t="s">
+        <x:v>2029</x:v>
+      </x:c>
+      <x:c r="B1114" s="0" t="s">
+        <x:v>2030</x:v>
+      </x:c>
+      <x:c r="C1114" s="0" t="s">
+        <x:v>2031</x:v>
+      </x:c>
+      <x:c r="D1114" s="0" t="s">
+        <x:v>2032</x:v>
+      </x:c>
+      <x:c r="E1114" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1114" s="0" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="G1114" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="H1114" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1114" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1114" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1115" spans="1:10">
+      <x:c r="A1115" s="0" t="s">
+        <x:v>2029</x:v>
+      </x:c>
+      <x:c r="B1115" s="0" t="s">
+        <x:v>319</x:v>
+      </x:c>
+      <x:c r="C1115" s="0" t="s">
+        <x:v>320</x:v>
+      </x:c>
+      <x:c r="D1115" s="0" t="s">
+        <x:v>2033</x:v>
+      </x:c>
+      <x:c r="E1115" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1115" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G1115" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H1115" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1115" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1115" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1116" spans="1:10">
+      <x:c r="A1116" s="0" t="s">
+        <x:v>2029</x:v>
+      </x:c>
+      <x:c r="B1116" s="0" t="s">
+        <x:v>2034</x:v>
+      </x:c>
+      <x:c r="C1116" s="0" t="s">
+        <x:v>2035</x:v>
+      </x:c>
+      <x:c r="D1116" s="0" t="s">
+        <x:v>2036</x:v>
+      </x:c>
+      <x:c r="E1116" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1116" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="G1116" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="H1116" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1116" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1116" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1117" spans="1:10">
+      <x:c r="A1117" s="0" t="s">
+        <x:v>2029</x:v>
+      </x:c>
+      <x:c r="B1117" s="0" t="s">
+        <x:v>344</x:v>
+      </x:c>
+      <x:c r="C1117" s="0" t="s">
+        <x:v>345</x:v>
+      </x:c>
+      <x:c r="D1117" s="0" t="s">
+        <x:v>2037</x:v>
+      </x:c>
+      <x:c r="E1117" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1117" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="G1117" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="H1117" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1117" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1117" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1118" spans="1:10">
+      <x:c r="A1118" s="0" t="s">
+        <x:v>2038</x:v>
+      </x:c>
+      <x:c r="B1118" s="0" t="s">
+        <x:v>1889</x:v>
+      </x:c>
+      <x:c r="C1118" s="0" t="s">
+        <x:v>2026</x:v>
+      </x:c>
+      <x:c r="D1118" s="0" t="s">
+        <x:v>2039</x:v>
+      </x:c>
+      <x:c r="E1118" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1118" s="0" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="G1118" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="H1118" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1118" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1118" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1119" spans="1:10">
+      <x:c r="A1119" s="0" t="s">
+        <x:v>2038</x:v>
+      </x:c>
+      <x:c r="B1119" s="0" t="s">
+        <x:v>1367</x:v>
+      </x:c>
+      <x:c r="C1119" s="0" t="s">
+        <x:v>2040</x:v>
+      </x:c>
+      <x:c r="D1119" s="0" t="s">
+        <x:v>2041</x:v>
+      </x:c>
+      <x:c r="E1119" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1119" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="G1119" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="H1119" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1119" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1119" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1120" spans="1:10">
+      <x:c r="A1120" s="0" t="s">
+        <x:v>2038</x:v>
+      </x:c>
+      <x:c r="B1120" s="0" t="s">
+        <x:v>658</x:v>
+      </x:c>
+      <x:c r="C1120" s="0" t="s">
+        <x:v>2042</x:v>
+      </x:c>
+      <x:c r="D1120" s="0" t="s">
+        <x:v>2043</x:v>
+      </x:c>
+      <x:c r="E1120" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1120" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G1120" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H1120" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1120" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1120" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1121" spans="1:10">
+      <x:c r="A1121" s="0" t="s">
+        <x:v>2038</x:v>
+      </x:c>
+      <x:c r="B1121" s="0" t="s">
+        <x:v>1439</x:v>
+      </x:c>
+      <x:c r="C1121" s="0" t="s">
+        <x:v>2044</x:v>
+      </x:c>
+      <x:c r="D1121" s="0" t="s">
+        <x:v>2045</x:v>
+      </x:c>
+      <x:c r="E1121" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1121" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="G1121" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="H1121" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1121" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1121" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1122" spans="1:10">
+      <x:c r="A1122" s="0" t="s">
+        <x:v>2046</x:v>
+      </x:c>
+      <x:c r="B1122" s="0" t="s">
+        <x:v>1889</x:v>
+      </x:c>
+      <x:c r="C1122" s="0" t="s">
+        <x:v>2026</x:v>
+      </x:c>
+      <x:c r="D1122" s="0" t="s">
+        <x:v>2047</x:v>
+      </x:c>
+      <x:c r="E1122" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1122" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="G1122" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="H1122" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1122" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1122" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1123" spans="1:10">
+      <x:c r="A1123" s="0" t="s">
+        <x:v>2046</x:v>
+      </x:c>
+      <x:c r="B1123" s="0" t="s">
+        <x:v>1478</x:v>
+      </x:c>
+      <x:c r="C1123" s="0" t="s">
+        <x:v>2048</x:v>
+      </x:c>
+      <x:c r="D1123" s="0" t="s">
+        <x:v>2049</x:v>
+      </x:c>
+      <x:c r="E1123" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1123" s="0" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="G1123" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="H1123" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1123" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1123" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1124" spans="1:10">
+      <x:c r="A1124" s="0" t="s">
+        <x:v>2046</x:v>
+      </x:c>
+      <x:c r="B1124" s="0" t="s">
+        <x:v>344</x:v>
+      </x:c>
+      <x:c r="C1124" s="0" t="s">
+        <x:v>345</x:v>
+      </x:c>
+      <x:c r="D1124" s="0" t="s">
+        <x:v>2050</x:v>
+      </x:c>
+      <x:c r="E1124" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1124" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="G1124" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="H1124" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1124" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1124" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1125" spans="1:10">
+      <x:c r="A1125" s="0" t="s">
+        <x:v>2046</x:v>
+      </x:c>
+      <x:c r="B1125" s="0" t="s">
+        <x:v>2051</x:v>
+      </x:c>
+      <x:c r="C1125" s="0" t="s">
+        <x:v>2052</x:v>
+      </x:c>
+      <x:c r="D1125" s="0" t="s">
+        <x:v>2053</x:v>
+      </x:c>
+      <x:c r="E1125" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1125" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G1125" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H1125" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1125" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1125" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1126" spans="1:10">
+      <x:c r="A1126" s="0" t="s">
+        <x:v>2054</x:v>
+      </x:c>
+      <x:c r="B1126" s="0" t="s">
+        <x:v>535</x:v>
+      </x:c>
+      <x:c r="C1126" s="0" t="s">
+        <x:v>536</x:v>
+      </x:c>
+      <x:c r="D1126" s="0" t="s">
+        <x:v>2055</x:v>
+      </x:c>
+      <x:c r="E1126" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1126" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="G1126" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="H1126" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1126" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1126" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1127" spans="1:10">
+      <x:c r="A1127" s="0" t="s">
+        <x:v>2054</x:v>
+      </x:c>
+      <x:c r="B1127" s="0" t="s">
+        <x:v>2056</x:v>
+      </x:c>
+      <x:c r="C1127" s="0" t="s">
+        <x:v>2057</x:v>
+      </x:c>
+      <x:c r="D1127" s="0" t="s">
+        <x:v>2058</x:v>
+      </x:c>
+      <x:c r="E1127" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1127" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G1127" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H1127" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1127" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1127" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1128" spans="1:10">
+      <x:c r="A1128" s="0" t="s">
+        <x:v>2059</x:v>
+      </x:c>
+      <x:c r="B1128" s="0" t="s">
+        <x:v>532</x:v>
+      </x:c>
+      <x:c r="C1128" s="0" t="s">
+        <x:v>533</x:v>
+      </x:c>
+      <x:c r="D1128" s="0" t="s">
+        <x:v>2060</x:v>
+      </x:c>
+      <x:c r="E1128" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1128" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G1128" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H1128" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1128" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1128" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1129" spans="1:10">
+      <x:c r="A1129" s="0" t="s">
+        <x:v>2061</x:v>
+      </x:c>
+      <x:c r="B1129" s="0" t="s">
+        <x:v>344</x:v>
+      </x:c>
+      <x:c r="C1129" s="0" t="s">
+        <x:v>345</x:v>
+      </x:c>
+      <x:c r="D1129" s="0" t="s">
+        <x:v>2062</x:v>
+      </x:c>
+      <x:c r="E1129" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1129" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G1129" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H1129" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1129" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1129" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1130" spans="1:10">
+      <x:c r="A1130" s="0" t="s">
+        <x:v>2063</x:v>
+      </x:c>
+      <x:c r="B1130" s="0" t="s">
+        <x:v>1989</x:v>
+      </x:c>
+      <x:c r="C1130" s="0" t="s">
+        <x:v>1990</x:v>
+      </x:c>
+      <x:c r="D1130" s="0" t="s">
+        <x:v>2064</x:v>
+      </x:c>
+      <x:c r="E1130" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1130" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G1130" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H1130" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1130" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1130" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1131" spans="1:10">
+      <x:c r="A1131" s="0" t="s">
+        <x:v>2063</x:v>
+      </x:c>
+      <x:c r="B1131" s="0" t="s">
+        <x:v>2065</x:v>
+      </x:c>
+      <x:c r="C1131" s="0" t="s">
+        <x:v>2066</x:v>
+      </x:c>
+      <x:c r="D1131" s="0" t="s">
+        <x:v>2067</x:v>
+      </x:c>
+      <x:c r="E1131" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1131" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="G1131" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="H1131" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1131" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1131" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1132" spans="1:10">
+      <x:c r="A1132" s="0" t="s">
+        <x:v>2068</x:v>
+      </x:c>
+      <x:c r="B1132" s="0" t="s">
+        <x:v>2069</x:v>
+      </x:c>
+      <x:c r="C1132" s="0" t="s">
+        <x:v>2070</x:v>
+      </x:c>
+      <x:c r="D1132" s="0" t="s">
+        <x:v>2071</x:v>
+      </x:c>
+      <x:c r="E1132" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1132" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G1132" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H1132" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1132" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1132" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1133" spans="1:10">
+      <x:c r="A1133" s="0" t="s">
+        <x:v>2072</x:v>
+      </x:c>
+      <x:c r="B1133" s="0" t="s">
+        <x:v>445</x:v>
+      </x:c>
+      <x:c r="C1133" s="0" t="s">
+        <x:v>446</x:v>
+      </x:c>
+      <x:c r="D1133" s="0" t="s">
+        <x:v>2073</x:v>
+      </x:c>
+      <x:c r="E1133" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1133" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G1133" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H1133" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1133" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1133" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1134" spans="1:10">
+      <x:c r="A1134" s="0" t="s">
+        <x:v>2074</x:v>
+      </x:c>
+      <x:c r="B1134" s="0" t="s">
+        <x:v>410</x:v>
+      </x:c>
+      <x:c r="C1134" s="0" t="s">
+        <x:v>411</x:v>
+      </x:c>
+      <x:c r="D1134" s="0" t="s">
+        <x:v>2075</x:v>
+      </x:c>
+      <x:c r="E1134" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1134" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G1134" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H1134" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1134" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1134" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1135" spans="1:10">
+      <x:c r="A1135" s="0" t="s">
+        <x:v>2074</x:v>
+      </x:c>
+      <x:c r="B1135" s="0" t="s">
+        <x:v>771</x:v>
+      </x:c>
+      <x:c r="C1135" s="0" t="s">
+        <x:v>772</x:v>
+      </x:c>
+      <x:c r="D1135" s="0" t="s">
+        <x:v>2076</x:v>
+      </x:c>
+      <x:c r="E1135" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1135" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="G1135" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="H1135" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1135" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1135" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1136" spans="1:10">
+      <x:c r="A1136" s="0" t="s">
+        <x:v>2074</x:v>
+      </x:c>
+      <x:c r="B1136" s="0" t="s">
+        <x:v>2077</x:v>
+      </x:c>
+      <x:c r="C1136" s="0" t="s">
+        <x:v>2078</x:v>
+      </x:c>
+      <x:c r="D1136" s="0" t="s">
+        <x:v>2079</x:v>
+      </x:c>
+      <x:c r="E1136" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1136" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="G1136" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="H1136" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1136" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1136" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1137" spans="1:10">
+      <x:c r="A1137" s="0" t="s">
+        <x:v>2080</x:v>
+      </x:c>
+      <x:c r="B1137" s="0" t="s">
+        <x:v>410</x:v>
+      </x:c>
+      <x:c r="C1137" s="0" t="s">
+        <x:v>411</x:v>
+      </x:c>
+      <x:c r="D1137" s="0" t="s">
+        <x:v>2081</x:v>
+      </x:c>
+      <x:c r="E1137" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1137" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G1137" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H1137" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1137" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1137" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1138" spans="1:10">
+      <x:c r="A1138" s="0" t="s">
+        <x:v>2082</x:v>
+      </x:c>
+      <x:c r="B1138" s="0" t="s">
+        <x:v>410</x:v>
+      </x:c>
+      <x:c r="C1138" s="0" t="s">
+        <x:v>411</x:v>
+      </x:c>
+      <x:c r="D1138" s="0" t="s">
+        <x:v>2083</x:v>
+      </x:c>
+      <x:c r="E1138" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1138" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G1138" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H1138" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1138" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1138" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1139" spans="1:10">
+      <x:c r="A1139" s="0" t="s">
+        <x:v>2084</x:v>
+      </x:c>
+      <x:c r="B1139" s="0" t="s">
+        <x:v>2077</x:v>
+      </x:c>
+      <x:c r="C1139" s="0" t="s">
+        <x:v>2078</x:v>
+      </x:c>
+      <x:c r="D1139" s="0" t="s">
+        <x:v>2085</x:v>
+      </x:c>
+      <x:c r="E1139" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1139" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G1139" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H1139" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1139" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1139" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1140" spans="1:10">
+      <x:c r="A1140" s="0" t="s">
+        <x:v>2086</x:v>
+      </x:c>
+      <x:c r="B1140" s="0" t="s">
+        <x:v>410</x:v>
+      </x:c>
+      <x:c r="C1140" s="0" t="s">
+        <x:v>411</x:v>
+      </x:c>
+      <x:c r="D1140" s="0" t="s">
+        <x:v>2087</x:v>
+      </x:c>
+      <x:c r="E1140" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1140" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G1140" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H1140" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1140" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1140" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1141" spans="1:10">
+      <x:c r="A1141" s="0" t="s">
+        <x:v>2088</x:v>
+      </x:c>
+      <x:c r="B1141" s="0" t="s">
+        <x:v>410</x:v>
+      </x:c>
+      <x:c r="C1141" s="0" t="s">
+        <x:v>411</x:v>
+      </x:c>
+      <x:c r="D1141" s="0" t="s">
+        <x:v>2089</x:v>
+      </x:c>
+      <x:c r="E1141" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1141" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="G1141" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="H1141" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1141" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1141" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1142" spans="1:10">
+      <x:c r="A1142" s="0" t="s">
+        <x:v>2088</x:v>
+      </x:c>
+      <x:c r="B1142" s="0" t="s">
+        <x:v>2077</x:v>
+      </x:c>
+      <x:c r="C1142" s="0" t="s">
+        <x:v>2078</x:v>
+      </x:c>
+      <x:c r="D1142" s="0" t="s">
+        <x:v>2090</x:v>
+      </x:c>
+      <x:c r="E1142" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1142" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G1142" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H1142" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1142" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1142" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1143" spans="1:10">
+      <x:c r="A1143" s="0" t="s">
+        <x:v>2091</x:v>
+      </x:c>
+      <x:c r="B1143" s="0" t="s">
+        <x:v>410</x:v>
+      </x:c>
+      <x:c r="C1143" s="0" t="s">
+        <x:v>411</x:v>
+      </x:c>
+      <x:c r="D1143" s="0" t="s">
+        <x:v>2092</x:v>
+      </x:c>
+      <x:c r="E1143" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1143" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G1143" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H1143" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1143" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1143" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1144" spans="1:10">
+      <x:c r="A1144" s="0" t="s">
+        <x:v>2091</x:v>
+      </x:c>
+      <x:c r="B1144" s="0" t="s">
+        <x:v>2077</x:v>
+      </x:c>
+      <x:c r="C1144" s="0" t="s">
+        <x:v>2078</x:v>
+      </x:c>
+      <x:c r="D1144" s="0" t="s">
+        <x:v>2093</x:v>
+      </x:c>
+      <x:c r="E1144" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1144" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="G1144" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="H1144" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1144" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1144" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1145" spans="1:10">
+      <x:c r="A1145" s="0" t="s">
+        <x:v>2094</x:v>
+      </x:c>
+      <x:c r="B1145" s="0" t="s">
+        <x:v>410</x:v>
+      </x:c>
+      <x:c r="C1145" s="0" t="s">
+        <x:v>411</x:v>
+      </x:c>
+      <x:c r="D1145" s="0" t="s">
+        <x:v>2095</x:v>
+      </x:c>
+      <x:c r="E1145" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1145" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G1145" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H1145" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1145" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1145" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1146" spans="1:10">
+      <x:c r="A1146" s="0" t="s">
+        <x:v>2096</x:v>
+      </x:c>
+      <x:c r="B1146" s="0" t="s">
+        <x:v>410</x:v>
+      </x:c>
+      <x:c r="C1146" s="0" t="s">
+        <x:v>411</x:v>
+      </x:c>
+      <x:c r="D1146" s="0" t="s">
+        <x:v>2097</x:v>
+      </x:c>
+      <x:c r="E1146" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1146" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G1146" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H1146" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1146" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1146" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1147" spans="1:10">
+      <x:c r="A1147" s="0" t="s">
+        <x:v>2098</x:v>
+      </x:c>
+      <x:c r="B1147" s="0" t="s">
+        <x:v>410</x:v>
+      </x:c>
+      <x:c r="C1147" s="0" t="s">
+        <x:v>411</x:v>
+      </x:c>
+      <x:c r="D1147" s="0" t="s">
+        <x:v>2099</x:v>
+      </x:c>
+      <x:c r="E1147" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1147" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="G1147" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H1147" s="0" t="s">
+        <x:v>2100</x:v>
+      </x:c>
+      <x:c r="I1147" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1147" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1148" spans="1:10">
+      <x:c r="A1148" s="0" t="s">
+        <x:v>2098</x:v>
+      </x:c>
+      <x:c r="B1148" s="0" t="s">
+        <x:v>410</x:v>
+      </x:c>
+      <x:c r="C1148" s="0" t="s">
+        <x:v>411</x:v>
+      </x:c>
+      <x:c r="D1148" s="0" t="s">
+        <x:v>2099</x:v>
+      </x:c>
+      <x:c r="E1148" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1148" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G1148" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H1148" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1148" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1148" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1149" spans="1:10">
+      <x:c r="A1149" s="0" t="s">
+        <x:v>2098</x:v>
+      </x:c>
+      <x:c r="B1149" s="0" t="s">
+        <x:v>2077</x:v>
+      </x:c>
+      <x:c r="C1149" s="0" t="s">
+        <x:v>2078</x:v>
+      </x:c>
+      <x:c r="D1149" s="0" t="s">
+        <x:v>2101</x:v>
+      </x:c>
+      <x:c r="E1149" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1149" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="G1149" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="H1149" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1149" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1149" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1150" spans="1:10">
+      <x:c r="A1150" s="0" t="s">
+        <x:v>2102</x:v>
+      </x:c>
+      <x:c r="B1150" s="0" t="s">
+        <x:v>410</x:v>
+      </x:c>
+      <x:c r="C1150" s="0" t="s">
+        <x:v>411</x:v>
+      </x:c>
+      <x:c r="D1150" s="0" t="s">
+        <x:v>2103</x:v>
+      </x:c>
+      <x:c r="E1150" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1150" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G1150" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H1150" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1150" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1150" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1151" spans="1:10">
+      <x:c r="A1151" s="0" t="s">
+        <x:v>2104</x:v>
+      </x:c>
+      <x:c r="B1151" s="0" t="s">
+        <x:v>410</x:v>
+      </x:c>
+      <x:c r="C1151" s="0" t="s">
+        <x:v>411</x:v>
+      </x:c>
+      <x:c r="D1151" s="0" t="s">
+        <x:v>2105</x:v>
+      </x:c>
+      <x:c r="E1151" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1151" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="G1151" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="H1151" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1151" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1151" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1152" spans="1:10">
+      <x:c r="A1152" s="0" t="s">
+        <x:v>2104</x:v>
+      </x:c>
+      <x:c r="B1152" s="0" t="s">
+        <x:v>2077</x:v>
+      </x:c>
+      <x:c r="C1152" s="0" t="s">
+        <x:v>2078</x:v>
+      </x:c>
+      <x:c r="D1152" s="0" t="s">
+        <x:v>2106</x:v>
+      </x:c>
+      <x:c r="E1152" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1152" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G1152" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H1152" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1152" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1152" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1153" spans="1:10">
+      <x:c r="A1153" s="0" t="s">
+        <x:v>2107</x:v>
+      </x:c>
+      <x:c r="B1153" s="0" t="s">
+        <x:v>2077</x:v>
+      </x:c>
+      <x:c r="C1153" s="0" t="s">
+        <x:v>2078</x:v>
+      </x:c>
+      <x:c r="D1153" s="0" t="s">
+        <x:v>2108</x:v>
+      </x:c>
+      <x:c r="E1153" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1153" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G1153" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H1153" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1153" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1153" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1154" spans="1:10">
+      <x:c r="A1154" s="0" t="s">
+        <x:v>2109</x:v>
+      </x:c>
+      <x:c r="B1154" s="0" t="s">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="C1154" s="0" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="D1154" s="0" t="s">
+        <x:v>2110</x:v>
+      </x:c>
+      <x:c r="E1154" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1154" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="G1154" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="H1154" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1154" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1154" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1155" spans="1:10">
+      <x:c r="A1155" s="0" t="s">
+        <x:v>2109</x:v>
+      </x:c>
+      <x:c r="B1155" s="0" t="s">
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="C1155" s="0" t="s">
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="D1155" s="0" t="s">
+        <x:v>2111</x:v>
+      </x:c>
+      <x:c r="E1155" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1155" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G1155" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H1155" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1155" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1155" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1156" spans="1:10">
+      <x:c r="A1156" s="0" t="s">
+        <x:v>2112</x:v>
+      </x:c>
+      <x:c r="B1156" s="0" t="s">
+        <x:v>1537</x:v>
+      </x:c>
+      <x:c r="C1156" s="0" t="s">
+        <x:v>2113</x:v>
+      </x:c>
+      <x:c r="D1156" s="0" t="s">
+        <x:v>2114</x:v>
+      </x:c>
+      <x:c r="E1156" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1156" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G1156" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H1156" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1156" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1156" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1157" spans="1:10">
+      <x:c r="A1157" s="0" t="s">
+        <x:v>2115</x:v>
+      </x:c>
+      <x:c r="B1157" s="0" t="s">
+        <x:v>1537</x:v>
+      </x:c>
+      <x:c r="C1157" s="0" t="s">
+        <x:v>2113</x:v>
+      </x:c>
+      <x:c r="D1157" s="0" t="s">
+        <x:v>2116</x:v>
+      </x:c>
+      <x:c r="E1157" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1157" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G1157" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H1157" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1157" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1157" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1158" spans="1:10">
+      <x:c r="A1158" s="0" t="s">
+        <x:v>2117</x:v>
+      </x:c>
+      <x:c r="B1158" s="0" t="s">
+        <x:v>1537</x:v>
+      </x:c>
+      <x:c r="C1158" s="0" t="s">
+        <x:v>2113</x:v>
+      </x:c>
+      <x:c r="D1158" s="0" t="s">
+        <x:v>2118</x:v>
+      </x:c>
+      <x:c r="E1158" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1158" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="G1158" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="H1158" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1158" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1158" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1159" spans="1:10">
+      <x:c r="A1159" s="0" t="s">
+        <x:v>2117</x:v>
+      </x:c>
+      <x:c r="B1159" s="0" t="s">
+        <x:v>771</x:v>
+      </x:c>
+      <x:c r="C1159" s="0" t="s">
+        <x:v>772</x:v>
+      </x:c>
+      <x:c r="D1159" s="0" t="s">
+        <x:v>2119</x:v>
+      </x:c>
+      <x:c r="E1159" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1159" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G1159" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H1159" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1159" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1159" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1160" spans="1:10">
+      <x:c r="A1160" s="0" t="s">
+        <x:v>2120</x:v>
+      </x:c>
+      <x:c r="B1160" s="0" t="s">
+        <x:v>1537</x:v>
+      </x:c>
+      <x:c r="C1160" s="0" t="s">
+        <x:v>2113</x:v>
+      </x:c>
+      <x:c r="D1160" s="0" t="s">
+        <x:v>2121</x:v>
+      </x:c>
+      <x:c r="E1160" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1160" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G1160" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H1160" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1160" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1160" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1161" spans="1:10">
+      <x:c r="A1161" s="0" t="s">
+        <x:v>2120</x:v>
+      </x:c>
+      <x:c r="B1161" s="0" t="s">
+        <x:v>2122</x:v>
+      </x:c>
+      <x:c r="C1161" s="0" t="s">
+        <x:v>2123</x:v>
+      </x:c>
+      <x:c r="D1161" s="0" t="s">
+        <x:v>2124</x:v>
+      </x:c>
+      <x:c r="E1161" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1161" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="G1161" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="H1161" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1161" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1161" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1162" spans="1:10">
+      <x:c r="A1162" s="0" t="s">
+        <x:v>2125</x:v>
+      </x:c>
+      <x:c r="B1162" s="0" t="s">
+        <x:v>642</x:v>
+      </x:c>
+      <x:c r="C1162" s="0" t="s">
+        <x:v>643</x:v>
+      </x:c>
+      <x:c r="D1162" s="0" t="s">
+        <x:v>2126</x:v>
+      </x:c>
+      <x:c r="E1162" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1162" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G1162" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H1162" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1162" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1162" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1163" spans="1:10">
+      <x:c r="A1163" s="0" t="s">
+        <x:v>2125</x:v>
+      </x:c>
+      <x:c r="B1163" s="0" t="s">
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="C1163" s="0" t="s">
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="D1163" s="0" t="s">
+        <x:v>2127</x:v>
+      </x:c>
+      <x:c r="E1163" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1163" s="0" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="G1163" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="H1163" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1163" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1163" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1164" spans="1:10">
+      <x:c r="A1164" s="0" t="s">
+        <x:v>2128</x:v>
+      </x:c>
+      <x:c r="B1164" s="0" t="s">
+        <x:v>1537</x:v>
+      </x:c>
+      <x:c r="C1164" s="0" t="s">
+        <x:v>2113</x:v>
+      </x:c>
+      <x:c r="D1164" s="0" t="s">
+        <x:v>2129</x:v>
+      </x:c>
+      <x:c r="E1164" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1164" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G1164" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H1164" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1164" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1164" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1165" spans="1:10">
+      <x:c r="A1165" s="0" t="s">
+        <x:v>2130</x:v>
+      </x:c>
+      <x:c r="B1165" s="0" t="s">
+        <x:v>1405</x:v>
+      </x:c>
+      <x:c r="C1165" s="0" t="s">
+        <x:v>1957</x:v>
+      </x:c>
+      <x:c r="D1165" s="0" t="s">
+        <x:v>2131</x:v>
+      </x:c>
+      <x:c r="E1165" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1165" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G1165" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H1165" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1165" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1165" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1166" spans="1:10">
+      <x:c r="A1166" s="0" t="s">
+        <x:v>2130</x:v>
+      </x:c>
+      <x:c r="B1166" s="0" t="s">
+        <x:v>1537</x:v>
+      </x:c>
+      <x:c r="C1166" s="0" t="s">
+        <x:v>2113</x:v>
+      </x:c>
+      <x:c r="D1166" s="0" t="s">
+        <x:v>2132</x:v>
+      </x:c>
+      <x:c r="E1166" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1166" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="G1166" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="H1166" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1166" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1166" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1167" spans="1:10">
+      <x:c r="A1167" s="0" t="s">
+        <x:v>2130</x:v>
+      </x:c>
+      <x:c r="B1167" s="0" t="s">
+        <x:v>771</x:v>
+      </x:c>
+      <x:c r="C1167" s="0" t="s">
+        <x:v>772</x:v>
+      </x:c>
+      <x:c r="D1167" s="0" t="s">
+        <x:v>2133</x:v>
+      </x:c>
+      <x:c r="E1167" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1167" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="G1167" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="H1167" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1167" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1167" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1168" spans="1:10">
+      <x:c r="A1168" s="0" t="s">
+        <x:v>2130</x:v>
+      </x:c>
+      <x:c r="B1168" s="0" t="s">
+        <x:v>1293</x:v>
+      </x:c>
+      <x:c r="C1168" s="0" t="s">
+        <x:v>2134</x:v>
+      </x:c>
+      <x:c r="D1168" s="0" t="s">
+        <x:v>2135</x:v>
+      </x:c>
+      <x:c r="E1168" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1168" s="0" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="G1168" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="H1168" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1168" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1168" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1169" spans="1:10">
+      <x:c r="A1169" s="0" t="s">
+        <x:v>2136</x:v>
+      </x:c>
+      <x:c r="B1169" s="0" t="s">
+        <x:v>1537</x:v>
+      </x:c>
+      <x:c r="C1169" s="0" t="s">
+        <x:v>2113</x:v>
+      </x:c>
+      <x:c r="D1169" s="0" t="s">
+        <x:v>2137</x:v>
+      </x:c>
+      <x:c r="E1169" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1169" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="G1169" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H1169" s="0" t="s">
+        <x:v>2138</x:v>
+      </x:c>
+      <x:c r="I1169" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1169" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1170" spans="1:10">
+      <x:c r="A1170" s="0" t="s">
+        <x:v>2136</x:v>
+      </x:c>
+      <x:c r="B1170" s="0" t="s">
+        <x:v>1537</x:v>
+      </x:c>
+      <x:c r="C1170" s="0" t="s">
+        <x:v>2113</x:v>
+      </x:c>
+      <x:c r="D1170" s="0" t="s">
+        <x:v>2137</x:v>
+      </x:c>
+      <x:c r="E1170" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1170" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G1170" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H1170" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1170" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1170" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1171" spans="1:10">
+      <x:c r="A1171" s="0" t="s">
+        <x:v>2139</x:v>
+      </x:c>
+      <x:c r="B1171" s="0" t="s">
+        <x:v>1537</x:v>
+      </x:c>
+      <x:c r="C1171" s="0" t="s">
+        <x:v>2113</x:v>
+      </x:c>
+      <x:c r="D1171" s="0" t="s">
+        <x:v>2140</x:v>
+      </x:c>
+      <x:c r="E1171" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1171" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G1171" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H1171" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1171" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1171" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1172" spans="1:10">
+      <x:c r="A1172" s="0" t="s">
+        <x:v>2141</x:v>
+      </x:c>
+      <x:c r="B1172" s="0" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="C1172" s="0" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="D1172" s="0" t="s">
+        <x:v>791</x:v>
+      </x:c>
+      <x:c r="E1172" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1172" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G1172" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H1172" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1172" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1172" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1173" spans="1:10">
+      <x:c r="A1173" s="0" t="s">
+        <x:v>2142</x:v>
+      </x:c>
+      <x:c r="B1173" s="0" t="s">
+        <x:v>2143</x:v>
+      </x:c>
+      <x:c r="C1173" s="0" t="s">
+        <x:v>2144</x:v>
+      </x:c>
+      <x:c r="D1173" s="0" t="s">
+        <x:v>2145</x:v>
+      </x:c>
+      <x:c r="E1173" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1173" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G1173" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H1173" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1173" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1173" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1174" spans="1:10">
+      <x:c r="A1174" s="0" t="s">
+        <x:v>2146</x:v>
+      </x:c>
+      <x:c r="B1174" s="0" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="C1174" s="0" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="D1174" s="0" t="s">
+        <x:v>702</x:v>
+      </x:c>
+      <x:c r="E1174" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1174" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G1174" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H1174" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1174" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1174" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1175" spans="1:10">
+      <x:c r="A1175" s="0" t="s">
+        <x:v>2146</x:v>
+      </x:c>
+      <x:c r="B1175" s="0" t="s">
+        <x:v>2147</x:v>
+      </x:c>
+      <x:c r="C1175" s="0" t="s">
+        <x:v>2148</x:v>
+      </x:c>
+      <x:c r="D1175" s="0" t="s">
+        <x:v>2149</x:v>
+      </x:c>
+      <x:c r="E1175" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1175" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="G1175" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="H1175" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1175" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1175" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1176" spans="1:10">
+      <x:c r="A1176" s="0" t="s">
+        <x:v>2150</x:v>
+      </x:c>
+      <x:c r="B1176" s="0" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="C1176" s="0" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="D1176" s="0" t="s">
+        <x:v>2151</x:v>
+      </x:c>
+      <x:c r="E1176" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1176" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G1176" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H1176" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1176" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1176" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1177" spans="1:10">
+      <x:c r="A1177" s="0" t="s">
+        <x:v>2152</x:v>
+      </x:c>
+      <x:c r="B1177" s="0" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="C1177" s="0" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="D1177" s="0" t="s">
+        <x:v>2153</x:v>
+      </x:c>
+      <x:c r="E1177" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1177" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G1177" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H1177" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1177" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1177" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1178" spans="1:10">
+      <x:c r="A1178" s="0" t="s">
+        <x:v>2154</x:v>
+      </x:c>
+      <x:c r="B1178" s="0" t="s">
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="C1178" s="0" t="s">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="D1178" s="0" t="s">
+        <x:v>2155</x:v>
+      </x:c>
+      <x:c r="E1178" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1178" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G1178" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H1178" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1178" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1178" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1179" spans="1:10">
+      <x:c r="A1179" s="0" t="s">
+        <x:v>2156</x:v>
+      </x:c>
+      <x:c r="B1179" s="0" t="s">
+        <x:v>2157</x:v>
+      </x:c>
+      <x:c r="C1179" s="0" t="s">
+        <x:v>2158</x:v>
+      </x:c>
+      <x:c r="D1179" s="0" t="s">
+        <x:v>2159</x:v>
+      </x:c>
+      <x:c r="E1179" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1179" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G1179" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H1179" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1179" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1179" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1180" spans="1:10">
+      <x:c r="A1180" s="0" t="s">
+        <x:v>2160</x:v>
+      </x:c>
+      <x:c r="B1180" s="0" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="C1180" s="0" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="D1180" s="0" t="s">
+        <x:v>2122</x:v>
+      </x:c>
+      <x:c r="E1180" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1180" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G1180" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H1180" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1180" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1180" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1181" spans="1:10">
+      <x:c r="A1181" s="0" t="s">
+        <x:v>2161</x:v>
+      </x:c>
+      <x:c r="B1181" s="0" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="C1181" s="0" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="D1181" s="0" t="s">
+        <x:v>1421</x:v>
+      </x:c>
+      <x:c r="E1181" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1181" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G1181" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H1181" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1181" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1181" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1182" spans="1:10">
+      <x:c r="A1182" s="0" t="s">
+        <x:v>2162</x:v>
+      </x:c>
+      <x:c r="B1182" s="0" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="C1182" s="0" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="D1182" s="0" t="s">
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="E1182" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1182" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G1182" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H1182" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1182" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1182" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1183" spans="1:10">
+      <x:c r="A1183" s="0" t="s">
+        <x:v>2163</x:v>
+      </x:c>
+      <x:c r="B1183" s="0" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="C1183" s="0" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="D1183" s="0" t="s">
+        <x:v>1170</x:v>
+      </x:c>
+      <x:c r="E1183" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1183" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="G1183" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H1183" s="0" t="s">
+        <x:v>2164</x:v>
+      </x:c>
+      <x:c r="I1183" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1183" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1184" spans="1:10">
+      <x:c r="A1184" s="0" t="s">
+        <x:v>2163</x:v>
+      </x:c>
+      <x:c r="B1184" s="0" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="C1184" s="0" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="D1184" s="0" t="s">
+        <x:v>1170</x:v>
+      </x:c>
+      <x:c r="E1184" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1184" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G1184" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H1184" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1184" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1184" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1185" spans="1:10">
+      <x:c r="A1185" s="0" t="s">
+        <x:v>2163</x:v>
+      </x:c>
+      <x:c r="B1185" s="0" t="s">
+        <x:v>678</x:v>
+      </x:c>
+      <x:c r="C1185" s="0" t="s">
+        <x:v>2165</x:v>
+      </x:c>
+      <x:c r="D1185" s="0" t="s">
+        <x:v>2166</x:v>
+      </x:c>
+      <x:c r="E1185" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1185" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="G1185" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="H1185" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1185" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1185" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1186" spans="1:10">
+      <x:c r="A1186" s="0" t="s">
+        <x:v>2163</x:v>
+      </x:c>
+      <x:c r="B1186" s="0" t="s">
+        <x:v>344</x:v>
+      </x:c>
+      <x:c r="C1186" s="0" t="s">
+        <x:v>345</x:v>
+      </x:c>
+      <x:c r="D1186" s="0" t="s">
+        <x:v>2167</x:v>
+      </x:c>
+      <x:c r="E1186" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1186" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="G1186" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="H1186" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1186" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1186" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1187" spans="1:10">
+      <x:c r="A1187" s="0" t="s">
+        <x:v>2168</x:v>
+      </x:c>
+      <x:c r="B1187" s="0" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="C1187" s="0" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="D1187" s="0" t="s">
+        <x:v>1558</x:v>
+      </x:c>
+      <x:c r="E1187" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1187" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G1187" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H1187" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1187" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1187" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1188" spans="1:10">
+      <x:c r="A1188" s="0" t="s">
+        <x:v>2168</x:v>
+      </x:c>
+      <x:c r="B1188" s="0" t="s">
+        <x:v>492</x:v>
+      </x:c>
+      <x:c r="C1188" s="0" t="s">
+        <x:v>493</x:v>
+      </x:c>
+      <x:c r="D1188" s="0" t="s">
+        <x:v>2169</x:v>
+      </x:c>
+      <x:c r="E1188" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1188" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="G1188" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="H1188" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1188" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1188" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1189" spans="1:10">
+      <x:c r="A1189" s="0" t="s">
+        <x:v>2170</x:v>
+      </x:c>
+      <x:c r="B1189" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="C1189" s="0" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="D1189" s="0" t="s">
+        <x:v>2171</x:v>
+      </x:c>
+      <x:c r="E1189" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1189" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G1189" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H1189" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1189" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1189" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1190" spans="1:10">
+      <x:c r="A1190" s="0" t="s">
+        <x:v>2170</x:v>
+      </x:c>
+      <x:c r="B1190" s="0" t="s">
+        <x:v>1402</x:v>
+      </x:c>
+      <x:c r="C1190" s="0" t="s">
+        <x:v>2172</x:v>
+      </x:c>
+      <x:c r="D1190" s="0" t="s">
+        <x:v>2173</x:v>
+      </x:c>
+      <x:c r="E1190" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1190" s="0" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="G1190" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="H1190" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1190" s="0" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="J1190" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1191" spans="1:10">
+      <x:c r="A1191" s="0" t="s">
+        <x:v>2170</x:v>
+      </x:c>
+      <x:c r="B1191" s="0" t="s">
+        <x:v>2174</x:v>
+      </x:c>
+      <x:c r="C1191" s="0" t="s">
+        <x:v>2175</x:v>
+      </x:c>
+      <x:c r="D1191" s="0" t="s">
+        <x:v>2176</x:v>
+      </x:c>
+      <x:c r="E1191" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1191" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="G1191" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="H1191" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1191" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1191" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1192" spans="1:10">
+      <x:c r="A1192" s="0" t="s">
+        <x:v>2170</x:v>
+      </x:c>
+      <x:c r="B1192" s="0" t="s">
+        <x:v>344</x:v>
+      </x:c>
+      <x:c r="C1192" s="0" t="s">
+        <x:v>345</x:v>
+      </x:c>
+      <x:c r="D1192" s="0" t="s">
+        <x:v>2177</x:v>
+      </x:c>
+      <x:c r="E1192" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1192" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="G1192" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="H1192" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1192" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1192" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1193" spans="1:10">
+      <x:c r="A1193" s="0" t="s">
+        <x:v>2178</x:v>
+      </x:c>
+      <x:c r="B1193" s="0" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="C1193" s="0" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="D1193" s="0" t="s">
+        <x:v>2179</x:v>
+      </x:c>
+      <x:c r="E1193" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1193" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G1193" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H1193" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1193" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1193" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1194" spans="1:10">
+      <x:c r="A1194" s="0" t="s">
+        <x:v>2180</x:v>
+      </x:c>
+      <x:c r="B1194" s="0" t="s">
+        <x:v>1848</x:v>
+      </x:c>
+      <x:c r="C1194" s="0" t="s">
+        <x:v>2181</x:v>
+      </x:c>
+      <x:c r="D1194" s="0" t="s">
+        <x:v>540</x:v>
+      </x:c>
+      <x:c r="E1194" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1194" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="G1194" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="H1194" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1194" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1194" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1195" spans="1:10">
+      <x:c r="A1195" s="0" t="s">
+        <x:v>2180</x:v>
+      </x:c>
+      <x:c r="B1195" s="0" t="s">
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="C1195" s="0" t="s">
+        <x:v>2182</x:v>
+      </x:c>
+      <x:c r="D1195" s="0" t="s">
+        <x:v>2183</x:v>
+      </x:c>
+      <x:c r="E1195" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1195" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="G1195" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="H1195" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1195" s="0" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="J1195" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1196" spans="1:10">
+      <x:c r="A1196" s="0" t="s">
+        <x:v>2180</x:v>
+      </x:c>
+      <x:c r="B1196" s="0" t="s">
+        <x:v>1421</x:v>
+      </x:c>
+      <x:c r="C1196" s="0" t="s">
+        <x:v>1422</x:v>
+      </x:c>
+      <x:c r="D1196" s="0" t="s">
+        <x:v>2184</x:v>
+      </x:c>
+      <x:c r="E1196" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1196" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G1196" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H1196" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1196" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1196" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1197" spans="1:10">
+      <x:c r="A1197" s="0" t="s">
+        <x:v>2185</x:v>
+      </x:c>
+      <x:c r="B1197" s="0" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="C1197" s="0" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="D1197" s="0" t="s">
+        <x:v>1898</x:v>
+      </x:c>
+      <x:c r="E1197" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1197" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="G1197" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H1197" s="0" t="s">
+        <x:v>2186</x:v>
+      </x:c>
+      <x:c r="I1197" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1197" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1198" spans="1:10">
+      <x:c r="A1198" s="0" t="s">
+        <x:v>2185</x:v>
+      </x:c>
+      <x:c r="B1198" s="0" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="C1198" s="0" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="D1198" s="0" t="s">
+        <x:v>1898</x:v>
+      </x:c>
+      <x:c r="E1198" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1198" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G1198" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H1198" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1198" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1198" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1199" spans="1:10">
+      <x:c r="A1199" s="0" t="s">
+        <x:v>2185</x:v>
+      </x:c>
+      <x:c r="B1199" s="0" t="s">
+        <x:v>492</x:v>
+      </x:c>
+      <x:c r="C1199" s="0" t="s">
+        <x:v>493</x:v>
+      </x:c>
+      <x:c r="D1199" s="0" t="s">
+        <x:v>2187</x:v>
+      </x:c>
+      <x:c r="E1199" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1199" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="G1199" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="H1199" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1199" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1199" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1200" spans="1:10">
+      <x:c r="A1200" s="0" t="s">
+        <x:v>2188</x:v>
+      </x:c>
+      <x:c r="B1200" s="0" t="s">
+        <x:v>344</x:v>
+      </x:c>
+      <x:c r="C1200" s="0" t="s">
+        <x:v>345</x:v>
+      </x:c>
+      <x:c r="D1200" s="0" t="s">
+        <x:v>2189</x:v>
+      </x:c>
+      <x:c r="E1200" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1200" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G1200" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H1200" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1200" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1200" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1201" spans="1:10">
+      <x:c r="A1201" s="0" t="s">
+        <x:v>2190</x:v>
+      </x:c>
+      <x:c r="B1201" s="0" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="C1201" s="0" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="D1201" s="0" t="s">
+        <x:v>2191</x:v>
+      </x:c>
+      <x:c r="E1201" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1201" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G1201" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H1201" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1201" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1201" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1202" spans="1:10">
+      <x:c r="A1202" s="0" t="s">
+        <x:v>2190</x:v>
+      </x:c>
+      <x:c r="B1202" s="0" t="s">
+        <x:v>1404</x:v>
+      </x:c>
+      <x:c r="C1202" s="0" t="s">
+        <x:v>2192</x:v>
+      </x:c>
+      <x:c r="D1202" s="0" t="s">
+        <x:v>2193</x:v>
+      </x:c>
+      <x:c r="E1202" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1202" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="G1202" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="H1202" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1202" s="0" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="J1202" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1203" spans="1:10">
+      <x:c r="A1203" s="0" t="s">
+        <x:v>2190</x:v>
+      </x:c>
+      <x:c r="B1203" s="0" t="s">
+        <x:v>492</x:v>
+      </x:c>
+      <x:c r="C1203" s="0" t="s">
+        <x:v>493</x:v>
+      </x:c>
+      <x:c r="D1203" s="0" t="s">
+        <x:v>2194</x:v>
+      </x:c>
+      <x:c r="E1203" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1203" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="G1203" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="H1203" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1203" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1203" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1204" spans="1:10">
+      <x:c r="A1204" s="0" t="s">
+        <x:v>2195</x:v>
+      </x:c>
+      <x:c r="B1204" s="0" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="C1204" s="0" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="D1204" s="0" t="s">
+        <x:v>1841</x:v>
+      </x:c>
+      <x:c r="E1204" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1204" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="G1204" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="H1204" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1204" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1204" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1205" spans="1:10">
+      <x:c r="A1205" s="0" t="s">
+        <x:v>2195</x:v>
+      </x:c>
+      <x:c r="B1205" s="0" t="s">
+        <x:v>492</x:v>
+      </x:c>
+      <x:c r="C1205" s="0" t="s">
+        <x:v>493</x:v>
+      </x:c>
+      <x:c r="D1205" s="0" t="s">
+        <x:v>2196</x:v>
+      </x:c>
+      <x:c r="E1205" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1205" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="G1205" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="H1205" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1205" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1205" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1206" spans="1:10">
+      <x:c r="A1206" s="0" t="s">
+        <x:v>2195</x:v>
+      </x:c>
+      <x:c r="B1206" s="0" t="s">
+        <x:v>442</x:v>
+      </x:c>
+      <x:c r="C1206" s="0" t="s">
+        <x:v>443</x:v>
+      </x:c>
+      <x:c r="D1206" s="0" t="s">
+        <x:v>2197</x:v>
+      </x:c>
+      <x:c r="E1206" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1206" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G1206" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H1206" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1206" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1206" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1207" spans="1:10">
+      <x:c r="A1207" s="0" t="s">
+        <x:v>2198</x:v>
+      </x:c>
+      <x:c r="B1207" s="0" t="s">
+        <x:v>492</x:v>
+      </x:c>
+      <x:c r="C1207" s="0" t="s">
+        <x:v>493</x:v>
+      </x:c>
+      <x:c r="D1207" s="0" t="s">
+        <x:v>2199</x:v>
+      </x:c>
+      <x:c r="E1207" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1207" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G1207" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H1207" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1207" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1207" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1208" spans="1:10">
+      <x:c r="A1208" s="0" t="s">
+        <x:v>2200</x:v>
+      </x:c>
+      <x:c r="B1208" s="0" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="C1208" s="0" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="D1208" s="0" t="s">
+        <x:v>1138</x:v>
+      </x:c>
+      <x:c r="E1208" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1208" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G1208" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H1208" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1208" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1208" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1209" spans="1:10">
+      <x:c r="A1209" s="0" t="s">
+        <x:v>2200</x:v>
+      </x:c>
+      <x:c r="B1209" s="0" t="s">
+        <x:v>1889</x:v>
+      </x:c>
+      <x:c r="C1209" s="0" t="s">
+        <x:v>2026</x:v>
+      </x:c>
+      <x:c r="D1209" s="0" t="s">
+        <x:v>2201</x:v>
+      </x:c>
+      <x:c r="E1209" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1209" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="G1209" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="H1209" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1209" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1209" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1210" spans="1:10">
+      <x:c r="A1210" s="0" t="s">
+        <x:v>2200</x:v>
+      </x:c>
+      <x:c r="B1210" s="0" t="s">
+        <x:v>492</x:v>
+      </x:c>
+      <x:c r="C1210" s="0" t="s">
+        <x:v>493</x:v>
+      </x:c>
+      <x:c r="D1210" s="0" t="s">
+        <x:v>2202</x:v>
+      </x:c>
+      <x:c r="E1210" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1210" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="G1210" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="H1210" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1210" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1210" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1211" spans="1:10">
+      <x:c r="A1211" s="0" t="s">
+        <x:v>2200</x:v>
+      </x:c>
+      <x:c r="B1211" s="0" t="s">
+        <x:v>1405</x:v>
+      </x:c>
+      <x:c r="C1211" s="0" t="s">
+        <x:v>1957</x:v>
+      </x:c>
+      <x:c r="D1211" s="0" t="s">
+        <x:v>2203</x:v>
+      </x:c>
+      <x:c r="E1211" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1211" s="0" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="G1211" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="H1211" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1211" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1211" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1212" spans="1:10">
+      <x:c r="A1212" s="0" t="s">
+        <x:v>2204</x:v>
+      </x:c>
+      <x:c r="B1212" s="0" t="s">
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="C1212" s="0" t="s">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="D1212" s="0" t="s">
+        <x:v>2205</x:v>
+      </x:c>
+      <x:c r="E1212" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1212" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G1212" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H1212" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1212" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1212" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1213" spans="1:10">
+      <x:c r="A1213" s="0" t="s">
+        <x:v>2206</x:v>
+      </x:c>
+      <x:c r="B1213" s="0" t="s">
+        <x:v>401</x:v>
+      </x:c>
+      <x:c r="C1213" s="0" t="s">
+        <x:v>402</x:v>
+      </x:c>
+      <x:c r="D1213" s="0" t="s">
+        <x:v>2207</x:v>
+      </x:c>
+      <x:c r="E1213" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1213" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G1213" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H1213" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1213" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1213" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1214" spans="1:10">
+      <x:c r="A1214" s="0" t="s">
+        <x:v>2206</x:v>
+      </x:c>
+      <x:c r="B1214" s="0" t="s">
+        <x:v>344</x:v>
+      </x:c>
+      <x:c r="C1214" s="0" t="s">
+        <x:v>345</x:v>
+      </x:c>
+      <x:c r="D1214" s="0" t="s">
+        <x:v>2208</x:v>
+      </x:c>
+      <x:c r="E1214" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1214" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="G1214" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="H1214" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1214" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1214" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1215" spans="1:10">
+      <x:c r="A1215" s="0" t="s">
+        <x:v>2209</x:v>
+      </x:c>
+      <x:c r="B1215" s="0" t="s">
+        <x:v>496</x:v>
+      </x:c>
+      <x:c r="C1215" s="0" t="s">
+        <x:v>497</x:v>
+      </x:c>
+      <x:c r="D1215" s="0" t="s">
+        <x:v>2210</x:v>
+      </x:c>
+      <x:c r="E1215" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1215" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G1215" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H1215" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1215" s="0" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="J1215" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1216" spans="1:10">
+      <x:c r="A1216" s="0" t="s">
+        <x:v>2211</x:v>
+      </x:c>
+      <x:c r="B1216" s="0" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="C1216" s="0" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="D1216" s="0" t="s">
+        <x:v>2212</x:v>
+      </x:c>
+      <x:c r="E1216" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1216" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="G1216" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="H1216" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1216" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1216" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1217" spans="1:10">
+      <x:c r="A1217" s="0" t="s">
+        <x:v>2211</x:v>
+      </x:c>
+      <x:c r="B1217" s="0" t="s">
+        <x:v>395</x:v>
+      </x:c>
+      <x:c r="C1217" s="0" t="s">
+        <x:v>396</x:v>
+      </x:c>
+      <x:c r="D1217" s="0" t="s">
+        <x:v>2213</x:v>
+      </x:c>
+      <x:c r="E1217" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1217" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G1217" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H1217" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1217" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1217" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1218" spans="1:10">
+      <x:c r="A1218" s="0" t="s">
+        <x:v>2214</x:v>
+      </x:c>
+      <x:c r="B1218" s="0" t="s">
+        <x:v>2215</x:v>
+      </x:c>
+      <x:c r="C1218" s="0" t="s">
+        <x:v>2216</x:v>
+      </x:c>
+      <x:c r="D1218" s="0" t="s">
+        <x:v>2217</x:v>
+      </x:c>
+      <x:c r="E1218" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1218" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G1218" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H1218" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1218" s="0" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="J1218" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1219" spans="1:10">
+      <x:c r="A1219" s="0" t="s">
+        <x:v>2218</x:v>
+      </x:c>
+      <x:c r="B1219" s="0" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="C1219" s="0" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="D1219" s="0" t="s">
+        <x:v>2219</x:v>
+      </x:c>
+      <x:c r="E1219" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1219" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="G1219" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H1219" s="0" t="s">
+        <x:v>2220</x:v>
+      </x:c>
+      <x:c r="I1219" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1219" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1220" spans="1:10">
+      <x:c r="A1220" s="0" t="s">
+        <x:v>2218</x:v>
+      </x:c>
+      <x:c r="B1220" s="0" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="C1220" s="0" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="D1220" s="0" t="s">
+        <x:v>2219</x:v>
+      </x:c>
+      <x:c r="E1220" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1220" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G1220" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H1220" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1220" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1220" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1221" spans="1:10">
+      <x:c r="A1221" s="0" t="s">
+        <x:v>2221</x:v>
+      </x:c>
+      <x:c r="B1221" s="0" t="s">
+        <x:v>1866</x:v>
+      </x:c>
+      <x:c r="C1221" s="0" t="s">
+        <x:v>2222</x:v>
+      </x:c>
+      <x:c r="D1221" s="0" t="s">
+        <x:v>2223</x:v>
+      </x:c>
+      <x:c r="E1221" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1221" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G1221" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H1221" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1221" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1221" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1222" spans="1:10">
+      <x:c r="A1222" s="0" t="s">
+        <x:v>2224</x:v>
+      </x:c>
+      <x:c r="B1222" s="0" t="s">
+        <x:v>1866</x:v>
+      </x:c>
+      <x:c r="C1222" s="0" t="s">
+        <x:v>2222</x:v>
+      </x:c>
+      <x:c r="D1222" s="0" t="s">
+        <x:v>2225</x:v>
+      </x:c>
+      <x:c r="E1222" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1222" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="G1222" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="H1222" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1222" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1222" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1223" spans="1:10">
+      <x:c r="A1223" s="0" t="s">
+        <x:v>2224</x:v>
+      </x:c>
+      <x:c r="B1223" s="0" t="s">
+        <x:v>1272</x:v>
+      </x:c>
+      <x:c r="C1223" s="0" t="s">
+        <x:v>1273</x:v>
+      </x:c>
+      <x:c r="D1223" s="0" t="s">
+        <x:v>2226</x:v>
+      </x:c>
+      <x:c r="E1223" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1223" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G1223" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H1223" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1223" s="0" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="J1223" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1224" spans="1:10">
+      <x:c r="A1224" s="0" t="s">
+        <x:v>2227</x:v>
+      </x:c>
+      <x:c r="B1224" s="0" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="C1224" s="0" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="D1224" s="0" t="s">
+        <x:v>2228</x:v>
+      </x:c>
+      <x:c r="E1224" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1224" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G1224" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H1224" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1224" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1224" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1225" spans="1:10">
+      <x:c r="A1225" s="0" t="s">
+        <x:v>2229</x:v>
+      </x:c>
+      <x:c r="B1225" s="0" t="s">
+        <x:v>802</x:v>
+      </x:c>
+      <x:c r="C1225" s="0" t="s">
+        <x:v>803</x:v>
+      </x:c>
+      <x:c r="D1225" s="0" t="s">
+        <x:v>2230</x:v>
+      </x:c>
+      <x:c r="E1225" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1225" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="G1225" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H1225" s="0" t="s">
+        <x:v>2231</x:v>
+      </x:c>
+      <x:c r="I1225" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1225" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1226" spans="1:10">
+      <x:c r="A1226" s="0" t="s">
+        <x:v>2229</x:v>
+      </x:c>
+      <x:c r="B1226" s="0" t="s">
+        <x:v>802</x:v>
+      </x:c>
+      <x:c r="C1226" s="0" t="s">
+        <x:v>803</x:v>
+      </x:c>
+      <x:c r="D1226" s="0" t="s">
+        <x:v>2230</x:v>
+      </x:c>
+      <x:c r="E1226" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1226" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G1226" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H1226" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1226" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1226" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1227" spans="1:10">
+      <x:c r="A1227" s="0" t="s">
+        <x:v>2232</x:v>
+      </x:c>
+      <x:c r="B1227" s="0" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="C1227" s="0" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="D1227" s="0" t="s">
+        <x:v>2233</x:v>
+      </x:c>
+      <x:c r="E1227" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1227" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G1227" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H1227" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1227" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1227" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1228" spans="1:10">
+      <x:c r="A1228" s="0" t="s">
+        <x:v>2234</x:v>
+      </x:c>
+      <x:c r="B1228" s="0" t="s">
+        <x:v>1989</x:v>
+      </x:c>
+      <x:c r="C1228" s="0" t="s">
+        <x:v>1990</x:v>
+      </x:c>
+      <x:c r="D1228" s="0" t="s">
+        <x:v>2235</x:v>
+      </x:c>
+      <x:c r="E1228" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1228" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="G1228" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H1228" s="0" t="s">
+        <x:v>2236</x:v>
+      </x:c>
+      <x:c r="I1228" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1228" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1229" spans="1:10">
+      <x:c r="A1229" s="0" t="s">
+        <x:v>2234</x:v>
+      </x:c>
+      <x:c r="B1229" s="0" t="s">
+        <x:v>1989</x:v>
+      </x:c>
+      <x:c r="C1229" s="0" t="s">
+        <x:v>1990</x:v>
+      </x:c>
+      <x:c r="D1229" s="0" t="s">
+        <x:v>2235</x:v>
+      </x:c>
+      <x:c r="E1229" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1229" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G1229" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H1229" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1229" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1229" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1230" spans="1:10">
+      <x:c r="A1230" s="0" t="s">
+        <x:v>2237</x:v>
+      </x:c>
+      <x:c r="B1230" s="0" t="s">
+        <x:v>540</x:v>
+      </x:c>
+      <x:c r="C1230" s="0" t="s">
+        <x:v>541</x:v>
+      </x:c>
+      <x:c r="D1230" s="0" t="s">
+        <x:v>2238</x:v>
+      </x:c>
+      <x:c r="E1230" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1230" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="G1230" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H1230" s="0" t="s">
+        <x:v>2239</x:v>
+      </x:c>
+      <x:c r="I1230" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1230" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1231" spans="1:10">
+      <x:c r="A1231" s="0" t="s">
+        <x:v>2237</x:v>
+      </x:c>
+      <x:c r="B1231" s="0" t="s">
+        <x:v>540</x:v>
+      </x:c>
+      <x:c r="C1231" s="0" t="s">
+        <x:v>541</x:v>
+      </x:c>
+      <x:c r="D1231" s="0" t="s">
+        <x:v>2238</x:v>
+      </x:c>
+      <x:c r="E1231" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1231" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G1231" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H1231" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1231" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1231" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1232" spans="1:10">
+      <x:c r="A1232" s="0" t="s">
+        <x:v>2240</x:v>
+      </x:c>
+      <x:c r="B1232" s="0" t="s">
+        <x:v>1245</x:v>
+      </x:c>
+      <x:c r="C1232" s="0" t="s">
+        <x:v>1246</x:v>
+      </x:c>
+      <x:c r="D1232" s="0" t="s">
+        <x:v>2241</x:v>
+      </x:c>
+      <x:c r="E1232" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1232" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="G1232" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="H1232" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1232" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1232" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1233" spans="1:10">
+      <x:c r="A1233" s="0" t="s">
+        <x:v>2240</x:v>
+      </x:c>
+      <x:c r="B1233" s="0" t="s">
+        <x:v>667</x:v>
+      </x:c>
+      <x:c r="C1233" s="0" t="s">
+        <x:v>668</x:v>
+      </x:c>
+      <x:c r="D1233" s="0" t="s">
+        <x:v>2242</x:v>
+      </x:c>
+      <x:c r="E1233" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1233" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G1233" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H1233" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1233" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1233" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1234" spans="1:10">
+      <x:c r="A1234" s="0" t="s">
+        <x:v>2243</x:v>
+      </x:c>
+      <x:c r="B1234" s="0" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="C1234" s="0" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="D1234" s="0" t="s">
+        <x:v>2244</x:v>
+      </x:c>
+      <x:c r="E1234" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1234" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="G1234" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="H1234" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1234" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1234" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1235" spans="1:10">
+      <x:c r="A1235" s="0" t="s">
+        <x:v>2243</x:v>
+      </x:c>
+      <x:c r="B1235" s="0" t="s">
+        <x:v>1245</x:v>
+      </x:c>
+      <x:c r="C1235" s="0" t="s">
+        <x:v>1246</x:v>
+      </x:c>
+      <x:c r="D1235" s="0" t="s">
+        <x:v>2245</x:v>
+      </x:c>
+      <x:c r="E1235" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1235" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G1235" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H1235" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1235" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1235" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1236" spans="1:10">
+      <x:c r="A1236" s="0" t="s">
+        <x:v>2243</x:v>
+      </x:c>
+      <x:c r="B1236" s="0" t="s">
+        <x:v>667</x:v>
+      </x:c>
+      <x:c r="C1236" s="0" t="s">
+        <x:v>668</x:v>
+      </x:c>
+      <x:c r="D1236" s="0" t="s">
+        <x:v>2246</x:v>
+      </x:c>
+      <x:c r="E1236" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1236" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="G1236" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="H1236" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1236" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1236" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1237" spans="1:10">
+      <x:c r="A1237" s="0" t="s">
+        <x:v>2247</x:v>
+      </x:c>
+      <x:c r="B1237" s="0" t="s">
+        <x:v>2248</x:v>
+      </x:c>
+      <x:c r="C1237" s="0" t="s">
+        <x:v>2249</x:v>
+      </x:c>
+      <x:c r="D1237" s="0" t="s">
+        <x:v>2250</x:v>
+      </x:c>
+      <x:c r="E1237" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1237" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G1237" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H1237" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1237" s="0" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="J1237" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1238" spans="1:10">
+      <x:c r="A1238" s="0" t="s">
+        <x:v>2251</x:v>
+      </x:c>
+      <x:c r="B1238" s="0" t="s">
+        <x:v>2252</x:v>
+      </x:c>
+      <x:c r="C1238" s="0" t="s">
+        <x:v>2253</x:v>
+      </x:c>
+      <x:c r="D1238" s="0" t="s">
+        <x:v>2254</x:v>
+      </x:c>
+      <x:c r="E1238" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1238" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="G1238" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="H1238" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1238" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1238" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1239" spans="1:10">
+      <x:c r="A1239" s="0" t="s">
+        <x:v>2251</x:v>
+      </x:c>
+      <x:c r="B1239" s="0" t="s">
+        <x:v>787</x:v>
+      </x:c>
+      <x:c r="C1239" s="0" t="s">
+        <x:v>788</x:v>
+      </x:c>
+      <x:c r="D1239" s="0" t="s">
+        <x:v>2255</x:v>
+      </x:c>
+      <x:c r="E1239" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1239" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G1239" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H1239" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1239" s="0" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="J1239" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1240" spans="1:10">
+      <x:c r="A1240" s="0" t="s">
+        <x:v>2256</x:v>
+      </x:c>
+      <x:c r="B1240" s="0" t="s">
+        <x:v>787</x:v>
+      </x:c>
+      <x:c r="C1240" s="0" t="s">
+        <x:v>788</x:v>
+      </x:c>
+      <x:c r="D1240" s="0" t="s">
+        <x:v>2257</x:v>
+      </x:c>
+      <x:c r="E1240" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1240" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G1240" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H1240" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1240" s="0" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="J1240" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1241" spans="1:10">
+      <x:c r="A1241" s="0" t="s">
+        <x:v>2258</x:v>
+      </x:c>
+      <x:c r="B1241" s="0" t="s">
+        <x:v>696</x:v>
+      </x:c>
+      <x:c r="C1241" s="0" t="s">
+        <x:v>697</x:v>
+      </x:c>
+      <x:c r="D1241" s="0" t="s">
+        <x:v>2259</x:v>
+      </x:c>
+      <x:c r="E1241" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1241" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="G1241" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H1241" s="0" t="s">
+        <x:v>2260</x:v>
+      </x:c>
+      <x:c r="I1241" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1241" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1242" spans="1:10">
+      <x:c r="A1242" s="0" t="s">
+        <x:v>2258</x:v>
+      </x:c>
+      <x:c r="B1242" s="0" t="s">
+        <x:v>696</x:v>
+      </x:c>
+      <x:c r="C1242" s="0" t="s">
+        <x:v>697</x:v>
+      </x:c>
+      <x:c r="D1242" s="0" t="s">
+        <x:v>2259</x:v>
+      </x:c>
+      <x:c r="E1242" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1242" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G1242" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H1242" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1242" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1242" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1243" spans="1:10">
+      <x:c r="A1243" s="0" t="s">
+        <x:v>2261</x:v>
+      </x:c>
+      <x:c r="B1243" s="0" t="s">
+        <x:v>696</x:v>
+      </x:c>
+      <x:c r="C1243" s="0" t="s">
+        <x:v>697</x:v>
+      </x:c>
+      <x:c r="D1243" s="0" t="s">
+        <x:v>2262</x:v>
+      </x:c>
+      <x:c r="E1243" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1243" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="G1243" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="H1243" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1243" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1243" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1244" spans="1:10">
+      <x:c r="A1244" s="0" t="s">
+        <x:v>2261</x:v>
+      </x:c>
+      <x:c r="B1244" s="0" t="s">
+        <x:v>2147</x:v>
+      </x:c>
+      <x:c r="C1244" s="0" t="s">
+        <x:v>2148</x:v>
+      </x:c>
+      <x:c r="D1244" s="0" t="s">
+        <x:v>2263</x:v>
+      </x:c>
+      <x:c r="E1244" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1244" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G1244" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H1244" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1244" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1244" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1245" spans="1:10">
+      <x:c r="A1245" s="0" t="s">
+        <x:v>2261</x:v>
+      </x:c>
+      <x:c r="B1245" s="0" t="s">
+        <x:v>2191</x:v>
+      </x:c>
+      <x:c r="C1245" s="0" t="s">
+        <x:v>2264</x:v>
+      </x:c>
+      <x:c r="D1245" s="0" t="s">
+        <x:v>2265</x:v>
+      </x:c>
+      <x:c r="E1245" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1245" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="G1245" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="H1245" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1245" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1245" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1246" spans="1:10">
+      <x:c r="A1246" s="0" t="s">
+        <x:v>2266</x:v>
+      </x:c>
+      <x:c r="B1246" s="0" t="s">
+        <x:v>1975</x:v>
+      </x:c>
+      <x:c r="C1246" s="0" t="s">
+        <x:v>1976</x:v>
+      </x:c>
+      <x:c r="D1246" s="0" t="s">
+        <x:v>2267</x:v>
+      </x:c>
+      <x:c r="E1246" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1246" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G1246" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H1246" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1246" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1246" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1247" spans="1:10">
+      <x:c r="A1247" s="0" t="s">
+        <x:v>2266</x:v>
+      </x:c>
+      <x:c r="B1247" s="0" t="s">
+        <x:v>787</x:v>
+      </x:c>
+      <x:c r="C1247" s="0" t="s">
+        <x:v>788</x:v>
+      </x:c>
+      <x:c r="D1247" s="0" t="s">
+        <x:v>2268</x:v>
+      </x:c>
+      <x:c r="E1247" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1247" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="G1247" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="H1247" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1247" s="0" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="J1247" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1248" spans="1:10">
+      <x:c r="A1248" s="0" t="s">
+        <x:v>2269</x:v>
+      </x:c>
+      <x:c r="B1248" s="0" t="s">
+        <x:v>1975</x:v>
+      </x:c>
+      <x:c r="C1248" s="0" t="s">
+        <x:v>1976</x:v>
+      </x:c>
+      <x:c r="D1248" s="0" t="s">
+        <x:v>2270</x:v>
+      </x:c>
+      <x:c r="E1248" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1248" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G1248" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H1248" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1248" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1248" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1249" spans="1:10">
+      <x:c r="A1249" s="0" t="s">
+        <x:v>2269</x:v>
+      </x:c>
+      <x:c r="B1249" s="0" t="s">
+        <x:v>445</x:v>
+      </x:c>
+      <x:c r="C1249" s="0" t="s">
+        <x:v>446</x:v>
+      </x:c>
+      <x:c r="D1249" s="0" t="s">
+        <x:v>2271</x:v>
+      </x:c>
+      <x:c r="E1249" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1249" s="0" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="G1249" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="H1249" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1249" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1249" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1250" spans="1:10">
+      <x:c r="A1250" s="0" t="s">
+        <x:v>2269</x:v>
+      </x:c>
+      <x:c r="B1250" s="0" t="s">
+        <x:v>787</x:v>
+      </x:c>
+      <x:c r="C1250" s="0" t="s">
+        <x:v>788</x:v>
+      </x:c>
+      <x:c r="D1250" s="0" t="s">
+        <x:v>2272</x:v>
+      </x:c>
+      <x:c r="E1250" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1250" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="G1250" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="H1250" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1250" s="0" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="J1250" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1251" spans="1:10">
+      <x:c r="A1251" s="0" t="s">
+        <x:v>2269</x:v>
+      </x:c>
+      <x:c r="B1251" s="0" t="s">
+        <x:v>2191</x:v>
+      </x:c>
+      <x:c r="C1251" s="0" t="s">
+        <x:v>2264</x:v>
+      </x:c>
+      <x:c r="D1251" s="0" t="s">
+        <x:v>2273</x:v>
+      </x:c>
+      <x:c r="E1251" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1251" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="G1251" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="H1251" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1251" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1251" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1252" spans="1:10">
+      <x:c r="A1252" s="0" t="s">
+        <x:v>2274</x:v>
+      </x:c>
+      <x:c r="B1252" s="0" t="s">
+        <x:v>2275</x:v>
+      </x:c>
+      <x:c r="C1252" s="0" t="s">
+        <x:v>2276</x:v>
+      </x:c>
+      <x:c r="D1252" s="0" t="s">
+        <x:v>2277</x:v>
+      </x:c>
+      <x:c r="E1252" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1252" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="G1252" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="H1252" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1252" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1252" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1253" spans="1:10">
+      <x:c r="A1253" s="0" t="s">
+        <x:v>2274</x:v>
+      </x:c>
+      <x:c r="B1253" s="0" t="s">
+        <x:v>1245</x:v>
+      </x:c>
+      <x:c r="C1253" s="0" t="s">
+        <x:v>1246</x:v>
+      </x:c>
+      <x:c r="D1253" s="0" t="s">
+        <x:v>2278</x:v>
+      </x:c>
+      <x:c r="E1253" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1253" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G1253" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H1253" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1253" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1253" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1254" spans="1:10">
+      <x:c r="A1254" s="0" t="s">
+        <x:v>2279</x:v>
+      </x:c>
+      <x:c r="B1254" s="0" t="s">
+        <x:v>1245</x:v>
+      </x:c>
+      <x:c r="C1254" s="0" t="s">
+        <x:v>1246</x:v>
+      </x:c>
+      <x:c r="D1254" s="0" t="s">
+        <x:v>2280</x:v>
+      </x:c>
+      <x:c r="E1254" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1254" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G1254" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H1254" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1254" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1254" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1255" spans="1:10">
+      <x:c r="A1255" s="0" t="s">
+        <x:v>2279</x:v>
+      </x:c>
+      <x:c r="B1255" s="0" t="s">
+        <x:v>787</x:v>
+      </x:c>
+      <x:c r="C1255" s="0" t="s">
+        <x:v>788</x:v>
+      </x:c>
+      <x:c r="D1255" s="0" t="s">
+        <x:v>2281</x:v>
+      </x:c>
+      <x:c r="E1255" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1255" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="G1255" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="H1255" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1255" s="0" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="J1255" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1256" spans="1:10">
+      <x:c r="A1256" s="0" t="s">
+        <x:v>2282</x:v>
+      </x:c>
+      <x:c r="B1256" s="0" t="s">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="C1256" s="0" t="s">
+        <x:v>861</x:v>
+      </x:c>
+      <x:c r="D1256" s="0" t="s">
+        <x:v>2283</x:v>
+      </x:c>
+      <x:c r="E1256" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1256" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G1256" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H1256" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1256" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1256" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1257" spans="1:10">
+      <x:c r="A1257" s="0" t="s">
+        <x:v>2284</x:v>
+      </x:c>
+      <x:c r="B1257" s="0" t="s">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="C1257" s="0" t="s">
+        <x:v>861</x:v>
+      </x:c>
+      <x:c r="D1257" s="0" t="s">
+        <x:v>2285</x:v>
+      </x:c>
+      <x:c r="E1257" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1257" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G1257" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H1257" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1257" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1257" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1258" spans="1:10">
+      <x:c r="A1258" s="0" t="s">
+        <x:v>2286</x:v>
+      </x:c>
+      <x:c r="B1258" s="0" t="s">
+        <x:v>2287</x:v>
+      </x:c>
+      <x:c r="C1258" s="0" t="s">
+        <x:v>2288</x:v>
+      </x:c>
+      <x:c r="D1258" s="0" t="s">
+        <x:v>2289</x:v>
+      </x:c>
+      <x:c r="E1258" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1258" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G1258" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H1258" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1258" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1258" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1259" spans="1:10">
+      <x:c r="A1259" s="0" t="s">
+        <x:v>2290</x:v>
+      </x:c>
+      <x:c r="B1259" s="0" t="s">
+        <x:v>791</x:v>
+      </x:c>
+      <x:c r="C1259" s="0" t="s">
+        <x:v>792</x:v>
+      </x:c>
+      <x:c r="D1259" s="0" t="s">
+        <x:v>2291</x:v>
+      </x:c>
+      <x:c r="E1259" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1259" s="0" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="G1259" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="H1259" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1259" s="0" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="J1259" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1260" spans="1:10">
+      <x:c r="A1260" s="0" t="s">
+        <x:v>2292</x:v>
+      </x:c>
+      <x:c r="B1260" s="0" t="s">
+        <x:v>1385</x:v>
+      </x:c>
+      <x:c r="C1260" s="0" t="s">
+        <x:v>2293</x:v>
+      </x:c>
+      <x:c r="D1260" s="0" t="s">
+        <x:v>2294</x:v>
+      </x:c>
+      <x:c r="E1260" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1260" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G1260" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H1260" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1260" s="0" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="J1260" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1261" spans="1:10">
+      <x:c r="A1261" s="0" t="s">
+        <x:v>2292</x:v>
+      </x:c>
+      <x:c r="B1261" s="0" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="C1261" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="D1261" s="0" t="s">
+        <x:v>2295</x:v>
+      </x:c>
+      <x:c r="E1261" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1261" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="G1261" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="H1261" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1261" s="0" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="J1261" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1262" spans="1:10">
+      <x:c r="A1262" s="0" t="s">
+        <x:v>2296</x:v>
+      </x:c>
+      <x:c r="B1262" s="0" t="s">
+        <x:v>1866</x:v>
+      </x:c>
+      <x:c r="C1262" s="0" t="s">
+        <x:v>2222</x:v>
+      </x:c>
+      <x:c r="D1262" s="0" t="s">
+        <x:v>2297</x:v>
+      </x:c>
+      <x:c r="E1262" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1262" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="G1262" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H1262" s="0" t="s">
+        <x:v>2298</x:v>
+      </x:c>
+      <x:c r="I1262" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1262" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1263" spans="1:10">
+      <x:c r="A1263" s="0" t="s">
+        <x:v>2296</x:v>
+      </x:c>
+      <x:c r="B1263" s="0" t="s">
+        <x:v>1866</x:v>
+      </x:c>
+      <x:c r="C1263" s="0" t="s">
+        <x:v>2222</x:v>
+      </x:c>
+      <x:c r="D1263" s="0" t="s">
+        <x:v>2297</x:v>
+      </x:c>
+      <x:c r="E1263" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1263" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G1263" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H1263" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1263" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1263" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1264" spans="1:10">
+      <x:c r="A1264" s="0" t="s">
+        <x:v>2296</x:v>
+      </x:c>
+      <x:c r="B1264" s="0" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="C1264" s="0" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="D1264" s="0" t="s">
+        <x:v>2299</x:v>
+      </x:c>
+      <x:c r="E1264" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1264" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="G1264" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="H1264" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1264" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1264" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1265" spans="1:10">
+      <x:c r="A1265" s="0" t="s">
+        <x:v>2300</x:v>
+      </x:c>
+      <x:c r="B1265" s="0" t="s">
+        <x:v>1819</x:v>
+      </x:c>
+      <x:c r="C1265" s="0" t="s">
+        <x:v>2301</x:v>
+      </x:c>
+      <x:c r="D1265" s="0" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="E1265" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1265" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G1265" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H1265" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1265" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1265" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1266" spans="1:10">
+      <x:c r="A1266" s="0" t="s">
+        <x:v>2302</x:v>
+      </x:c>
+      <x:c r="B1266" s="0" t="s">
+        <x:v>1819</x:v>
+      </x:c>
+      <x:c r="C1266" s="0" t="s">
+        <x:v>2301</x:v>
+      </x:c>
+      <x:c r="D1266" s="0" t="s">
+        <x:v>532</x:v>
+      </x:c>
+      <x:c r="E1266" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1266" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="G1266" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="H1266" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1266" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1266" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1267" spans="1:10">
+      <x:c r="A1267" s="0" t="s">
+        <x:v>2302</x:v>
+      </x:c>
+      <x:c r="B1267" s="0" t="s">
+        <x:v>1356</x:v>
+      </x:c>
+      <x:c r="C1267" s="0" t="s">
+        <x:v>2303</x:v>
+      </x:c>
+      <x:c r="D1267" s="0" t="s">
+        <x:v>2304</x:v>
+      </x:c>
+      <x:c r="E1267" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1267" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="G1267" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="H1267" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1267" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1267" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1268" spans="1:10">
+      <x:c r="A1268" s="0" t="s">
+        <x:v>2302</x:v>
+      </x:c>
+      <x:c r="B1268" s="0" t="s">
+        <x:v>879</x:v>
+      </x:c>
+      <x:c r="C1268" s="0" t="s">
+        <x:v>880</x:v>
+      </x:c>
+      <x:c r="D1268" s="0" t="s">
+        <x:v>2305</x:v>
+      </x:c>
+      <x:c r="E1268" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1268" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G1268" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H1268" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1268" s="0" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="J1268" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1269" spans="1:10">
+      <x:c r="A1269" s="0" t="s">
+        <x:v>2306</x:v>
+      </x:c>
+      <x:c r="B1269" s="0" t="s">
+        <x:v>1866</x:v>
+      </x:c>
+      <x:c r="C1269" s="0" t="s">
+        <x:v>2222</x:v>
+      </x:c>
+      <x:c r="D1269" s="0" t="s">
+        <x:v>2307</x:v>
+      </x:c>
+      <x:c r="E1269" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1269" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="G1269" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="H1269" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1269" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1269" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1270" spans="1:10">
+      <x:c r="A1270" s="0" t="s">
+        <x:v>2306</x:v>
+      </x:c>
+      <x:c r="B1270" s="0" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="C1270" s="0" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="D1270" s="0" t="s">
+        <x:v>2308</x:v>
+      </x:c>
+      <x:c r="E1270" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1270" s="0" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="G1270" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="H1270" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1270" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1270" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1271" spans="1:10">
+      <x:c r="A1271" s="0" t="s">
+        <x:v>2306</x:v>
+      </x:c>
+      <x:c r="B1271" s="0" t="s">
+        <x:v>2309</x:v>
+      </x:c>
+      <x:c r="C1271" s="0" t="s">
+        <x:v>2310</x:v>
+      </x:c>
+      <x:c r="D1271" s="0" t="s">
+        <x:v>2311</x:v>
+      </x:c>
+      <x:c r="E1271" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1271" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="G1271" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="H1271" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1271" s="0" t="s">
+        <x:v>2312</x:v>
+      </x:c>
+      <x:c r="J1271" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1272" spans="1:10">
+      <x:c r="A1272" s="0" t="s">
+        <x:v>2306</x:v>
+      </x:c>
+      <x:c r="B1272" s="0" t="s">
+        <x:v>395</x:v>
+      </x:c>
+      <x:c r="C1272" s="0" t="s">
+        <x:v>396</x:v>
+      </x:c>
+      <x:c r="D1272" s="0" t="s">
+        <x:v>2313</x:v>
+      </x:c>
+      <x:c r="E1272" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1272" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G1272" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H1272" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1272" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1272" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1273" spans="1:10">
+      <x:c r="A1273" s="0" t="s">
+        <x:v>2314</x:v>
+      </x:c>
+      <x:c r="B1273" s="0" t="s">
+        <x:v>2315</x:v>
+      </x:c>
+      <x:c r="C1273" s="0" t="s">
+        <x:v>2316</x:v>
+      </x:c>
+      <x:c r="D1273" s="0" t="s">
+        <x:v>856</x:v>
+      </x:c>
+      <x:c r="E1273" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1273" s="0" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="G1273" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="H1273" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1273" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1273" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1274" spans="1:10">
+      <x:c r="A1274" s="0" t="s">
+        <x:v>2314</x:v>
+      </x:c>
+      <x:c r="B1274" s="0" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="C1274" s="0" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="D1274" s="0" t="s">
+        <x:v>2317</x:v>
+      </x:c>
+      <x:c r="E1274" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1274" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="G1274" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="H1274" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1274" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1274" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1275" spans="1:10">
+      <x:c r="A1275" s="0" t="s">
+        <x:v>2314</x:v>
+      </x:c>
+      <x:c r="B1275" s="0" t="s">
+        <x:v>879</x:v>
+      </x:c>
+      <x:c r="C1275" s="0" t="s">
+        <x:v>880</x:v>
+      </x:c>
+      <x:c r="D1275" s="0" t="s">
+        <x:v>2318</x:v>
+      </x:c>
+      <x:c r="E1275" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1275" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G1275" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H1275" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1275" s="0" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="J1275" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1276" spans="1:10">
+      <x:c r="A1276" s="0" t="s">
+        <x:v>2314</x:v>
+      </x:c>
+      <x:c r="B1276" s="0" t="s">
+        <x:v>496</x:v>
+      </x:c>
+      <x:c r="C1276" s="0" t="s">
+        <x:v>497</x:v>
+      </x:c>
+      <x:c r="D1276" s="0" t="s">
+        <x:v>2319</x:v>
+      </x:c>
+      <x:c r="E1276" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1276" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="G1276" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="H1276" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1276" s="0" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="J1276" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1277" spans="1:10">
+      <x:c r="A1277" s="0" t="s">
+        <x:v>2320</x:v>
+      </x:c>
+      <x:c r="B1277" s="0" t="s">
+        <x:v>950</x:v>
+      </x:c>
+      <x:c r="C1277" s="0" t="s">
+        <x:v>951</x:v>
+      </x:c>
+      <x:c r="D1277" s="0" t="s">
+        <x:v>2321</x:v>
+      </x:c>
+      <x:c r="E1277" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1277" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G1277" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H1277" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1277" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1277" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1278" spans="1:10">
+      <x:c r="A1278" s="0" t="s">
+        <x:v>2322</x:v>
+      </x:c>
+      <x:c r="B1278" s="0" t="s">
+        <x:v>903</x:v>
+      </x:c>
+      <x:c r="C1278" s="0" t="s">
+        <x:v>904</x:v>
+      </x:c>
+      <x:c r="D1278" s="0" t="s">
+        <x:v>2323</x:v>
+      </x:c>
+      <x:c r="E1278" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1278" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="G1278" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="H1278" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1278" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1278" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1279" spans="1:10">
+      <x:c r="A1279" s="0" t="s">
+        <x:v>2322</x:v>
+      </x:c>
+      <x:c r="B1279" s="0" t="s">
+        <x:v>950</x:v>
+      </x:c>
+      <x:c r="C1279" s="0" t="s">
+        <x:v>951</x:v>
+      </x:c>
+      <x:c r="D1279" s="0" t="s">
+        <x:v>2324</x:v>
+      </x:c>
+      <x:c r="E1279" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1279" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="G1279" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="H1279" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1279" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1279" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1280" spans="1:10">
+      <x:c r="A1280" s="0" t="s">
+        <x:v>2322</x:v>
+      </x:c>
+      <x:c r="B1280" s="0" t="s">
+        <x:v>496</x:v>
+      </x:c>
+      <x:c r="C1280" s="0" t="s">
+        <x:v>497</x:v>
+      </x:c>
+      <x:c r="D1280" s="0" t="s">
+        <x:v>2325</x:v>
+      </x:c>
+      <x:c r="E1280" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1280" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G1280" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H1280" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1280" s="0" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="J1280" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1281" spans="1:10">
+      <x:c r="A1281" s="0" t="s">
+        <x:v>2326</x:v>
+      </x:c>
+      <x:c r="B1281" s="0" t="s">
+        <x:v>712</x:v>
+      </x:c>
+      <x:c r="C1281" s="0" t="s">
+        <x:v>713</x:v>
+      </x:c>
+      <x:c r="D1281" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="E1281" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1281" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G1281" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H1281" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1281" s="0" t="s">
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="J1281" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1282" spans="1:10">
+      <x:c r="A1282" s="0" t="s">
+        <x:v>2327</x:v>
+      </x:c>
+      <x:c r="B1282" s="0" t="s">
+        <x:v>787</x:v>
+      </x:c>
+      <x:c r="C1282" s="0" t="s">
+        <x:v>788</x:v>
+      </x:c>
+      <x:c r="D1282" s="0" t="s">
+        <x:v>2328</x:v>
+      </x:c>
+      <x:c r="E1282" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1282" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G1282" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H1282" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1282" s="0" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="J1282" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1283" spans="1:10">
+      <x:c r="A1283" s="0" t="s">
+        <x:v>2329</x:v>
+      </x:c>
+      <x:c r="B1283" s="0" t="s">
+        <x:v>1819</x:v>
+      </x:c>
+      <x:c r="C1283" s="0" t="s">
+        <x:v>2301</x:v>
+      </x:c>
+      <x:c r="D1283" s="0" t="s">
+        <x:v>503</x:v>
+      </x:c>
+      <x:c r="E1283" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1283" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G1283" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H1283" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1283" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1283" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1284" spans="1:10">
+      <x:c r="A1284" s="0" t="s">
+        <x:v>2329</x:v>
+      </x:c>
+      <x:c r="B1284" s="0" t="s">
+        <x:v>2330</x:v>
+      </x:c>
+      <x:c r="C1284" s="0" t="s">
+        <x:v>2303</x:v>
+      </x:c>
+      <x:c r="D1284" s="0" t="s">
+        <x:v>2331</x:v>
+      </x:c>
+      <x:c r="E1284" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1284" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="G1284" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="H1284" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1284" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1284" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1285" spans="1:10">
+      <x:c r="A1285" s="0" t="s">
+        <x:v>2329</x:v>
+      </x:c>
+      <x:c r="B1285" s="0" t="s">
+        <x:v>513</x:v>
+      </x:c>
+      <x:c r="C1285" s="0" t="s">
+        <x:v>2332</x:v>
+      </x:c>
+      <x:c r="D1285" s="0" t="s">
+        <x:v>2333</x:v>
+      </x:c>
+      <x:c r="E1285" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1285" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="G1285" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="H1285" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1285" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1285" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1286" spans="1:10">
+      <x:c r="A1286" s="0" t="s">
+        <x:v>2334</x:v>
+      </x:c>
+      <x:c r="B1286" s="0" t="s">
+        <x:v>1819</x:v>
+      </x:c>
+      <x:c r="C1286" s="0" t="s">
+        <x:v>2301</x:v>
+      </x:c>
+      <x:c r="D1286" s="0" t="s">
+        <x:v>1609</x:v>
+      </x:c>
+      <x:c r="E1286" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1286" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G1286" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H1286" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1286" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1286" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1287" spans="1:10">
+      <x:c r="A1287" s="0" t="s">
+        <x:v>2335</x:v>
+      </x:c>
+      <x:c r="B1287" s="0" t="s">
+        <x:v>1819</x:v>
+      </x:c>
+      <x:c r="C1287" s="0" t="s">
+        <x:v>2301</x:v>
+      </x:c>
+      <x:c r="D1287" s="0" t="s">
+        <x:v>492</x:v>
+      </x:c>
+      <x:c r="E1287" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1287" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="G1287" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H1287" s="0" t="s">
+        <x:v>2336</x:v>
+      </x:c>
+      <x:c r="I1287" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1287" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1288" spans="1:10">
+      <x:c r="A1288" s="0" t="s">
+        <x:v>2335</x:v>
+      </x:c>
+      <x:c r="B1288" s="0" t="s">
+        <x:v>1819</x:v>
+      </x:c>
+      <x:c r="C1288" s="0" t="s">
+        <x:v>2301</x:v>
+      </x:c>
+      <x:c r="D1288" s="0" t="s">
+        <x:v>492</x:v>
+      </x:c>
+      <x:c r="E1288" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1288" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G1288" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H1288" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1288" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1288" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1289" spans="1:10">
+      <x:c r="A1289" s="0" t="s">
+        <x:v>2337</x:v>
+      </x:c>
+      <x:c r="B1289" s="0" t="s">
+        <x:v>903</x:v>
+      </x:c>
+      <x:c r="C1289" s="0" t="s">
+        <x:v>904</x:v>
+      </x:c>
+      <x:c r="D1289" s="0" t="s">
+        <x:v>2338</x:v>
+      </x:c>
+      <x:c r="E1289" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1289" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G1289" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H1289" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1289" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1289" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1290" spans="1:10">
+      <x:c r="A1290" s="0" t="s">
+        <x:v>2337</x:v>
+      </x:c>
+      <x:c r="B1290" s="0" t="s">
+        <x:v>791</x:v>
+      </x:c>
+      <x:c r="C1290" s="0" t="s">
+        <x:v>792</x:v>
+      </x:c>
+      <x:c r="D1290" s="0" t="s">
+        <x:v>2339</x:v>
+      </x:c>
+      <x:c r="E1290" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1290" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="G1290" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="H1290" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1290" s="0" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="J1290" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1291" spans="1:10">
+      <x:c r="A1291" s="0" t="s">
+        <x:v>2340</x:v>
+      </x:c>
+      <x:c r="B1291" s="0" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="C1291" s="0" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="D1291" s="0" t="s">
+        <x:v>2341</x:v>
+      </x:c>
+      <x:c r="E1291" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1291" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G1291" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H1291" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1291" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1291" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1292" spans="1:10">
+      <x:c r="A1292" s="0" t="s">
+        <x:v>2342</x:v>
+      </x:c>
+      <x:c r="B1292" s="0" t="s">
+        <x:v>868</x:v>
+      </x:c>
+      <x:c r="C1292" s="0" t="s">
+        <x:v>869</x:v>
+      </x:c>
+      <x:c r="D1292" s="0" t="s">
+        <x:v>1569</x:v>
+      </x:c>
+      <x:c r="E1292" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1292" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G1292" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H1292" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1292" s="0" t="s">
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="J1292" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1293" spans="1:10">
+      <x:c r="A1293" s="0" t="s">
+        <x:v>2343</x:v>
+      </x:c>
+      <x:c r="B1293" s="0" t="s">
+        <x:v>1819</x:v>
+      </x:c>
+      <x:c r="C1293" s="0" t="s">
+        <x:v>2301</x:v>
+      </x:c>
+      <x:c r="D1293" s="0" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="E1293" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1293" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G1293" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H1293" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1293" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1293" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1294" spans="1:10">
+      <x:c r="A1294" s="0" t="s">
+        <x:v>2344</x:v>
+      </x:c>
+      <x:c r="B1294" s="0" t="s">
+        <x:v>1819</x:v>
+      </x:c>
+      <x:c r="C1294" s="0" t="s">
+        <x:v>2301</x:v>
+      </x:c>
+      <x:c r="D1294" s="0" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="E1294" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1294" s="0" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="G1294" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="H1294" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1294" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1294" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1295" spans="1:10">
+      <x:c r="A1295" s="0" t="s">
+        <x:v>2344</x:v>
+      </x:c>
+      <x:c r="B1295" s="0" t="s">
+        <x:v>1569</x:v>
+      </x:c>
+      <x:c r="C1295" s="0" t="s">
+        <x:v>1570</x:v>
+      </x:c>
+      <x:c r="D1295" s="0" t="s">
+        <x:v>2345</x:v>
+      </x:c>
+      <x:c r="E1295" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1295" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G1295" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H1295" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1295" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1295" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1296" spans="1:10">
+      <x:c r="A1296" s="0" t="s">
+        <x:v>2344</x:v>
+      </x:c>
+      <x:c r="B1296" s="0" t="s">
+        <x:v>2287</x:v>
+      </x:c>
+      <x:c r="C1296" s="0" t="s">
+        <x:v>2288</x:v>
+      </x:c>
+      <x:c r="D1296" s="0" t="s">
+        <x:v>2346</x:v>
+      </x:c>
+      <x:c r="E1296" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1296" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="G1296" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="H1296" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1296" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1296" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1297" spans="1:10">
+      <x:c r="A1297" s="0" t="s">
+        <x:v>2344</x:v>
+      </x:c>
+      <x:c r="B1297" s="0" t="s">
+        <x:v>1385</x:v>
+      </x:c>
+      <x:c r="C1297" s="0" t="s">
+        <x:v>2293</x:v>
+      </x:c>
+      <x:c r="D1297" s="0" t="s">
+        <x:v>2347</x:v>
+      </x:c>
+      <x:c r="E1297" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1297" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="G1297" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="H1297" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1297" s="0" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="J1297" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1298" spans="1:10">
+      <x:c r="A1298" s="0" t="s">
+        <x:v>2348</x:v>
+      </x:c>
+      <x:c r="B1298" s="0" t="s">
+        <x:v>879</x:v>
+      </x:c>
+      <x:c r="C1298" s="0" t="s">
+        <x:v>880</x:v>
+      </x:c>
+      <x:c r="D1298" s="0" t="s">
+        <x:v>2349</x:v>
+      </x:c>
+      <x:c r="E1298" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1298" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G1298" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H1298" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1298" s="0" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="J1298" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1299" spans="1:10">
+      <x:c r="A1299" s="0" t="s">
+        <x:v>2350</x:v>
+      </x:c>
+      <x:c r="B1299" s="0" t="s">
+        <x:v>1819</x:v>
+      </x:c>
+      <x:c r="C1299" s="0" t="s">
+        <x:v>2301</x:v>
+      </x:c>
+      <x:c r="D1299" s="0" t="s">
+        <x:v>2351</x:v>
+      </x:c>
+      <x:c r="E1299" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1299" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G1299" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H1299" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1299" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1299" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1300" spans="1:10">
+      <x:c r="A1300" s="0" t="s">
+        <x:v>2350</x:v>
+      </x:c>
+      <x:c r="B1300" s="0" t="s">
+        <x:v>2352</x:v>
+      </x:c>
+      <x:c r="C1300" s="0" t="s">
+        <x:v>2353</x:v>
+      </x:c>
+      <x:c r="D1300" s="0" t="s">
+        <x:v>2354</x:v>
+      </x:c>
+      <x:c r="E1300" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1300" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="G1300" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="H1300" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1300" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1300" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1301" spans="1:10">
+      <x:c r="A1301" s="0" t="s">
+        <x:v>2355</x:v>
+      </x:c>
+      <x:c r="B1301" s="0" t="s">
+        <x:v>1391</x:v>
+      </x:c>
+      <x:c r="C1301" s="0" t="s">
+        <x:v>2356</x:v>
+      </x:c>
+      <x:c r="D1301" s="0" t="s">
+        <x:v>2357</x:v>
+      </x:c>
+      <x:c r="E1301" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1301" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G1301" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H1301" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1301" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1301" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1302" spans="1:10">
+      <x:c r="A1302" s="0" t="s">
+        <x:v>2358</x:v>
+      </x:c>
+      <x:c r="B1302" s="0" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="C1302" s="0" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="D1302" s="0" t="s">
+        <x:v>2359</x:v>
+      </x:c>
+      <x:c r="E1302" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1302" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G1302" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H1302" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1302" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1302" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1303" spans="1:10">
+      <x:c r="A1303" s="0" t="s">
+        <x:v>2358</x:v>
+      </x:c>
+      <x:c r="B1303" s="0" t="s">
+        <x:v>1866</x:v>
+      </x:c>
+      <x:c r="C1303" s="0" t="s">
+        <x:v>2222</x:v>
+      </x:c>
+      <x:c r="D1303" s="0" t="s">
+        <x:v>2360</x:v>
+      </x:c>
+      <x:c r="E1303" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1303" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="G1303" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="H1303" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1303" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1303" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1304" spans="1:10">
+      <x:c r="A1304" s="0" t="s">
+        <x:v>2358</x:v>
+      </x:c>
+      <x:c r="B1304" s="0" t="s">
+        <x:v>879</x:v>
+      </x:c>
+      <x:c r="C1304" s="0" t="s">
+        <x:v>880</x:v>
+      </x:c>
+      <x:c r="D1304" s="0" t="s">
+        <x:v>2361</x:v>
+      </x:c>
+      <x:c r="E1304" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1304" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="G1304" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="H1304" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1304" s="0" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="J1304" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1305" spans="1:10">
+      <x:c r="A1305" s="0" t="s">
+        <x:v>2362</x:v>
+      </x:c>
+      <x:c r="B1305" s="0" t="s">
+        <x:v>1819</x:v>
+      </x:c>
+      <x:c r="C1305" s="0" t="s">
+        <x:v>2301</x:v>
+      </x:c>
+      <x:c r="D1305" s="0" t="s">
+        <x:v>659</x:v>
+      </x:c>
+      <x:c r="E1305" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1305" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G1305" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H1305" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1305" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1305" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1306" spans="1:10">
+      <x:c r="A1306" s="0" t="s">
+        <x:v>2363</x:v>
+      </x:c>
+      <x:c r="B1306" s="0" t="s">
+        <x:v>1819</x:v>
+      </x:c>
+      <x:c r="C1306" s="0" t="s">
+        <x:v>2301</x:v>
+      </x:c>
+      <x:c r="D1306" s="0" t="s">
+        <x:v>1924</x:v>
+      </x:c>
+      <x:c r="E1306" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1306" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G1306" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H1306" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1306" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1306" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1307" spans="1:10">
+      <x:c r="A1307" s="0" t="s">
+        <x:v>2364</x:v>
+      </x:c>
+      <x:c r="B1307" s="0" t="s">
+        <x:v>1385</x:v>
+      </x:c>
+      <x:c r="C1307" s="0" t="s">
+        <x:v>2293</x:v>
+      </x:c>
+      <x:c r="D1307" s="0" t="s">
+        <x:v>2365</x:v>
+      </x:c>
+      <x:c r="E1307" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1307" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G1307" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H1307" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1307" s="0" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="J1307" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1308" spans="1:10">
+      <x:c r="A1308" s="0" t="s">
+        <x:v>2366</x:v>
+      </x:c>
+      <x:c r="B1308" s="0" t="s">
+        <x:v>879</x:v>
+      </x:c>
+      <x:c r="C1308" s="0" t="s">
+        <x:v>880</x:v>
+      </x:c>
+      <x:c r="D1308" s="0" t="s">
+        <x:v>2367</x:v>
+      </x:c>
+      <x:c r="E1308" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1308" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G1308" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H1308" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1308" s="0" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="J1308" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1309" spans="1:10">
+      <x:c r="A1309" s="0" t="s">
+        <x:v>2368</x:v>
+      </x:c>
+      <x:c r="B1309" s="0" t="s">
+        <x:v>1819</x:v>
+      </x:c>
+      <x:c r="C1309" s="0" t="s">
+        <x:v>2301</x:v>
+      </x:c>
+      <x:c r="D1309" s="0" t="s">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="E1309" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1309" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G1309" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H1309" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1309" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1309" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1310" spans="1:10">
+      <x:c r="A1310" s="0" t="s">
+        <x:v>2368</x:v>
+      </x:c>
+      <x:c r="B1310" s="0" t="s">
+        <x:v>2287</x:v>
+      </x:c>
+      <x:c r="C1310" s="0" t="s">
+        <x:v>2288</x:v>
+      </x:c>
+      <x:c r="D1310" s="0" t="s">
+        <x:v>2369</x:v>
+      </x:c>
+      <x:c r="E1310" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1310" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="G1310" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="H1310" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1310" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1310" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1311" spans="1:10">
+      <x:c r="A1311" s="0" t="s">
+        <x:v>2370</x:v>
+      </x:c>
+      <x:c r="B1311" s="0" t="s">
+        <x:v>588</x:v>
+      </x:c>
+      <x:c r="C1311" s="0" t="s">
+        <x:v>2303</x:v>
+      </x:c>
+      <x:c r="D1311" s="0" t="s">
+        <x:v>2371</x:v>
+      </x:c>
+      <x:c r="E1311" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1311" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G1311" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H1311" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1311" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1311" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1312" spans="1:10">
+      <x:c r="A1312" s="0" t="s">
+        <x:v>2372</x:v>
+      </x:c>
+      <x:c r="B1312" s="0" t="s">
+        <x:v>1866</x:v>
+      </x:c>
+      <x:c r="C1312" s="0" t="s">
+        <x:v>2222</x:v>
+      </x:c>
+      <x:c r="D1312" s="0" t="s">
+        <x:v>2373</x:v>
+      </x:c>
+      <x:c r="E1312" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1312" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="G1312" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H1312" s="0" t="s">
+        <x:v>2374</x:v>
+      </x:c>
+      <x:c r="I1312" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1312" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1313" spans="1:10">
+      <x:c r="A1313" s="0" t="s">
+        <x:v>2372</x:v>
+      </x:c>
+      <x:c r="B1313" s="0" t="s">
+        <x:v>1866</x:v>
+      </x:c>
+      <x:c r="C1313" s="0" t="s">
+        <x:v>2222</x:v>
+      </x:c>
+      <x:c r="D1313" s="0" t="s">
+        <x:v>2373</x:v>
+      </x:c>
+      <x:c r="E1313" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1313" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G1313" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H1313" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1313" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1313" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1314" spans="1:10">
+      <x:c r="A1314" s="0" t="s">
+        <x:v>2375</x:v>
+      </x:c>
+      <x:c r="B1314" s="0" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="C1314" s="0" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="D1314" s="0" t="s">
+        <x:v>1442</x:v>
+      </x:c>
+      <x:c r="E1314" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1314" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G1314" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H1314" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1314" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1314" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1315" spans="1:10">
+      <x:c r="A1315" s="0" t="s">
+        <x:v>2376</x:v>
+      </x:c>
+      <x:c r="B1315" s="0" t="s">
+        <x:v>410</x:v>
+      </x:c>
+      <x:c r="C1315" s="0" t="s">
+        <x:v>411</x:v>
+      </x:c>
+      <x:c r="D1315" s="0" t="s">
+        <x:v>2377</x:v>
+      </x:c>
+      <x:c r="E1315" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1315" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G1315" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H1315" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1315" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1315" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1316" spans="1:10">
+      <x:c r="A1316" s="0" t="s">
+        <x:v>2378</x:v>
+      </x:c>
+      <x:c r="B1316" s="0" t="s">
+        <x:v>410</x:v>
+      </x:c>
+      <x:c r="C1316" s="0" t="s">
+        <x:v>411</x:v>
+      </x:c>
+      <x:c r="D1316" s="0" t="s">
+        <x:v>2379</x:v>
+      </x:c>
+      <x:c r="E1316" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1316" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G1316" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H1316" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1316" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1316" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId5"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Results-2026 Open BCF</vt:lpstr>
       <vt:lpstr>Results-2026 Open BCF!Print_Area</vt:lpstr>
       <vt:lpstr>Results-2026 Open BCF!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>