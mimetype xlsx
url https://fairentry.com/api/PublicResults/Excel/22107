--- v3 (2026-03-09)
+++ v4 (2026-04-01)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1380e54ff344601" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e738046e0f0145fb81b93711bcdefae3.psmdcp" Id="R268ebe2faca640ee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7937dcdf99bb44f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b02dd5781b5646168445d94ffc772091.psmdcp" Id="Rf99118a802c04cf2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Results-2025 Goshen County F..." sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2423" uniqueCount="2423">
   <x:si>
     <x:t>Hierarchy Path</x:t>
   </x:si>
   <x:si>
     <x:t>Exhibitor Number</x:t>
   </x:si>
   <x:si>