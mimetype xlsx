--- v4 (2026-04-01)
+++ v5 (2026-04-21)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7937dcdf99bb44f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b02dd5781b5646168445d94ffc772091.psmdcp" Id="Rf99118a802c04cf2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R775e19f601f24eb1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e916a85638304540b4d3ae3f163abbd5.psmdcp" Id="R2a1eacf93fe84a16" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Results-2025 Goshen County F..." sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2423" uniqueCount="2423">
   <x:si>
     <x:t>Hierarchy Path</x:t>
   </x:si>
   <x:si>
     <x:t>Exhibitor Number</x:t>
   </x:si>
   <x:si>