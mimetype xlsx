--- v5 (2026-04-21)
+++ v6 (2026-04-21)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R775e19f601f24eb1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e916a85638304540b4d3ae3f163abbd5.psmdcp" Id="R2a1eacf93fe84a16" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15e549642717447f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f02e9e0829ca43fb848cd1a975314555.psmdcp" Id="Ra748ed4d23f6442c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Results-2025 Goshen County F..." sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2423" uniqueCount="2423">
   <x:si>
     <x:t>Hierarchy Path</x:t>
   </x:si>
   <x:si>
     <x:t>Exhibitor Number</x:t>
   </x:si>
   <x:si>