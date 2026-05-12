--- v6 (2026-04-21)
+++ v7 (2026-05-12)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15e549642717447f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f02e9e0829ca43fb848cd1a975314555.psmdcp" Id="Ra748ed4d23f6442c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63da0f2c30f34aa3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e6f5c51557cf4bc9833a8757f0b77a0f.psmdcp" Id="R6301691b354441af" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Results-2025 Goshen County F..." sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2423" uniqueCount="2423">
   <x:si>
     <x:t>Hierarchy Path</x:t>
   </x:si>
   <x:si>
     <x:t>Exhibitor Number</x:t>
   </x:si>
   <x:si>