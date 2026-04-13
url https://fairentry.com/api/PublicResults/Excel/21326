--- v3 (2026-03-24)
+++ v4 (2026-04-13)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R497bb82c9a6440aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8e3977a737834454aff078467fdc0eb9.psmdcp" Id="R0c8dfc4bebf142db" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5105946fab59456b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b694e2f96f2a47fabf2e1b03f489e95d.psmdcp" Id="Rb7b3469b55de4689" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Results-2025 Marthas Vineyar..." sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4504" uniqueCount="4504">
   <x:si>
     <x:t>Hierarchy Path</x:t>
   </x:si>
   <x:si>
     <x:t>Exhibitor Number</x:t>
   </x:si>
   <x:si>