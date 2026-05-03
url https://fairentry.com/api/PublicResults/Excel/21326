--- v4 (2026-04-13)
+++ v5 (2026-05-03)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5105946fab59456b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b694e2f96f2a47fabf2e1b03f489e95d.psmdcp" Id="Rb7b3469b55de4689" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d1b862728324868" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/31d3a5fc1b6e41b2b6d0d518cc1dd39f.psmdcp" Id="R978496bfd3f5473e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Results-2025 Marthas Vineyar..." sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4504" uniqueCount="4504">
   <x:si>
     <x:t>Hierarchy Path</x:t>
   </x:si>
   <x:si>
     <x:t>Exhibitor Number</x:t>
   </x:si>
   <x:si>