--- v5 (2026-05-03)
+++ v6 (2026-05-30)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d1b862728324868" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/31d3a5fc1b6e41b2b6d0d518cc1dd39f.psmdcp" Id="R978496bfd3f5473e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53210bed6d454d50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8fa2e32e0b894b05b1a7e9510bab6deb.psmdcp" Id="R4cd1c80f0df64ce1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Results-2025 Marthas Vineyar..." sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4504" uniqueCount="4504">
   <x:si>
     <x:t>Hierarchy Path</x:t>
   </x:si>
   <x:si>
     <x:t>Exhibitor Number</x:t>
   </x:si>
   <x:si>