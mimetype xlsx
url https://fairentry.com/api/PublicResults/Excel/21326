--- v6 (2026-05-30)
+++ v7 (2026-06-21)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53210bed6d454d50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8fa2e32e0b894b05b1a7e9510bab6deb.psmdcp" Id="R4cd1c80f0df64ce1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R963693ac36294147" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dbad8af2cb9d4ae489c1bc26c7cd5e98.psmdcp" Id="R41b825418710414a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Results-2025 Marthas Vineyar..." sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4504" uniqueCount="4504">
   <x:si>
     <x:t>Hierarchy Path</x:t>
   </x:si>
   <x:si>
     <x:t>Exhibitor Number</x:t>
   </x:si>
   <x:si>