--- v7 (2026-06-21)
+++ v8 (2026-06-21)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R963693ac36294147" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dbad8af2cb9d4ae489c1bc26c7cd5e98.psmdcp" Id="R41b825418710414a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6150124466a04783" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6ebbf4b48ea24f77894df5083dee60f5.psmdcp" Id="Rbdae9a05c97746ef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Results-2025 Marthas Vineyar..." sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4504" uniqueCount="4504">
   <x:si>
     <x:t>Hierarchy Path</x:t>
   </x:si>
   <x:si>
     <x:t>Exhibitor Number</x:t>
   </x:si>
   <x:si>